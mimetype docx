--- v0 (2026-06-09)
+++ v1 (2026-08-30)
@@ -1,675 +1,798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer61.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer62.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer63.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header61.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer64.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer65.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header62.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer66.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header63.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header64.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer67.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer68.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header65.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer69.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header66.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header67.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer70.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer71.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header68.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer72.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="46979F4F" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="63AECCAB" w14:textId="5BAF75B9" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CC61523" wp14:editId="1625A34E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69476A6B" wp14:editId="73CA8587">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="632058CD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00811BB8" w:rsidRDefault="00960504" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="34801464" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="00811BB8" w:rsidRDefault="00A96690" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528527BD" wp14:editId="5952551A">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46F78FEF" wp14:editId="2259A229">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="2" name="Bild 3"/>
+                                      <wp:docPr id="1853323744" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3CC61523" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="69476A6B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="632058CD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00811BB8" w:rsidRDefault="00960504" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="34801464" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="00811BB8" w:rsidRDefault="00A96690" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="528527BD" wp14:editId="5952551A">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46F78FEF" wp14:editId="2259A229">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="2" name="Bild 3"/>
+                                <wp:docPr id="1853323744" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="41C783DF" w14:textId="067D5829" w:rsidR="00960504" w:rsidRDefault="00302E83" w:rsidP="00333C9D">
+        <w:p w14:paraId="43EEAACA" w14:textId="56EDA654" w:rsidR="00A96690" w:rsidRDefault="00EE6796" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:50</w:t>
+            <w:t>2025/26:123</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1E1AEA9D" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="005F407A" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="361AEC16" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="005F407A" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327BAA" w14:paraId="74A1B7D4" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00A96690" w14:paraId="799E19BC" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41DFE6A0" w14:textId="3C70706D" w:rsidR="00A96690" w:rsidRDefault="00884395" w:rsidP="00B76AA5">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Explosiva varor –</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve"> förbättrade möjligheter till kontroll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7310997F" w14:textId="34D16E4D" w:rsidR="00960504" w:rsidRDefault="00C10798" w:rsidP="00333C9D">
+              <w:p w14:paraId="459F71C6" w14:textId="37C7B886" w:rsidR="00A96690" w:rsidRDefault="00CB658F" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5EDD8ECD" w14:textId="2728C475" w:rsidR="00960504" w:rsidRPr="00141F91" w:rsidRDefault="00302E83" w:rsidP="00333C9D">
+              <w:p w14:paraId="10DC971E" w14:textId="5A1B1CD8" w:rsidR="00A96690" w:rsidRPr="00141F91" w:rsidRDefault="00EE6796" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:50</w:t>
+                  <w:t>2025/26:123</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="748DF243" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="414E3835" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0493E8DB" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="70CF2D48" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen överlämnar </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3958DE6B" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57090FCD" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215985F1" w14:textId="0320B6ED" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="11B01400" w14:textId="57B83858" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB254C">
+      <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:date w:fullDate="2026-02-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009B300F" w:rsidRPr="00AB254C">
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00A36C0B">
+            <w:t>den 12 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02742494" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="2AFC0663" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CABF3D1" w14:textId="46FAD529" w:rsidR="00960504" w:rsidRPr="00AB254C" w:rsidRDefault="00B03523" w:rsidP="00333C9D">
+    <w:p w14:paraId="218DDB42" w14:textId="0DDADC98" w:rsidR="00A96690" w:rsidRDefault="00ED576B" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ebba Busch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB57FA8" w14:textId="4CDDD1B4" w:rsidR="00960504" w:rsidRPr="00FA5692" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+    <w:p w14:paraId="5A213DE7" w14:textId="26CD5DA3" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="00AB254C">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F15BF0" w:rsidRPr="00025BD2">
-[...9 lines deleted...]
-    <w:p w14:paraId="6CEF1BA2" w14:textId="62F8302E" w:rsidR="00960504" w:rsidRPr="008624B2" w:rsidRDefault="00960504" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00E357FB">
+        <w:t>Carl-Oskar Bohlin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4850B955" w14:textId="5297619A" w:rsidR="00A96690" w:rsidRPr="008624B2" w:rsidRDefault="00A96690" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FA5692">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BD5B53">
+          <w:r w:rsidR="00CB658F">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Socialdepartementet</w:t>
+            <w:t>Försvarsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C03FA42" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F25EB5">
+    <w:p w14:paraId="5BE2D9BA" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00B76AA5">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
-      <w:r w:rsidRPr="00025BD2">
-[...9 lines deleted...]
-    <w:p w14:paraId="3B110F49" w14:textId="4AB761C1" w:rsidR="00835A03" w:rsidRDefault="00835A03" w:rsidP="00835A03">
+      <w:r>
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF282BB" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00A96690">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AB254C">
-[...11 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk215559219"/>
+      <w:r w:rsidRPr="00DD0D68">
+        <w:t>De senaste åren har antalet sprängdåd i samhället ökat kraftigt. Personer i kriminella miljöer använder allt oftare sprängmedel på offentliga platser, på andra platser där allmänheten vistas och direkt mot enskilda personers bostäder som en del av kriminella uppgörelser. Sprängdåden utförs ofta av personer inom den organiserade brottsligheten och inte sällan används legala sprängmedel som kommit i orätta händer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8DF8CE" w14:textId="0358972E" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00A96690">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är av största vikt att motverka denna utveckling och förhindra att kriminella har tillgång till explosiva varor. I propositionen föreslår regeringen därför följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378ECB81" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="0096727A" w:rsidRDefault="00A96690" w:rsidP="00A96690">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0096727A">
+        <w:t>En tillståndspliktig verksamhet ska snarast anmäla till tillstånds-myndigheten om en deltagare, föreståndare eller person med betydande inflytande inte längre deltar i, förestår eller har ett sådant inflytande över verksamheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C21F771" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00A96690">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0096727A">
+        <w:t xml:space="preserve">Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096727A">
+        <w:t>överklaga beslut om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096727A">
+        <w:t xml:space="preserve"> bevilja tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096727A">
+        <w:t>brandfarliga och explosiva varor samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslut om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096727A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096727A">
+        <w:t>godkänna föreståndare och deltagare i verksamhet med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="62D364AA" w14:textId="2024B8A3" w:rsidR="008536AC" w:rsidRDefault="008536AC" w:rsidP="008770FE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008536AC">
+        <w:t xml:space="preserve">I propositionen föreslår regeringen också en lagändring som </w:t>
+      </w:r>
+      <w:r w:rsidR="00521E62">
+        <w:t>möjliggör för Försvarets radioanstalt och tillsynsmyndigheterna enligt cybersäkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00823D8D">
         <w:softHyphen/>
-        <w:t>heter att anställa sjukhusfysiker som gör specialiseringstjänstgöring, i en omfattning som motsvarar det planerade framtida behovet av sjukhus</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="53B8BE6E" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="008F2013" w:rsidRDefault="00960504" w:rsidP="005E3C60">
+      </w:r>
+      <w:r w:rsidR="00521E62">
+        <w:t xml:space="preserve">lagen (2025:1506) att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45717">
+        <w:t>under vissa förutsättningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00521E62">
+        <w:t xml:space="preserve"> utbyta information utan hinder av sekretessen i det internationella samarbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C7AB55" w14:textId="1561C51B" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F04B1E6" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="008F2013" w:rsidRDefault="00A96690" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4576AA8B" w14:textId="54D878DE" w:rsidR="005C4B3D" w:rsidRDefault="00960504">
+    <w:p w14:paraId="0C8BCA7F" w14:textId="1823D80A" w:rsidR="00031199" w:rsidRDefault="00A96690">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -677,5719 +800,19498 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc211804455" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
+      <w:hyperlink w:anchor="_Toc221689005" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00DA0398">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804455 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689005 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="0032794A">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74798038" w14:textId="1BF53D78" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="69E42C5F" w14:textId="1E943DD1" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804456" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689006" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i hälso- och sjukvårdslagen (2017:30)</w:t>
+          <w:t>Lagtext</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689006 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7438C97E" w14:textId="14E98D3D" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="7187283A" w14:textId="797E7480" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689007" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689007 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="691F329A" w14:textId="07ADDFBF" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689008" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689008 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CE52FC2" w14:textId="6164495F" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804457" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689009" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689009 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4196EF5E" w14:textId="148A97E8" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="2F66224F" w14:textId="74ECA9D4" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804458" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689010" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Bakgrund</w:t>
+          <w:t>Brandfarliga och explosiva varor</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804458 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689010 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5669C815" w14:textId="3972D865" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="7C3EFBD9" w14:textId="39C85F26" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804459" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689011" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Socialstyrelsens rapport</w:t>
+          <w:t>Regleringen om brandfarliga och explosiva varor</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689011 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="332DACCA" w14:textId="732B7289" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="1750BB28" w14:textId="5CBD9B59" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804460" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689012" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sjukhusfysiker</w:t>
+          <w:t>Tillståndskravet för brandfarliga och explosiva varor</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804460 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689012 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4A8F15" w14:textId="4F96ABA7" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="0F28A2CF" w14:textId="4A1E1479" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689013" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Sprängdåden i samhället ökar</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689013 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24FA984C" w14:textId="60808D3F" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689014" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Nyligen genomförda ändringar i regelverket</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689014 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CB15ED2" w14:textId="23563073" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804461" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689015" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
+          <w:t>Några frågor om ansvarsfördelning, tillstånd och sekretess</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689015 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19600055" w14:textId="3A0573DC" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="7B8F7581" w14:textId="17D3C38B" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804462" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689016" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regionerna ska ansvara för specialiserings</w:t>
+          <w:t>Ansvaret för tillståndsprövningen och personliga tillstånd</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
-[...13 lines deleted...]
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689016 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12F97F58" w14:textId="3F2D8468" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="499BC030" w14:textId="7DE996FB" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804463" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689017" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>5.1.1</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Proportionalitetsbedömning av yrkesregleringen</w:t>
+          <w:t>Ansvarsfördelningen vid tillståndsprövningen</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804463 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689017 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08970ADE" w14:textId="016F8F44" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="7728C1AF" w14:textId="3AE8AB97" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689018" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.1.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Personliga tillstånd och lämplighetsprövningar</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689018 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="719B4504" w14:textId="56AF77DC" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689019" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Det införs inte någon ny sekretessbrytande bestämmelse</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689019 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CB3A0C3" w14:textId="2FC154FB" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689020" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Hanteringen av överblivet material efter ett upphört eller återkallat tillstånd</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689020 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="422B51D9" w14:textId="5EF8D111" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804464" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689021" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ikraftträdande</w:t>
+          <w:t>Förbättrade möjligheter till kontroll av explosiva varor</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804464 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689021 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>31</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2588AD75" w14:textId="7FFD6A2F" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="12EFD929" w14:textId="6E2D12B2" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689022" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En möjlighet för Polismyndigheten att överklaga vissa beslut</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689022 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="166ABFE1" w14:textId="11231BF4" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689023" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Anmälan av personer som slutar i en verksamhet</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689023 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="184FE73E" w14:textId="526E41F9" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804465" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689024" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Konsekvenser</w:t>
+          <w:t>Ändringar i 15 kap. 3 c § OSL</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804465 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689024 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>40</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07732DEF" w14:textId="6BA8108D" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="4C66FA75" w14:textId="0C635D0D" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804466" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689025" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Författningskommentar</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804466 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689025 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>42</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="258A128A" w14:textId="74FB7C72" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="25A3388A" w14:textId="16783507" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689026" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser av lagförslagen</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689026 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>43</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01BCDE67" w14:textId="69621F3A" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689027" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslagen som rör lagen om brandfarliga och explosiva varor</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689027 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>43</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45ACC7D8" w14:textId="7638209F" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689028" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för det brottsförebyggande arbetet</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689028 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>43</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="107B8CAE" w14:textId="0F76296A" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689029" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för statliga myndigheter och kommuner</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689029 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>44</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6ED0A635" w14:textId="293C8D0A" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689030" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för företag och enskilda</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689030 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>47</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55852588" w14:textId="57296965" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689031" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.1.4</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689031 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FFDA9FF" w14:textId="79201D82" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689032" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget som rör offentlighets- och sekretesslagen</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689032 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="716F8270" w14:textId="3AB7A28A" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689033" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Ekonomiska konsekvenser för den offentliga sektorn</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689033 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>48</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DEBE49E" w14:textId="79B41053" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689034" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för enskilda</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689034 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>49</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DAE6AD3" w14:textId="29BE027F" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689035" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689035 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>49</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6744E9EE" w14:textId="3BEDC1F8" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689036" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Författningskommentar</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689036 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59CF4206" w14:textId="7B3116ED" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689037" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689037 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F24D5F7" w14:textId="0FDF184F" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689038" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>10.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689038 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43315340" w14:textId="2C3014F1" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804468" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689039" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Specialiserings</w:t>
+          <w:t>Sammanfattning av departementspromemorian En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor (Ds 2025:6)</w:t>
         </w:r>
-        <w:r w:rsidR="003E1F9D">
-[...13 lines deleted...]
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804468 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689039 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>53</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CF61006" w14:textId="3C8BFC07" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="56539517" w14:textId="5A169F66" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804469" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689040" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag</w:t>
+          <w:t>Promemorians lagförslag i relevanta delar</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804469 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689040 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>54</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46D1927E" w14:textId="61C6EEDC" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="5F8B8133" w14:textId="34D52E9E" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804470" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689041" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689041 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>56</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70EDBD38" w14:textId="19196C2F" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A">
+    <w:p w14:paraId="05E8664F" w14:textId="1406DB79" w:rsidR="00031199" w:rsidRDefault="0032794A">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804471" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689042" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådets yttrande</w:t>
+          <w:t>Sammanfattning av departementspromemorian En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor – slutredovisning (Ds 2025:10)</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804471 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689042 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>57</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B80F830" w14:textId="428B1BE7" w:rsidR="005C4B3D" w:rsidRDefault="00E8124A" w:rsidP="00302E83">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="3FA9A3F0" w14:textId="381F3B10" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc211804472" w:history="1">
-        <w:r w:rsidR="005C4B3D" w:rsidRPr="00B6498A">
+      <w:hyperlink w:anchor="_Toc221689043" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
+          <w:t>Promemorians lagförslag i relevanta delar</w:t>
         </w:r>
-        <w:r w:rsidR="00302E83">
-[...13 lines deleted...]
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc211804472 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689043 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>58</w:t>
         </w:r>
-        <w:r w:rsidR="005C4B3D">
+        <w:r w:rsidR="00031199">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3231D43B" w14:textId="0494557D" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="005E3C60">
+    <w:p w14:paraId="6A0313B7" w14:textId="58883E0B" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689044" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689044 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>59</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1318320B" w14:textId="73A49668" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689045" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av betänkandet Samlade förmågor för ökad cybersäkerhet (SOU 2025:79)</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689045 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>60</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22448C51" w14:textId="6C11F7A3" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689046" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689046 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>67</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AC7BB5E" w14:textId="685730DC" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689047" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689047 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>69</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B6BEAFB" w14:textId="66C19915" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689048" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lagrådets yttrande</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689048 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>70</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16224CE5" w14:textId="15313513" w:rsidR="00031199" w:rsidRDefault="0032794A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221689049" w:history="1">
+        <w:r w:rsidR="00031199" w:rsidRPr="00744A92">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 12 februari 2026</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221689049 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>71</w:t>
+        </w:r>
+        <w:r w:rsidR="00031199">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EF0F9EB" w14:textId="3CEC9906" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA7B1AD" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00025BD2" w:rsidRDefault="00960504" w:rsidP="00F25EB5">
+    <w:p w14:paraId="0DB08DDB" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="005A72C8" w:rsidRDefault="00A96690" w:rsidP="00B76AA5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00025BD2">
+      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc221689005"/>
+      <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="08581650" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="00025BD2" w:rsidRDefault="00960504" w:rsidP="00333C9D">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="493ECA19" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00025BD2">
+      <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753069F6" w14:textId="0171778C" w:rsidR="00835A03" w:rsidRPr="004C2A3D" w:rsidRDefault="00835A03" w:rsidP="00835A03">
-[...37 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="415AE540" w14:textId="5BB34DC4" w:rsidR="00E97F82" w:rsidRDefault="00E97F82" w:rsidP="00E97F82">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01965A" w14:textId="6440D1BC" w:rsidR="00DB62B9" w:rsidRDefault="00A96690" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D35D05" w14:textId="77777777" w:rsidR="00CB658F" w:rsidRDefault="00CB658F">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCCE7EB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00DC06CD" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+    <w:p w14:paraId="10309980" w14:textId="5D17C452" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc211804456"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc221689006"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Förslag till </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0BEA037B" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="789B16FC" w14:textId="0CDE8C70" w:rsidR="00175430" w:rsidRPr="00175430" w:rsidRDefault="00175430" w:rsidP="00175430">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2627D35F" w14:textId="5EC5BCFC" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc221689007"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i offentlighets- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175430">
+        <w:t>sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7FA9B73E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 15 kap. 3 c § offentlighets- och sekretesslagen (2009:400) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE7D431" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00DC06CD" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327BAA" w14:paraId="4C8AADFF" w14:textId="77777777">
+      <w:tr w:rsidR="00373E5F" w:rsidRPr="005B0E77" w14:paraId="4C5F9287" w14:textId="77777777" w:rsidTr="00D07EDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72B790AA" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
+          <w:p w14:paraId="54C414D2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0735BC54" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
+          <w:p w14:paraId="015F9EE6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BA854CB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00900B24">
+    <w:p w14:paraId="09852EFF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10 kap.</w:t>
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5568A56E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 c §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327BAA" w14:paraId="7F41DBD6" w14:textId="77777777">
+      <w:tr w:rsidR="00373E5F" w14:paraId="09E00A5D" w14:textId="77777777" w:rsidTr="00D07EDC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9F6107" w14:textId="060FA023" w:rsidR="00533F38" w:rsidRPr="007C4AB6" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>Sekretessen enligt 1 a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t xml:space="preserve">§ hindrar inte att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Myndigheten för civilt försvar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t xml:space="preserve"> i egenskap av en sådan gemensam kontaktpunkt, cyberkrishanteringsmyndighet eller enhet för hantering av it-säkerhetsincidenter som avses i 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>kap. 17</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>§ cybersäkerhetslagen (2025:</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1506</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>) lämnar en uppgift till en tillsynsmyndighet enligt samma lag, om uppgiften behövs för att tillsynsmyndigheten ska kunna fullgöra sitt uppdrag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5A0AE1" w14:textId="6E80A404" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t xml:space="preserve">Sekretessen hindrar inte heller att en sådan tillsynsmyndighet som avses i första stycket lämnar en uppgift till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Myndigheten för civilt försvar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t xml:space="preserve">, om uppgiften behövs för att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Myndigheten för civilt försvar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t xml:space="preserve"> ska kunna fullgöra sitt uppdrag som sådan gemensam kontaktpunkt, cyberkris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>hanteringsmyndighet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>ller enhet för hantering av it-säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:t>incidenter som avses i första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C60428F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sekretessen enligt 1 a § hindrar inte att </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Försvarets radioanstalt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> i egenskap av en sådan gemensam kontaktpunkt, cyber-krishanteringsmyndighet eller enhet för hantering av it-säkerhetsincidenter som avses i 1 kap. 17 § cybersäkerhetslagen (2025:1506) lämnar en uppgift till en tillsynsmyndighet enligt samma lag, om uppgiften behövs för att tillsynsmyndigheten ska kunna fullgöra sitt uppdrag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E66C93" w14:textId="582127CD" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D07EDC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sekretessen hindrar inte heller att en sådan tillsynsmyndighet som avses i första stycket lämnar en uppgift till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Försvarets radioanstalt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, om uppgiften behövs för att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C4AB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Försvarets radioanstalt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska kunna fullgöra sitt uppdrag som sådan gemensam kontaktpunkt, cyberkris</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hanteringsmyndighet eller enhet för hantering av it-säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>incidenter som avses i första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="72FA45C8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4AB6">
+        <w:t>En uppgift enligt första eller andra stycket får lämnas endast om intresset av att uppgiften lämnas har företräde framför det intresse som sekretessen ska skydda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003326FB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06540C1C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00811E52" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BD1150" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00A36C0B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BC8DEF" w14:textId="10B5B9B9" w:rsidR="00533F38" w:rsidRPr="00373E5F" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109078FB" w14:textId="06BD45B5" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc221689008"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="117E000A" w14:textId="7B5F1704" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 19 d, 20 och 34 §§ lagen (2010:1011) om brandfarliga och explosiva varor ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5D0C74" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C3B55" w:rsidRPr="000E6F0B" w14:paraId="43AF4D36" w14:textId="77777777" w:rsidTr="00D646F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13C9C265" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00EB2587">
-[...3409 lines deleted...]
-          <w:p w14:paraId="72998052" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+          <w:p w14:paraId="078B8A9E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05DCB7B6" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="005B0E77" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+          <w:p w14:paraId="0F517983" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3731FA6B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1360A0A2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19 d §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C3B55" w14:paraId="4A5CFCE3" w14:textId="77777777" w:rsidTr="00D646F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CFF1E72" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182597">
+              <w:t>Om någon av dem som anges i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="623FF313" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="008A317B" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182597">
+              <w:t>Om någon av dem som anges i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Detsamma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gäller om personen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inte längre deltar i, förestår eller har ett betydande inflytande över verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>samheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C3B55" w14:paraId="3739B4E7" w14:textId="77777777" w:rsidTr="00D646F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E7A43" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00182597" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182597">
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>personen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t xml:space="preserve"> är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§ är uppfyllda, ska tillståndsmyndigheten godkänna personen enligt 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F854875" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00182597" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00182597">
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som tillkommer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller ersätter en person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t xml:space="preserve"> är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§ är uppfyllda, ska tillstånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>myndigheten godkänna personen enligt 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00182597">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BDDDA42" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490AF5BC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44820C62" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett tillstånd ska återkallas, om </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C3B55" w14:paraId="2F01A57B" w14:textId="77777777" w:rsidTr="00D646F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C21D255" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. förutsättningarna för till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ståndet inte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70BD1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länge</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är uppfyllda,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="488EF2B3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. förutsättningarna för till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ståndet inte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D70BD1">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>längre</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är uppfyllda,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D361B19" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. en bestämmelse i lagen, en föreskrift som meddelats i anslutning till lagen eller ett villkor som uppställts med stöd av lagen i något väsentligt avseende inte följs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBA8FDB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. det behövs med hänsyn till risken för obehörigt förfarande, brand och explosion samt konsekvenserna av en brand eller en explosion, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432DB57A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. det finns någon annan skälig anledning att återkalla tillståndet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B97D8E5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid bedömningen av om ett tillstånd ska återkallas ska det särskilt beaktas om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B689F49" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. tillståndshavaren har nekat en tillsynsmyndighet upplysningar, handlingar eller tillträde för tillsyn enligt 24 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3820C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. tillståndshavaren inte har kunnat redovisa de explosiva varor som hanteras, överförs, importeras eller exporteras, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C90C79F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5231">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5231">
+        <w:t>tillståndshavaren inte har anmält förlust av explosiva varor till Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3947009E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>34 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EF8FC7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063283B">
+        <w:t>En kommuns beslut enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos länsstyrelsen. Länsstyrelsens beslut får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486BB217" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Myndigheten för civilt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>försvars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50808">
+        <w:t xml:space="preserve"> beslut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A50808">
+        <w:t xml:space="preserve"> enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669BEC4D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A50808" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063283B">
+        <w:t xml:space="preserve">Om en kommun överklagar ett beslut enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063283B" w:rsidDel="00337697">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> a § tredje stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063283B">
+        <w:t xml:space="preserve">, ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndigheten för civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063283B">
+        <w:t xml:space="preserve"> vara kommunens motpart sedan handlingarna i ärendet har överlämnats till domstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C3B55" w14:paraId="3F6CBFD0" w14:textId="77777777" w:rsidTr="00D646F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06C53EE9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="580B2A90" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="008A317B" w:rsidRDefault="00533F38" w:rsidP="00D646F5">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001971BD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Polismyndigheten får överklaga beslut om</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> att</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001971BD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bevilja tillstånd enligt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001971BD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001971BD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001971BD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>t beslut om att godkänna föreståndare och deltagare enligt 19 a §.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A075ECF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prövningstillstånd krävs vid överklagande till kammarrätten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CD19A5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00811E52" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2A78AA" w14:textId="0DB9DFEE" w:rsidR="00533F38" w:rsidRPr="00152749" w:rsidRDefault="00533F38" w:rsidP="00A36C0B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4B7389" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8A067D" w14:textId="77777777" w:rsidR="00CB658F" w:rsidRDefault="00CB658F">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc219102138"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A54B6E4" w14:textId="68F30815" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc221689009"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3EF90B21" w14:textId="3BAB2EFB" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>Den 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve">maj 2024 beslutade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringskansliet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve"> att en utredare skulle biträda Försvarsdepartementet och ges i uppdrag att göra en översyn av lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:r w:rsidR="00780239">
+        <w:t xml:space="preserve"> (LBE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>. Uppdraget utökades genom beslut den 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>december 2024, då även uppdragstiden förlängdes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732CD86D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdraget delredovisades d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>en 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve">februari 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve"> En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor (Ds 2025:6).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve">En sammanfattning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve"> och dess lagförslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i relevanta delar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve">finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A77B141" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve"> har remissbehandlats. En förteckning över remiss-instanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>. Remissyttrandena finns tillgängliga på regeringens webbplats (regeringen.se) och i Försvarsdepartementet (Fö2025/00256).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD7D490" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av förslagen i promemorian har behandlats i regeringens proposition Explosiva varor – en ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>enlig hantering av tillstånd och tillsyn (prop. 2024/25:163, bet. 2024/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>25:FöU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>9, rskr. 2024/25:280).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F02A33A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdraget slutredovisades d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>en 31</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t xml:space="preserve">mars 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i promemorian En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor – slutredovisning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6345">
+        <w:t>(Ds 2025:10).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och dess lagförslag i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233CDF49" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorian har remissbehandlats. En förteckning över remiss-instanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914A1D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissyttrandena finns tillgängliga på regeringens webbplats (regeringen.se) och i Försvarsdepartementet (Fö2025/00721).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E6F423" w14:textId="4F6A350D" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t xml:space="preserve"> behandlas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t>återstående förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t xml:space="preserve"> från promemorian Ds 2025:6 samt delar av förslagen i promemorian Ds 2025:10. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det ytterligare lagf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et i den sistnämnda promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E69AB">
+        <w:t xml:space="preserve"> avser regeringen inte gå vidare med</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEC1B21" w14:textId="2AAC2632" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00CB658F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00564B7F">
+        <w:t>I denna proposition behandlas också ett förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D09E0">
+        <w:t>en lagändring som möjliggör för Försvarets radioanstalt och tillsynsmyndigheterna enligt cybersäkerhetslagen (2025:1506) att under vissa förutsättningar utbyta information utan hinder av sekretessen i det internationella samarbetet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen beslutade den 14 november 2024 att ge en särskild utredare i uppdrag att åstadkomma en samlad och samordnad styrning av samhällets informations- och cybersäkerhetsarbete genom att utreda förutsättningarna för och konsekvenserna av en överföring av arbetsuppgifter från Myndigheten för samhällsskydd och beredskap, numera Myndigheten för civilt försvar (MCF), till Försvarets radioanstalt (FRA) (dir. 2024:111). Därutöver fick utredaren i uppdrag att bland annat analysera om det finns behov av ändringar i offentlighets- och sekretesslagstiftningen och regelverket som gäller för personuppgiftsbehandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D9937C" w14:textId="1C01DAF9" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00564B7F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA06A5">
+        <w:t>Utredningen antog namnet Utredningen om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett stärkt nationellt cybersäkerhetscenter. I juli 2025 överlämnade utredningen sitt betänkande Samlade förmågor för ökad cybersäkerhet (SOU 2025:79). En sammanfattning av betänkandet finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och betänkandets lagförslag i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t xml:space="preserve"> Betänkande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t xml:space="preserve"> har remissbehandlats. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t>örteckning över remissinstanserna finns i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD4621">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissvaren finns tillgängliga på regeringens webbplats (regeringen.se) och i lagstiftningsärendet (Fö202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B271E">
+        <w:t>01133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C4D97">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058FB291" w14:textId="1C39AD9E" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00564B7F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I betänkandet lämnas förslag om att flera uppgifter på cybersäkerhetsområdet ska föras över från MCF till FRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00796312">
+        <w:t xml:space="preserve">samt förslag om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">flera lagändringar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004786E">
+        <w:t>Regeringen beslutade den 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB658F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004786E">
+        <w:t>november 2025 (Fö2025/01703), i enlighet med förslagen i betänkandet, att ge MCF i uppdrag att förbereda för en överföring av dessa uppgifter till FRA genom det nationella cybersäkerhetscentret (NCSC) den 31</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB658F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004786E">
+        <w:t>juni 2026. FRA gavs samtidigt det motsvarande uppdraget att förbereda för ett inordnande av uppgifterna i NCSC till den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB658F">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004786E">
+        <w:t xml:space="preserve">juli 2026 (Fö2025/01704). Det krävs ingen lagreglering för att genomföra utredningens förslag om verksamhetsöverföring och förslagen behandlas därför inte i denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004786E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I propositionen behandlas dock ett av utredningens lagförslag, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014360A">
+        <w:t>som enligt regeringens bedömning är en nödvändig följdändring med anledning av verksamhetsöverföringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Övriga förslag bereds vidare inom Regeringskansliet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB64C3D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9A74A1" w14:textId="43509875" w:rsidR="00533F38" w:rsidRPr="00CF34AA" w:rsidRDefault="00533F38" w:rsidP="00CF34AA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidRPr="00CF34AA" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37D7D">
+        <w:t xml:space="preserve">Regeringen beslutade den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 januari 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37D7D">
+        <w:t xml:space="preserve"> att inhämta Lagrådets yttrande över lagförslag</w:t>
+      </w:r>
+      <w:r w:rsidR="005001EE">
+        <w:t>en som gäller LBE (</w:t>
+      </w:r>
+      <w:r w:rsidR="00780239">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="005001EE">
+        <w:t>avsnitt 2.2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37D7D">
+        <w:t xml:space="preserve">. Lagrådet lämnade förslagen utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37D7D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37D7D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4F75">
+        <w:t xml:space="preserve">Förslaget till ändring i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 kap. offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:r w:rsidR="00780239">
+        <w:t xml:space="preserve"> (se avsnitt 2.1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4F75">
+        <w:t xml:space="preserve"> är författningstekniskt och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4F75">
+        <w:t>i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Regeringen har därför inte inhämtat Lagrådets yttrande över det förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31718868" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc198562880"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc219102139"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc221689010"/>
+      <w:r w:rsidRPr="00F933A9">
+        <w:t>Brandfarliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="6B8AC3B0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc196318711"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc198562881"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc219102140"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc221689011"/>
+      <w:r w:rsidRPr="00D67B88">
+        <w:t>Regleringen om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="458222D6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>Bestämmelser om brandfarliga och explosiva varor finns huvudsakligen i lagen (2010:1011) om brandfarliga och explosiva varor (LBE), i förordningen (2010:1075) om brandfarliga och explosiva varor (FBE) samt i myndighetsföreskrifter. LBE trädde i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>september 2010 och ersatte då lagen (1988:868) om brandfarliga och explosiva varor. LBE reglerar hantering, överföring, import och export av brandfarliga och explosiva varor och sådana förberedande och efterföljande åtgärder som behövs med hänsyn till brand- och explosionsrisken och till konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>kvenserna av en brand eller en explosion (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>§ första stycket). Lagens syfte är att hindra, förebygga och begränsa olyckor och skador på liv, hälsa, miljö eller egendom som kan uppkomma genom brand eller explosion orsakad av brandfarliga eller explosiva varor. Lagen ska även förebygga obehörigt förfarande med varorna (1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">§ andra stycket). Kraven i LBE är balanserade så att kostnaderna för uppfyllandet av säkerhetskrav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">stå i rimlig proportion till det ekonomiska utfallet av verksamheten med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:lastRenderedPageBreak/>
+        <w:t>varorna. Lagen har dessutom ett brottsförebyggande syfte (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>2009/10:203 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>22–24).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7F34CC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">Detaljbestämmelser av utpräglat teknisk karaktär har utfärdats på myndighetsnivå. Sedan 2009 utfärdas sådana föreskrifter av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Myndigheten för civilt försvar (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF, tidigare Myndigheten för samhällsskydd och beredskap)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve"> i myndighetens författningssamling (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">MCFFS, tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">MSBFS). I MSBFS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025:2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>, som innehåller regler om hantering av explosiva varor, finns bland annat föreskrifter om förvaring och tillverkning samt vissa undantagsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271953C6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">Till brandfarliga varor hör brandfarliga gaser och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vätskor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve"> och brand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>reaktiva varor (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">§ LBE). I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve"> föreskrifter anges närmare vad som utgör brandfarliga varor (2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>kap. 1–3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>§§ MSBFS 2010:4 och MSBFS 2018:12). Till explosiva varor hör explosiva ämnen och blandningar, explosiva föremål och andra ämnen, blandningar och föremål som tillverkas i avsikt att framkalla en verkan genom en explosion eller en pyroteknisk effekt (4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">§ LBE). I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve"> föreskrifter anges närmare vad som utgör explosiva varor (MSBFS 2010:4). Där framgår bland annat att explosiva ämnen och blandningar är</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AF885B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>fasta eller flytande ämnen eller blandningar som i sig själva genom kemisk reaktion kan alstra gaser med sådan temperatur, sådant tryck och sådan hastighet att de kan skada omgivningen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160ED218" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00595F3F" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>pyrotekniska satser även om de inte alstrar gas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519E9DB0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00595F3F" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>ämnen, blandningar och föremål som uppfyller kriterierna för att klassificeras som explosiva ämnen, blandningar och föremål enligt Europaparlamentets och rådets förordning (EG) nr 1272/2008 av den 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>december 2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006 (CLP-förordningen),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1440E7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00595F3F" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>ämnen och blandningar som klassificerats i klass</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>1 enligt reglerna för transport av farligt gods (ADR-S), och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0AC133" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00595F3F" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>ämnen och blandningar som visar positivt resultat i något av testerna i testserie</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>2 enligt FN:s testhandbok för klassificering av farligt gods (femte omarbetade utgåvan av FN:s rekommendationer för transport av farligt gods, handbok för provning och kriterier).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A28EDB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00595F3F" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t xml:space="preserve">Begreppet explosiva varor omfattar alltså en mängd olika produkter, till exempel handgranater, sprängämnen, tändmedel, ammunition, krut och pyrotekniska artiklar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>såsom fyrverkerier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00595F3F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374F2C6B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc196318712"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc198562882"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc219102141"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc221689012"/>
+      <w:r>
+        <w:t>Tillståndskravet för brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="7367DBEF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>Den som hanterar, överför, importerar eller exporterar explosiva varor och den som yrkesmässigt eller i större mängd hanterar brandfarliga varor ska som huvudregel ha tillstånd till det (16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ första stycket LBE). M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t xml:space="preserve"> prövar frågor om tillstånd till hantering av brandfarliga varor inom Försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t xml:space="preserve">makten, Försvarets materielverk, Försvarets radioanstalt, Totalförsvarets forskningsinstitut och Fortifikationsverket. Frågor om tillstånd till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:lastRenderedPageBreak/>
+        <w:t>hantering av brandfarliga varor i övriga fall prövas av den kommun där hanteringen ska bedrivas (17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ LBE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726D6292" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="008D16F4" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t xml:space="preserve"> prövar också frågor om tillstånd för explosiva varor när det rör tillverkning, bearbetning, behandling, destruktion, underhåll, återvinning och annan hantering som sker i anslutning till sådan hantering. Detsamma gäller gränsöverskridande överföring, import, export och sådan hantering som Försvarsmakten, Försvarets materielverk, Försvarets radioanstalt, Totalförsvarets forskningsinstitut och Fortifikationsverket behöver ha tillstånd till (18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ första stycket LBE). I 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ FBE finns vissa inskränk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>ningar i tillståndskravet när det gäller dessa myndigheter, samt undantag från kravet för vissa uppräknade myndigheter. När det gäller tillstånd för hantering och överföring av explosiva varor i övriga fall är det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som utgångspunkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t xml:space="preserve"> den kommun där hanteringen ska ske som är ansvarig (18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ andra stycket LBE). Enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D16F4">
+        <w:t>§ LBE ska den som bedriver tillståndspliktig verksamhet enligt lagen ha den kompetens eller tillgång till den kompetens som behövs med hänsyn till verksamhetens omfattning och varornas egenskaper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696B79E4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>en som bedriver tillståndspliktig verksamhet enligt LBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> anmäla till tillståndsmyndigheten vem eller vilka som utsetts till föreståndare och vilka i verksamheten som avses få delta i hantering, överföring, import och export av explosiva varor (9 och 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§§ LBE). Tillståndsmyndigheten ska enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ pröva om den som söker tillstånd och den som är anmäld som föreståndare i tillståndspliktig verksamhet med explosiva varor är lämplig och i övrigt har de förutsättningar som krävs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6D8E">
+        <w:t>för att hantera, överföra, importera eller exportera brandfarliga respektive explosiva varor i enlighet med lagen och de föreskrifter som meddelats i anslutning till lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">m den sökande är en juridisk person, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska tillståndsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> göra en lämplighetsprövning av de fysiska personer som har ett betydande inflytande över den juridiska personen och en lämplighetsprövning av den som är anmäld som deltagare. Om kraven i 19 § är uppfyllda ska tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndigheten godkänna föreståndare och deltagare. Godkännandet är en förutsättning för att de anmälda personerna ska få vara föreståndare respektive få delta i verksamheten (19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§). Om någon av dem som anges i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten. Om personen är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ är uppfyllda, ska tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndigheten godkänna personen enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ (19 d §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B300D99" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00E7120C" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ FBE ska M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> eller en kommun innan de beslutar om ett tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till hantering av explosiva varor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>inhämta ett yttrande från Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndigheten. Ett yttrande ska också inhämtas från Polismyndigheten när en person anmäls enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ första stycket LBE. Yttrandet ska avse frågan om lämplighet när det gäller de personer som ska prövas enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ LBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Yttrandet från Polismyndigheten är alltså ett underlag för tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheternas individuella lämplighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>prövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och för deras bedömning om en individ i övrigt har de förutsättningar som krävs utifrån gällande lagstiftning. Yttrandet utgår från den eventuella belastande information Polismyndigheten besitter om en person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D868464" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc163652718"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc196318713"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc198562883"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc219102142"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc221689013"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sprängdåden i samhället ökar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="0C91DA0E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003733CD">
+        <w:t xml:space="preserve">De senaste åren har antalet sprängdåd i samhället ökat kraftigt. Personer i kriminella miljöer använder allt oftare sprängmedel på offentliga platser, på andra platser där </w:t>
+      </w:r>
+      <w:r>
+        <w:t>allmänheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733CD">
+        <w:t xml:space="preserve"> vistas och direkt mot enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733CD">
+        <w:t xml:space="preserve">s bostäder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och andra fastigheter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003733CD">
+        <w:t>som en del av kriminella uppgörelser. Sprängladdningar har detonerat i portar till flerfamiljshus och mot husfasader till människors bostäder, ibland med förödande konsekvenser. Sprängdåd har skett på offentliga platser, exempelvis utanför krogar och restauranger. Det har även förekommit att handgranater kastats in i bostäder och lokaler utan hänsyn till om det funnits människor där.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526709E0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00EF7">
+        <w:t xml:space="preserve">Antalet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">illegala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00EF7">
+        <w:t>sprängningar i Sverige de senaste åren saknar motstycke i modern tid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Officiell kriminalstatistik över anmälda brott avseende allmänfarlig ödeläggelse genom sprängning finns från 2018. Från och med 2021 är statistiken uppdelad på fullbordade brott och försöksbrott </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Som framgår av figur 4.1 nedan ökade både antalet fullbordade brott och försöksbrott </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kraftigt mellan 2022 och 2023, och låg kvar på höga nivåer även under 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F2B875" w14:textId="41A5F2C8" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:instrText xml:space="preserve"> SEQ Figur \* Arabic \s 1  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0032794A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Utveckling allmänfarlig ödeläggelse genom sprängning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9B316D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC40307" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2268CEA7" wp14:editId="29CCAA12">
+            <wp:extent cx="3744595" cy="2460625"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="4" name="Diagram 1004655059" descr="Diagrammet figur 4.1 visar staplar över antalet anmälda brott gällande allmänfarlig ödeläggelse genom sprängning 2018 till 2024 enligt Brottsförebyggande rådets officiella statistik. &#10;För 2018 var antalet anmälda brott 162, för 2019 var det 257 och 2020 var det 215. Från 2021 särredovisas antalet fullbordade enligt följande. 2021 var antalet anmälda brott 175, varav 83 fullbordade. 2022 var det 196, varav 89 fullbordade. 2023 var det 392, varav 156 fullbordade. 2024 var det 377, varav 152 fullbordade.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000015000000}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId39"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B51AFA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Officiell kriminalstatistik från Brottsförebyggande rådet. 2018–2020 särredovisas inte fullbordade brott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D8D758" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C9FB60" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk194915490"/>
+      <w:r w:rsidRPr="00190FD6">
+        <w:t>Enligt preliminär statistik för 2025 uppgick antalet anmälda brott avseende allmänfarlig ödeläggelse genom sprängning för perioden januari</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190FD6">
+        <w:t>oktober till 514, varav 202 fullbordade brott. Jämfört med samma period 2024 ökade det totala antalet med 232 anmälda brott och de fullbordade brotten ökade med 92.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00D34A44">
+        <w:t>Utveckli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00EF7">
+        <w:t xml:space="preserve">ngen är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därmed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F00EF7">
+        <w:t>mycket oroväckande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBD5263" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk195788057"/>
+      <w:r>
+        <w:t xml:space="preserve">Polismyndigheten har gjort bedömningen att de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503220">
+        <w:t xml:space="preserve">kriminella nätverkens tillgång till explosiva varor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>över lag är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503220">
+        <w:t xml:space="preserve"> god. Sprängningar kan utföras med insmugglade granater eller minor, sprängmedel för civilt bruk som stulits från exempelvis byggarbetsplatser eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503220">
+        <w:t xml:space="preserve">egenhändigt tillverkade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503220">
+        <w:lastRenderedPageBreak/>
+        <w:t>sprängmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Regeringens skrivelse Motståndskraft och handlingskraft – en nationell strategi mot organiserad brottslighet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>skr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. 2023/24:67 s. 16)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503220">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0E88DD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00F2078A" w:rsidRDefault="00533F38" w:rsidP="00976B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk195788083"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00C511B1">
+        <w:t>Antalet sprängdåd i kriminell kontext har ökat kraftigt sedan hösten 2024. Bakgrunden till dessa sprängdåd kan härledas till såväl enskilda konflikter som en del i grov organiserad brottslighet och utgör ett redskap för exempelvis hot, hämnd och utpressning (Slutredovisning av regeringsuppdrag till Polismyndigheten, Tullverket och Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C511B1">
+        <w:t>myndigheten att förstärka arbetet med att motverka och bekämpa sprängdåd och minska tillgången till explosiva varor i kriminella miljöer, A071.240/2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A576FA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc216940199"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc219102143"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc221689014"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>Nyligen genomförda ändringar i regelverket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="60E580EA" w14:textId="5BE8CDB5" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00A651CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Med hänsyn till den allvarliga utvecklingen med ökade antal sprängdåd i samhället genomfördes det nyligen ett antal ändringar i regleringen om brandfarliga och explosiva varor (se propositionen Explosiva varor – en ändamålsenlig hantering av tillstånd och tillsyn, prop. 2024/25:163). Ändringarna, som trädde i kraft den 15 juli 2025, innebär bland annat att MCF numera har en samordnande roll för kommunernas tillståndsverksamhet. Myndigheten gavs även ansvar för tillsyn över den kommunala tillstånds- och tillsynsverksamheten. Vidare stärktes det brottsförebyggande perspektivet i tillståndsprövningen och möjligheten att återkalla och ändra tillstånd utökades. Det infördes även en skyldighet för tillståndshavare att anmäla användning och tillfällig förvaring av explosiva varor till kommunen. Vidare ska tillstånd till viss hantering av explosiva varor som ska ske i mer än en kommun numera prövas av endast en kommun. Genom en ändring i offentlighets- och sekretesslagen (2009:400) infördes det även sekretess i tillsynsärenden för att förhindra att explosiva varor kommer till brottslig användning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8317F1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc219102144"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc221689015"/>
+      <w:r>
+        <w:t>Några frågor om ansvarsfördelning, tillstånd och sekretess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="423A6E30" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005D5B3D" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som nämns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581688">
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genomfördes nyligen ett antal lagändringar för att skärpa hanteringen av tillstånd och tillsyn enligt lagen (2010:1011) om brandfarliga och explosiva varor (LBE). I detta avsnitt gör regeringen ett antal bedömningar, vilka bland annat rör frågor om sekretess, ansvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fördelningen vid tillståndsprövningen och omhändertagande av överblivna varor samt möjligheterna att införa personliga tillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A20805" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc194655112"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc219102145"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc221689016"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>nsvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillståndsprövningen och personliga tillstånd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="211A86D4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc194655113"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc219102146"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc221689017"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Ansvarsfördelningen vid tillståndsprövningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="11B332C8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AFEC3D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A76360" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>civilt försvars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> respektive ansvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>områden inom tillståndsprövningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör i nuläget inte ändras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5206A1DF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637CCD50" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>stämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>överen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DD6615" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A1FC4F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">De flesta remissinstanser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instämmer i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>bedömningen eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inga synpunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365943E2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00FE2309" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges pyroteknikbranschförbund (SPB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2309">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bergsprängnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>entreprenörernas förening (BEF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kompetenscentrum Energetiska Material (KCEM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> delar inte bedömningen utan anser att Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ska ta över tillståndsprövningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från kommunerna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> eftersom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> har svårt att upprätthålla en tillräcklig kompetens. Vidare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> menar organisationerna att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">tillståndsprövningarna och avgifterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därigenom skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">kunna bli mer enhetliga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Byggföretagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">å sin sida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>anser att Polismyndigheten eller M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bör ta över tillståndsprövningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5297E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Byggherrarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> menar att prövningen på något vis bör centraliseras för att minska risken för otillbörlig påverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198DFF22" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77818082" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Hantering, överföring, import och export av explosiva varor är tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">pliktig. Tillstånd för tillverkning, bearbetning, destruktion, export, import och gränsöverskridande överföring (från </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">land som ingår i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Europeiska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ekonomiska samarbetsområdet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>EES) av explosiva varor samt viss hantering inom Försvarsmakten prövas av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Detta framgår av 18 § första stycket LBE. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Övrig verksamhet, omfattande tillstånd för användning, förvaring, handel och överlåtelse samt överföring inom Sverige prövas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt bestämmelsens andra stycke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>av kommunerna. Dessa regler har gällt sedan nu gällande LBE trädde i kraft 2010. Innan dess låg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ansvaret för tillståndsprövningen gällande hantering och import </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">hos Polismyndigheten. Kommunerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">å sin sida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>hanterade även tidigare tillstånd för hantering av brandfarliga varor. Att flytta över ansvaret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för tillståndsprövningen gällande hantering av explosiva varor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> till kommunerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktualiserades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>redan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> 2002, som en del i Polisverksamhets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredningens (SOU 2002:70) uppdrag att föreslå en renodling av polisens verksamhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen om brandfarliga och explosiva varor (den s.k. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>BEX-utredningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som låg till grund för LBE, instämde i Polisverksamhetsutredningens slutsatser och ansåg att kommunerna framstod som en lämpligare tillståndsmyndighet än länsstyrelserna (SOU 2006:16 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>96</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–105</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2BEE2B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Polismyndigheten hade alltså tidigare ansvar för frågor om tillstånd till hantering eller import av explosiva varor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Prövningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avsåg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bland annat sökandens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> föreståndarens lämplighet, sökandens kompetens samt teknisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> besiktning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">genomförande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> låsanordningar, skyddsavstånd och brandrisk). I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förarbetena till LBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>konstaterades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att dessa uppgifter inte var av sådan karaktär att de nödvändigtvis behövde utföras av Polismyndigheten. Vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömdes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">nära besläktade med andra uppgifter som kommunen redan hade, såsom fysisk planering och prövning av bygglov. Det poängterades </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">härutöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att kommunerna också var tillståndsmyndigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i fråga om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>brandfarliga varor. Dessutom hade kommunerna genom lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2003:778)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> om skydd mot olyckor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (LSO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ansvar för att skydda människors liv och hälsa samt egendom och miljö genom att se till att åtgärder vidtas för att förebygga bränder och skador till följd av bränder samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> verka för att åstadkomma skydd mot andra olyckor. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">egeringen bedömde därför att en överflyttning av tillståndshanteringen av explosiva varor från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">olismyndigheten till kommunerna skulle medföra att brand- och explosionsriskerna blev bedömda på likartade sätt av en och samma myndighet. Kommunerna skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genom detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> få ett ansvarsområde som tog sikte på skydd och säkerhet, och som nära anslöt till annan tillståndsgivning och planering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som låg inom kommunernas ansvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Därmed skulle kommunerna få en mycket god överblick över hela sitt ansvarsområde, vilket framstod som ändamålsenligt och lämpligt av såväl skydds- och säkerhetsmässiga som rationella skäl. En sådan ordning bedömdes också kunna leda till stora samordningsfördelar för kommunerna. Kommunernas lokalkännedom bedömdes också vara mycket viktig vid bedömningen av risker med explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2009/10:203 s. 42–44)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365CB3AD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> likhet med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vad som anförs i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promemorian,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att de överväganden som gjordes vid överflyttandet av ansvaret till kommunerna fortfarande har fog för sig. Ytterligare ett problem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den ordning som gällde före 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> var att en tillståndshavare kunde få ett tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utfärdat av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> hanter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> men att kommunerna sedan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunde komma att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>förbj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> hanteringen med stöd av LSO (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>SOU 2006:16, s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>97). Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> talar också för att kommunerna ska ha kvar ansvaret för tillståndsprövningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> för att kunna samordna det olycksförebyggande arbetet. Vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har det nyligen redovisats ett betänkande som föreslår att flera uppgifter som utförs av Polismyndigheten ska flyttas till andra offentliga aktörer (SOU 2025:102).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> Att i det läget flytta tillbaka ansvaret för tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>prövning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> enligt LBE till Polismyndigheten, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Byggföretagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> föreslår, framstår </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt regeringens uppfattning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mindre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ändamålsenligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D65B556" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges pyroteknikbranschförbund (SPB), Bergsprängnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>entreprenörernas förening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BEF)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kompetenscentrum Energetiska Material (KCEM)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byggherrarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framför synpunkter på att ansvaret för tillståndsprövningen bör omfördelas på olika sätt. Utöver vad som redan har anförts i denna fråga, skulle en sådan ändring enligt regeringens mening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">kräva </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ytterligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">analyser, och det har inte heller ingått i promemorians uppdrag att genomföra en sådan genomlysning. Det finns alltså inte underlag för att överväga sådana ändringar. Härutöver har det nyligen beslutats om skärpningar av tillståndshanteringen enligt LBE i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>enlighet med förslag som lämnats i propositionen Explosiva varor – en ändamålsenlig hantering av tillstånd och tillsyn (prop. 2024/25:163, bet. 2024/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>25:FöU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>9, rskr. 2024/25:280). Ändringarna innebär bland annat att MCF numera har en samordnande roll för kommunernas tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet. Effekten av dessa författningsändringar, som alltså nyligen har trätt i kraft, bör avvaktas tills vidare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EA74A3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Sammanfattningsvis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömningen i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att någon ändring i ansvarsfördelningen vid tillståndsprövningen inte bör göras i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nuläget. Detta utesluter dock inte att frågan kan komma att bli föremål för en översyn i framtiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A898D98" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc194655114"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc219102147"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc221689018"/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk209778333"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Personliga tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> lämplighetsprövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="0A09EE24" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A01A08A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A76360" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Det bör i nuläget inte införas ett särskilt system med personliga tillstånd eller en personlig lämplighetsprövning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> hantering av explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid sidan av tillståndsprövningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B789038" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B419621" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>stämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> med regeringens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E29251C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B819B0F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">De flesta remissinstanser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instämmer i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">bedömningen eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inga synpunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>egioner (SKR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att det finns utmaningar med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en ordning med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>personlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid sidan av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> den övriga tillståndsprövningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762659E6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byggföretagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>anser att personlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillstånd i någon form skulle vara en viktig brottsförebyggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åtgärd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och önskar att frågan utreds vidare. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bollnäs kommun (Räddningstjänsten södra Hälsingland)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> efterfrågar utbildningskrav för deltagare, föreståndare och personer med betydande inflytande i verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som hanterar explosiva varor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>centrum Energetiska Material (KCEM)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bergsprängningsentrepren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>örernas förening (BEF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sveriges pyroteknikbranschförbund (SPB) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>anser att en nationell personlig certifiering bör införas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3853C963" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olofströms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att ett system med en personlig lämplighetsprövning skulle kunna missbrukas av personer som vill veta om Polismyndigheten har information om dem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0161A61F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2EADDC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nuvarande reglering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD0860D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">en som bedriver tillståndspliktig verksamhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>enligt LBE anmäla till tillståndsmyndigheten vem eller vilka som utsetts till föreståndare och vilka i verksamheten som avses få delta i hantering, överföring, import och export av explosiva varor (9 och 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§§ LBE). Tillståndsmyndigheten ska enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ pröva om den som söker tillstånd och den som är anmäld som föreståndare i tillståndspliktig verksamhet med explosiva varor är lämplig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t>och i övrigt har de förutsättningar som krävs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Den som söker ska vara lämplig och ha de förutsättningar som krävs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6D8E">
+        <w:t xml:space="preserve">för att hantera, överföra, importera eller exportera brandfarliga respektive explosiva varor i enlighet med lagen och föreskrifter som meddelats i anslutning till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>m sökande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> är en juridisk person, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska tillståndsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> göra en lämplighetsprövning av de fysiska personer som har ett betydande inflytande över den juridiska personen och en lämplighetsprövning av den som är anmäld som deltagare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B35762" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Om kraven i 19 § är uppfyllda ska tillståndsmyndigheten godkänna föreståndare och deltagare. Godkännandet är en förutsättning för att de anmälda personerna ska få vara föreståndare respektive få delta i verksamheten (19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§). Om någon av dem som anges i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten. Om personen är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ är uppfyllda, ska tillståndsmyndigheten godkänna personen enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ (19 d §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502C24B4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> (2010:1075) om brandfarliga och explosiva varor (FBE) ska M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> eller en kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> innan de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> beslutar om ett tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inhämta ett yttrande från Polismyndigheten. Ett yttrande ska också inhämtas från myndigheten när en person anmäls enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ första stycket LBE. Yttrandet ska avse frågan om lämplighet när det gäller de personer som ska prövas enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4888E44F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yttrandet från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om en individs lämplighet, vilken utgår från den eventuella belastande information Polismyndigheten besitter om en person, utgör en del av tillståndsmyndigheternas individuella lämplighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>prövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt bedömning om en individ i övrigt har de förutsättningar som krävs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB7926" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>de ändringar som gjordes i LBE 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> aktualiserades även f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>rågan om Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, i stället för att endast yttra sig,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle fatta beslut om lämplighet avseende obehörigt förfarande och kopplingar till kriminell verksamhet. Det bes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tämdes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> då att någon ändring inte skulle göras. I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förarbetena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> uttalas att Polismyndigheten redan har en viktig roll i ärendehanteringen eftersom tillståndsmyndigheten i vissa fall bör samråda med Polismyndigheten innan ett tillstånd till hantering av bland annat explosiva varor ges. Denna roll föreslogs stärkas ytterligare, dock på lägre författningsnivå. På detta sätt skulle Polismyndighetens kompetens komma tillståndsmyndigheterna till godo (prop. 2020/21:158, s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>13).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B538776" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">berörs frågor om ifall förfarandet för lämplighetsprövningen bör ändras i något avseende, varvid två olika alternativ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>identifiera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ett licensförfarande med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F06B9">
+        <w:t>personliga tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ändra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ansvar och förfarande för ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F06B9">
+        <w:t>personligt lämplighetsintyg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dessa två alternativ behandlas i det följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E809FD9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Personliga tillstånd bör i nuläget inte införas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77810379" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Ett alternativ som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nämns i promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> är om tillståndshanteringen för explosiva varor bör utformas på ett liknande sätt som för vapen och ammunition enligt vapenlagen (1996:67). Av 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ vapenlagen framgår att en enskild person får meddelas tillstånd att inneha skjutvapen endast om den enskilde behöver vapnet för ett godtagbart ändamål. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>odtagbar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ändamål är bland annat målskjutning och jakt. Av 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">första stycket vapenförordningen (1996:70) framgår att den som ansöker om tillstånd till innehav av skjutvapen ska visa att han eller hon kan handha ett sådant vapen som ansökan avser. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Därtill uppställs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i regel ytterligare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav beroende på vilken typ av vapen som ansökan gäller, och för vilket ändamål den sökande ska ha vapnet till.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">till exempel målskjutningsvapen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppställs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att sökanden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bland annat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ska vara aktiv medlem i en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> auktoriserad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> sammanslutning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare krävs i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ntyg över aktivitet, och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i vissa fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">över </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>skjutskicklighet och personlig lämplighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen beslutade den 4 december 2025 en lagrådsremiss med förslag till en ny vapenlag. Någon förändring i sak gällande nämnd bestämmelse i vapenlagen föreslås dock inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6F2947" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>konstatera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">finns flera nackdelar med att införa en liknande reglering i LBE. Tillståndsregleringen i vapenlagen tar sikte på ett specifikt, beständigt föremål. Visserligen krävs tillstånd även för ammunition, vilket är en förbrukningsvara, men ammunitionen har inget självständigt användningsområde utan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denna har vanligtvis som syfte att förbrukas med hjälp av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ett vapen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tillståndsregleringen enligt LBE bygger i stället på att tillståndshavaren har tillstånd till en viss mängd explosiva varor av en viss typ och inte ett särskilt utpekat föremål. Varorna har ett självständigt användningsområde, nämligen att dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>någon gång ska destrueras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628F470E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Ett tillstånd till innehav av vapen är dessutom i de allra flesta fall knute</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> till ytterligare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav, till exempel att sökanden avlagt ett kunskapsprov eller är medlem i en viss sammanslutning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> Någon liknande kvalifikation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, till exempel krav på viss utbildning som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bollnäs kommun (Räddningstjänsten södra Hälsingland) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterfrågar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>finns i nuläget inte för att hantera brand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">farliga eller explosiva varor. En </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kvalifikation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som det ofta hänvisas till på området är så kallade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>sprängkort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dessa utfärdas av en ideell förening och den tillhöriga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>tbildningen innebär ingen formell kvalificering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det är i stället</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> upp till varje tillståndsmyndighet att bedöma om en sökande har de kunskapskrav som krävs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA5E21E" w14:textId="61EAFEDF" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I likhet med promemorian konstaterar regeringen att ett införande av ett motsvarande system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> för hantering av sprängmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, likt vad som gäller enligt vapenlagstiftningen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kräva ytterligare analyser och över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>väganden, och det är inte heller möjligt att inom ramen för denna proposition ta fram ett sådant system. Det finns alltså inte underlag för att överväga en sådan ordning som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges pyroteknikbranschförbund (SPB), Bergsprängningsentreprenörernas förening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BEF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kompetenscentrum Energetiska Material (KCEM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>öreslår. R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812522">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812522">
+        <w:t>att personliga tillstånd inte bör införas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i nuläget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812522">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE0604E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ersonliga lämplighetsintyg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör i nuläget inte heller införas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDB6E25" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">annat av promemorians </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>alternativ är att ändra förfarandet för den personliga lämplighetsprövningen. En sådan ändring skulle innebära att den</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>skiljs från tillståndsprövningen av företagen, och ersätts med personliga lämplighetsintyg som den enskilde deltagaren eller före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ståndaren ansöker om hos </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berörd myndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Tillståndsmyndigheten skulle, som villkor för tillståndet, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ställa krav på företagen att berörd personal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>deltagare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och föreståndare,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> innehar ett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> personligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> lämplighetsintyg. Intyget skulle därmed vara en förutsättning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t>personens deltagande i hantering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> av sprängmedel. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt resonemanget skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Polismyndigheten kunna vara en lämplig myndighet för ändamålet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i egenskap av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> expertmyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> direkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">tillgång till de uppgifter som krävs för att bedöma en persons lämplighet i brottshänseende. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>m en person godkänns av Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> denne </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därefter kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>lämna godkännandet till sin arbetsgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>den tillståndspliktiga verksamheten, som i sin tur kan uppfylla sin anmälningsskyldighet enligt 9 och 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§§ LBE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161D6B2B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian anförs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att en sådan ordning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visserligen skulle kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ha flera fördelar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och att vissa problem med det nuvarande förfarandet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därigenom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">skulle kunna lösas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det hänvisas i sammanhanget bland annat till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> roll i den nuvarande lämplighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>prövningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">tt utfärdande av lämplighetsintyg direkt hos </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheten skulle gagna en rättssäker och enhetlig bedömning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">överföring av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>potentiellt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> känslig information mellan myndigheter skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minskas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581688">
+        <w:t>Vidare skulle det vara enklare om Polismyndigheten hantera</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581688">
+        <w:t xml:space="preserve"> de uppgifter som ett nekat godkännande efter lämplighetsprövning innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581688">
+        <w:t>eventuella överklaganden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För det fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> en lämplighetsprövad person misstänks för eller begår ett brott skulle Polismyndigheten snabbt kunna uppmärksamma detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förhållande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Om en person </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av annan anledning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anses som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> olämplig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">intyget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>återkallas med kort varsel. Polismyndigheten skulle också få möjlighet att ta hjälp av sina inter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>nationella samarbeten vid lämplighetsprövning av utländska medborgare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A50F7D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt resonemanget skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ett sådant system kunna innebära vissa förenklingar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ven för företagen och de anställda. Till exempel skulle samma person inte behöva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>lämplighetsprövas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> flera gånger inom ramen för olika tillstånd. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle i sin tur underlätta för den enskilde att byta arbetsgivare, då </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämplighetsintyget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulle vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> knutet till tillståndet för det företag där personen för tillfället är anställd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344FF119" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det konstateras dock i promemorian, å andra sidan, att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ett system med lämplighetsintyg </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">kunna innebära risker för Polismyndighetens brottsbekämpande verksamhet. Polismyndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrande om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> en persons lämplighet enligt LBE grundar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25D6A">
+        <w:t>relevanta uppgifter ur belastnings- och misstankeregistret och annan viktig information som Polismyndigheten har tillgång till.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> En risk som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> kan uppstå om en enskild själv har rätt att ansöka om ett lämplighetsintyg är att detta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>komma att missbrukas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i olika avseenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Ett system där vem som helst kan ansöka om ett lämplighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">intyg riskerar att utnyttjas av personer som har ett intresse av att veta om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>olis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> har information om dem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vilket även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Olofströms kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>identifierar. Enligt resonemanget skulle d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">enna risk i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>viss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> mån kunna motverkas om det skulle vara ett krav för lämplighetsintyg att den sökande är anställd av någon med tillstånd enligt LBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>men att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">etta dock inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">lösa det problem som branschen pekat på, nämligen att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>arbetsgivarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> när de anställer personer inte kan veta om dessa blir godkända för de arbetsuppgifter som de anställts för att utföra. Till detta kommer att vissa aktörer som behöver ett lämplighetsintyg inte är anställda, utan agerar som enskilda näringsidkare. Det är därför inte möjligt att uppställa något formellt krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på anställning hos en tillståndshavare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> för en ansökan till Polismyndigheten om lämplighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>intyg, utan i praktiken skulle var och en kunna begära att få en sådan genomförd av Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E118E2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ven bortsett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>riskerna för Polismyndighetens brottsbekämpande verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt promemorians redogörelse, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">en ordning med personliga lämplighetsintyg i flera andra avseenden inte leda till de resultat som förväntas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En sådan ordning för personliga lämplighetsintyg skulle exempelvis sakna den individuella lämplighetsprövning som tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheterna gör i dag, samt bedömningen av huruvida individen har de förutsättningar som krävs för att kunna följa gällande lagstiftning och föreskrifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>intyg skulle inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> heller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ha en kortare giltighetstid än det tillståndsförfarande som gäller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt promemorian är d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>et svårt att se att det finns några bärande skäl för att korta ner dessa tillståndstider</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> eftersom detta skulle innebära en klart ökad administrativ börda både för den enskilde och för den myndighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> göra dessa prövningar. Oavsett vilket förfarande som väljs skulle detta alltså i sig inte medföra en ökad kontroll över den enskildes lämplighet. Detta kan i stället bara uppnås om en löpande kontroll görs av en persons lämplighet, oaktat att denne har ett giltigt tillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B848269" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian identifieras s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>lutligen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> en personlig lämplighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t>prövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> oavsett förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>vara en del av lämplighetsprövningen enligt LBE. Tillståndsmyndigheterna skulle alltså även fortsättningsvis behöva pröva lämpligheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i övriga delar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>, exempelvis att tillståndshavaren uppfyller kraven på aktsamhet, utredning, föreståndare och anordningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> Den administrativa bördan för företag och myndigheter skulle därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riskera att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">inte minska utan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i stället </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>öka eftersom tillstånd skulle krävas från två myndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358BD262" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som nu redogjorts för har det alltså identifierats både för- och nackdelar med ett införande av ett system med personliga lämplighetsintyg. Något förslag i saken har inte lämnats i promemorian, och ett införande av en sådan ordning skulle enligt regeringens mening kräva ytterligare och djupare analyser och överväganden än vad som gjorts. Mot denna bakgrund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sammantaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte heller ett system med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>personliga lämplighetsintyg bör införas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för närvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5012C414" w14:textId="39D6A1F9" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med detta sagt är det givetvis av stor vikt att det sker en ändamålsenlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED442B">
+        <w:t xml:space="preserve"> kontroll av de som hanterar explosiva varor. De skärpningar i LBE som trädde i kraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED442B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 juli 2025, samt de förslag som lämnas i denna proposition,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED442B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED442B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt regeringen stärkta kontrollmöjligheter på området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED442B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan härvid också noteras, även om frågan inte är föremål för detta lagstiftningsarbete, att promemorian även har lämnat förslag om förordningsändringar som rör Polismyndighetens tillgång till det nationella tillståndsregistret för explosiva varor (NATEV), vilket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> skulle innebära att Polismyndigheten kan ta del av uppgifter i registret på ett mer ändamålsenligt sätt samt möjliggöra ytterligare kontrollåtgärder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF9223B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc219102148"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc221689019"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk209792638"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Det införs inte någon ny sekretessbrytande bestämmelse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="42A33203" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C26B3E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polismyndigheten har tillräckliga möjligheter att lämna relevant information till tillstånds- och tillsynsmyndigheter enligt lagen om brandfarliga och explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0298EE50" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Några ändringar i offentlighets- och sekretesslagen behöver inte genomföras med anledning av Polismyndighetens uppgift att yttra sig om personers lämplighet enligt förordningen om brandfarliga och explosiva varor, eller för att ytterligare skärpa tillståndshanteringen och tillsynen av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFB1CCC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8C9E9F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00F75158" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>stämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i allt väsentligt överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AE0271" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA08A3B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E303E" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">De flesta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instämmer i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bedömningen eller lämnar inga synpunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser positivt på att den sekretessproblematik som myndigheten pekat på har utretts. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325DEA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>yggherrarna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menar att den aktuella problematiken visar att det vore mer effektivt med en centraliserad tillståndsprövning, samt efterfrågar en djupare analys av hur förvaltningslagen förhåller sig till att en tillståndsmyndighet nekar ett tillstånd utan närmare motiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE3E9E6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75910F0B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena i promemorian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FB07D0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polismyndigheten ansvarar inte för att utfärda beslut om tillstånd eller att utöva tillsyn enligt LBE. Däremot har Polismyndigheten särskilda möjligheter att inhämta och få information som är relevant för huruvida en viss person ska ha rätt att hantera explosiva varor. För att säkerställa att denna information kommer tillståndsmyndigheterna till del finns bestämmelsen i 14 § FBE, som anger att en tillståndsmyndighet ska inhämta ett yttrande från Polismyndigheten innan tillståndsmyndigheten beslutar om ett tillstånd eller godkännande enligt LBE. Yttrandet ska avse frågan om lämplighet när det gäller de personer som prövas enligt 19 § LBE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3167A947" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt promemorians redogörelse har det framkommit att Polismyndigheten anser att det är oklart vilken rättslig möjlighet myndigheten har att dela nödvändig information med tillståndsmyndigheterna. Polismyndigheten har också påpekat att denna oklarhet ytterst kan leda till att ett yttrande inte innehåller allt som skulle ha varit av betydelse för framför allt tillståndsmyndighetens bedömning vid en ansökan om tillstånd enligt LBE. Polismyndigheten har därför efterfrågat en särskild sekretessbrytande bestämmelse, som tydligt anger </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>att Polismyndigheten har rätt att – utan hinder av sekretess – lämna uppgifter till tillstånds- och tillsynsmyndigheter enligt LBE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D5E627" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0973">
+        <w:t>När Polismyndigheten yttrar sig om en persons lämplighet enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C0973">
+        <w:t>§ FBE bör Polismyndigheten enligt promemorian beakta samtliga för myndigheten kända och relevanta omständigheter, vare sig dessa är offentliga eller belagda med sekretess. Det är dock inte de handlingar hos Polismyndigheten som innehåller dessa uppgifter som ska lämnas ut till tillståndsmyndigheten. Den handling som lämnas ut är i stället yttrandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som Polismyndigheten är skyldig att formulera med beaktande av den sekretess som kan gälla i det enskilda fallet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EB4C72" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även om Polismyndighetens ställningstagande grundas på uppgifter som kan vara sekretessbelagda, bör det enligt promemorian i många fall gå att formulera ett yttrande som inte röjer sådana uppgifter men ändå innehåller ett tillräckligt tydligt underlag för ställningstagandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E08901" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För det fall en uppgift omfattas av sekretess beskrivs det vidare i promemorian att eftersom Polismyndigheten är ålagd att yttra sig enligt 14 § FBE kan uppgiften ändå komma lämnas med stöd av den sekretessbrytande bestämmelsen i 10 kap. 2 § OSL, ifall det bedöms nödvändigt för att myndigheten ska kunna fullgöra sitt uppdrag att yttra sig enligt förordningsbestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F4D22B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian konstateras också att den så kallade generalklausulen i 10 kap. 27 § OSL ger Polismyndigheten förutsättningar att på eget initiativ lämna relevanta uppgifter till tillstånds- och tillsynsmyndigheter. Det som då krävs är att det är uppenbart att intresset av att uppgiften lämnas till tillstånds- eller tillsynsmyndigheten har företräde framför det intresse som sekretessen ska skydda. Om uppgiften alltså är sekretessbelagd med stöd av exempelvis 18 kap. 1 § OSL, och det bedöms att ett utlämnande kan skada en pågående förundersökning, kan intresseavvägningen resultera i att uppgiften inte får lämnas ut med stöd av generalklausulen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482F7730" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det framförs även att Polismyndigheten har angett att myndigheten i vissa särskilda fall grundar sin bedömning på underrättelseinformation som skyddas av sekretessreglerna i 18 kap. OSL, och att den informationen anses vara så känslig för den polisiära verksamheten att det inte finns något utrymme att ge ett tydligt och klart bedömningsunderlag till tillståndsmyndigheten. I vissa fall beror det enligt Polismyndigheten på rätten till partsinsyn, och i andra fall på att uppgifterna anses vara så känsliga att något underlag inte bedöms kunna lämnas ut till tillståndsmyndigheten, alldeles oavsett rätten till partsinsyn. I promemorian konstateras dock att denna problematik inte kan lösas med en sekretessbrytande bestämmelse, eftersom en sådan skulle innebära att Polismyndigheten skulle ges en rätt, men inte en skyldighet, att lämna uppgifterna i fråga till en tillsyns- eller tillståndsmyndighet. Polismyndigheten skulle alltså även fortsättningsvis kunna avstå från att lämna uppgifterna om detta bedöms kunna skada vissa intressen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFC55C9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevant sekretessreglering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E73E8B1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67901">
+        <w:t>I OSL finns bestämmelser om sekretess som begränsar rätten att ta del av allmänna handlingar och som reglerar tystnadsplikt i det allmännas verksamhet. Enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67901">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67901">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67901">
+        <w:t>§ OSL är lagen tillämplig på myndigheter. Med myndighet avses,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> liksom i regeringsformen och tryckfrihets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>förordningen, organ som ingår i den offentligrättsliga statliga eller kommunala organisationen. Av övriga bestämmelser i 2 kap. OSL och bilagan till lagen följer att vissa organ som inte är myndigheter ska jämställas med sådana vid tillämpningen av 2 kap. tryckfrihetsförordningen och OSL. Med sekretess avses ett förbud att röja en uppgift, vare sig det sker muntligen, genom utlämnande av en allmän handling eller på något annat sätt (3 kap. 1 § OSL). En uppgift för vilken sekretess gäller får inte lämnas från en myndighet till en annan (8 kap. 1 § OSL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB2C4FC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att underlätta samarbetet mellan myndigheter, och för att upprätthålla kraven på förvaltningens och rättsskipningens effektivitet och rättssäkerhet, är det ofta nödvändigt att myndigheter kan få tillgång till uppgifter från andra myndigheter. Av den anledningen finns det bestämmelser som i olika situationer bryter sekretess. I 10 kap. OSL finns flera sådana sekretessbrytande bestämmelser. Enligt 10 kap. 2 § OSL hindrar inte sekretess att en myndighet lämnar ut uppgifter om det är nödvändigt för att den utlämnande myndigheten ska kunna fullgöra sin verksamhet. I 10 kap. 27 § OSL finns den s.k. generalklausulen som, med vissa tillämpningsbegränsningar, innebär att sekretess inte hindrar att uppgifter lämnas till en annan myndighet om det är uppenbart att intresset av att uppgifterna lämnas har företräde framför det intresse som sekretessen ska skydda. Syftet med generalklausulen är att den ska utgöra en ventil för det fall ett utbyte av uppgifter uppenbart behöver ske och situationen inte har kunnat förutses i lagstiftningen (prop. 1979/80:2 del A s. 91). B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144F7E">
+        <w:t>estämmelsen kan tillämpas såväl i enskilda fall som vid rutinmässig utlämning (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144F7E">
+        <w:t>prop. s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144F7E">
+        <w:t>327</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383BECF6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00581688">
+        <w:t>en 1 december 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trädde en ny sekretessbrytande bestämmelse i kraft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5394B">
+        <w:t>, 10 kap. 15 a § OSL (prop. 2024/25:180, bet. 2025/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D5394B">
+        <w:t>26:KU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D5394B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, rskr. 2025/26:24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5394B">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bestämmelsen innebär att s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t xml:space="preserve">ekretess till skydd för enskilda </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t xml:space="preserve">ska hindra att uppgifter lämnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mellan myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t xml:space="preserve"> om det behövs för vissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">angivna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t>syften</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bland annat om det behövs för att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t>örebygga, förhindra, upptäcka eller utreda fusk och överträdelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av regler, villkor i beslut eller avtal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt förarbetena möjliggör bestämmelsen för en myndighet att lämna ut uppgifter som kan vara relevanta inför att en annan myndighet ska fatta beslut om olika former av förmåner eller tillstånd. Som exempel på detta nämns att polisen lämnar uppgifter till en kommun i syfte att säkerställa att kommunen har ett komplett beslutsunderlag inför att ett tillstånd ska beviljas enligt lagen om brandfarliga och explosiva varor (se propositionen Ökat informationsutbyte mellan myndigheter – en ny sekretessbrytande bestämmelse, 2024/25:180 s. 90). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t xml:space="preserve">Innan en uppgift lämnas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t xml:space="preserve">ska det göras en intresseavvägning. En uppgift får inte lämnas om övervägande skäl talar för att det intresse som sekretessen ska skydda har företräde framför intresset av att uppgiften lämnas ut. Viss sekretess undantas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005808FB">
+        <w:t>helt från bestämmelsens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFE651E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns inte behov av en ny sekretessbrytande bestämmelse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537A223D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="008F5FF6" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00550E67">
+        <w:t>Som framgå</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t>r av redogörelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">för den rättsliga regleringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">finns det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t>i 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">kap. OSL sekretessbrytande bestämmelser som medger att uppgifter lämnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">från en myndighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">till annan, under vissa förutsättningar. Det är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">ytterst en fråga för den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t>enskilda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> myndigheten att avgöra om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">och i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> fall vilka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> uppgifter kan lämnas med stöd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t>regleringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">. Det är vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en sak för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve"> Polismyndigheten att bestämma </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t>yttranden som myndigheten lämnar enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t>§ FBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska utformas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11F73">
+        <w:t>Mot bakgrund av det sagda bedömer regeringen att det inte finns något behov av en ny sekretessbrytande bestämmelse i aktuellt sammanhang.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan konstateras att inte heller promemorian har funnit ett sådant behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F805F32" w14:textId="6970BCFD" w:rsidR="00533F38" w:rsidRPr="00307CD4" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">När det gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Byggherrarnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> synpunkt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">att ansvaret för tillståndsprövningen bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behandlar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00550E67">
+        <w:t xml:space="preserve">egeringen den frågan i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D618F0">
+        <w:t>avsnitt 5.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513" w:rsidDel="00313DC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve">Det finns inte heller anledning att i denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92513">
+        <w:t xml:space="preserve"> genomföra någon analys av det slag som organisationen efterfrågar.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="4AD0BD42" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc219102149"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc221689020"/>
+      <w:r>
+        <w:t>Hanteringen av överblivet material efter ett upphört eller återkallat tillstånd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="44F95A61" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C46C9">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D0711" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00F576D3" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Hlk208487958"/>
+      <w:r>
+        <w:t>Det bör inte införas några nya förverkandebestämmelser för brandfarliga och explosiva varor, eller en skyldighet för Försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>makten att lämna stöd till Polismyndigheten vid hanteringen av beslag och förverkanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="67D4EA1F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E268405" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget från promemorian stämmer inte överens med regeringens bedömning. I promemorian föreslås att det i lag ska införas nya förverkandebestämmelser för brandfarliga och explosiva varor samt att Försvarsmakten ska lämna Polismyndigheten det stöd som behövs för hanteringen av beslag och förverkanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A3AF13" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60803E19" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5681">
+        <w:t xml:space="preserve">De flesta remissinstanser är positiva till förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5681">
+        <w:t>eller lämnar inga synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DB28E3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för civilt försvar (MCF) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget, men anser att Försvarsmaktens skyldighet att biträda Polismyndigheten inte bör omfatta brandfarliga varor eftersom Försvarsmaktens expertis inte krävs i de fallen. Även </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trollhättans kommun (Räddningstjänsten Fyrbodal) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ställer sig positiv till förslaget men efterfrågar förtydliganden av processen vid förverkanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBC6435" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886F0F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Göteborg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför synpunkter på förslagets lagtekniska utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025D13A2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00574176">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för fram att ett införande av nya bestämmelser om förverkande i speciallagstiftning går emot syftet med den nyligen genomförda översynen av förverkandelagstiftningen. Vidare ifrågasätter tingsrätten om inte förslagets syfte, i den del som avser</w:t>
+      </w:r>
+      <w:r w:rsidDel="00CD38BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förverkande av tillståndspliktiga varor efter att tillståndet återkallats, redan uppfylls genom befintlig reglering om förverkande av brottsföremål. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för fram liknande synpunkter och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:t xml:space="preserve">ifrågasätter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">behovet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:t>förverkandebestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n. Myndigheten påpekar också att förslaget inte endast påverkar Polismyndigheten, utan även</w:t>
+      </w:r>
+      <w:r w:rsidDel="002D381B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>åklagare och domstolar, samt efterlyser ytterligare analyser när det gäller bestämmelsens tillämpning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C6E12D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5681">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ale kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5681">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bohus Räddningstjänstförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar förtydliganden om tillstånds- och tillsynsmyndigheternas roll i sammanhanget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B96573" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6D2E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget och anser att ansvaret för att avveckla brandfarliga och explosiva varor på godtagbart sätt främst bör ligga hos tillståndshavarna. För det fall att en myndighet ytterst ska ha detta ansvar bör fler alternativ utredas.</w:t>
+      </w:r>
+      <w:r w:rsidDel="007811AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vidare framförs att myndigheten i nuläget inte tar hand om explosiva varor i den omfattning som förslaget gäller. Således är arbetsuppgiften ny, vilket myndigheten inte heller är dimensionerad för. Vad gäller omhändertagande av brandfarliga varor utför myndigheten inte sådant arbete och är inte specialiserad på brandverksamhet</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E21BAB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Myndigheten efterfrågar även analyser av regelverkets tänkta tillämpning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75BF0C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066FEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget och anför att myndighetens möjligheter att lämna stöd till Polismyndigheten enligt dagens regelverk är tillräckliga. Försvarsmakten ifrågasätter också promemorians beskrivning av myndighetens resurser, och menar att förslaget skulle innebära att verksamheten behöver dimensioneras även utifrån denna uppgift. Enligt Försvarsmakten kommer detta </w:t>
+      </w:r>
+      <w:r w:rsidDel="003B09D0">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtagligt påverka dess huvuduppgift, nämligen att försvara Sverige och allierade stater mot ett väpnat angrepp, och myndigheten har inte heller möjlighet att ta emot de mängder av material som anges i promemorian. Det ifrågasätts även att förslaget omfattar brandfarliga varor, vilket kräver ytterligare resurser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422F1A22" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240A5DF9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0048552F" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevant reglering om beslag och förverkande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC3E835" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att staten ska kunna göra ingrepp i enskildas äganderätt, som att omhänderta och förstöra någons egendom, krävs i regel beslut om beslag och förverkande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B00F6C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslag är ett straffprocessuellt tvångsmedel som innebär att brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bekämpande myndigheter under vissa förutsättningar har rätt att ta egendom i beslag. Tvångsmedlet är en form av besittningsrubbning som ger brottsutredande myndigheter tillfällig tillgång till föremål. Regler om beslag finns i 27 kap. rättegångsbalken. Beslag förekommer i regel inom ramen för en förundersökning, dvs. dess användning förutsätter att det finns anledning att anta att ett brott har begåtts (jfr. 23 kap. 1 § rättegångsbalken). Det finns dock möjligheter att ta egendom i beslag när det inte finns någon misstanke om brott. Det sker då i en utredning om självständigt förverkande (2 kap. 8 § lagen [2024:782] om förfarandet vid förverkande av egendom och åläggande av företagsbot).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774C77B9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Egendom som förverkas är i regel tagen i beslag. Bestämmelser om förverkande finns i huvudsak i 36 kap. brottsbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B99FE13" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fram till 2024 fanns särskilda förverkanderegler för brandfarliga och explosiva varor införda i LBE. Dessa regler föreskrev i huvudsak att en vara som varit föremål för brott enligt LBE, eller värdet av en sådan vara eller utbyte av brott enligt lagen, skulle förverkas om det inte var uppenbart oskäligt (31 §). Vidare</w:t>
+      </w:r>
+      <w:r w:rsidDel="0085570D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framgick att en anordning för hantering </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>av brandfarliga eller explosiva varor, eller annan egendom som har använts som hjälpmedel vid brott, skulle förverkas om det behövdes för att förebygga brott enligt lagen eller det annars fanns särskilda skäl (32 §). Detsamma gällde egendom som varit avsedd att användas som hjälpmedel vid brott enligt LBE, om brottet hade fullbordats. I stället för egendomen fick dess värde förklaras förverkat. Om en anordning förverkats fick även anordningens innehåll och förpackning förverkas. Bestämmelsen hänvisade till 36 kap. 5 och 5 b §§ brottsbalken, som då angav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A610F">
+        <w:t xml:space="preserve"> hos vem förverkande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fick</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A610F">
+        <w:t xml:space="preserve"> ske och om särskild rätt till förverkad egendom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB50122" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med den nya förverkandelagstiftningen som trädde i kraft 2024 ändrades regleringen om förverkande av brandfarliga och explosiva varor i LBE, och nuvarande regler om förverkande hänvisar i stället till 36 kap. brottsbalken. Ett syfte med den nya förverkandelagstiftningen var att skapa ett tydligt, enkelt och förutsebart system som skulle ersätta de olika förverkandebestämmelser som fanns i specialstraffrätten (prop. 2023/24:144 s. 218).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F95436" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 31 § LBE framgår alltså numera att om en brandfarlig eller explosiv vara förverkas enligt 36 kap. brottsbalken, får även varans förpackning förverkas. I 32 § anges att om en anordning för hantering av brandfarliga eller explosiva varor förverkas enligt 36 kap. brottsbalken, får även anordningens innehåll och förpackning förverkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2073F6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hur varor ska hanteras när ett tillstånd återkallas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0D5DC3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När ett tillstånd enligt LBE löper ut eller återkallas kan det uppstå frågor om vad som ska ske med de brandfarliga eller explosiva varor som tillståndet avser. Viss sådan reglering finns i FBE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD2E0ED" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 19 § FBE föreskrivs att om den som har tillstånd ansöker om ett nytt eller ändrat tillstånd, får hantering, överföring, import eller export ske enligt det tidigare tillståndet till dess att tillståndsmyndigheten har prövat frågan, om ansökan har kommit in till tillståndsmyndigheten senast fyra veckor innan giltighetstiden för det tillståndet går ut. Om ett tillstånd att inneha explosiva varor har upphört att gälla, ska den som ändå fortsatt innehar varorna hantera dem på det sätt som tillståndsmyndigheten anger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570BAAD4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 20 § får, när en tillståndspliktig verksamhet övergår till en ny verksamhetsutövare, verksamheten fortsätta att bedrivas enligt ett tidigare meddelat tillstånd under förutsättning att bytet av verksamhetsutövare i förväg anmälts till tillståndsmyndigheten och att en ansökan om nytt tillstånd lämnas in senast tre månader efter att bytet har skett. Tillståndsmyndigheten ska underrätta Polismyndigheten när en anmälan om byte av verksamhetsutövare har kommit in till myndigheten. När en fysisk person som haft tillstånd till hantering av brandfarliga eller explosiva varor har avlidit ska dödsboet skyndsamt underrätta tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten om detta. Dödsboet får fortsätta att hantera de tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pliktiga varorna enligt det tidigare meddelade tillståndet även om föreståndare saknas. Hanteringen får dock pågå i högst tre månader efter dödsfallet om inte dödsboet ansöker om ett nytt tillstånd. Innan frågan om nytt tillstånd prövats får dock endast sådan hantering ske som är nödvändig för förvaltningen av dödsboet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A572D6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidDel="00736B45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nämnda bestämmelser framgår alltså att viss hantering av tillståndspliktiga varor får ske även efter det att ett tillstånd har löpt ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Beroende av om en ansökan om nytt tillstånd har kommit in, får hanteringen ske som tidigare eller i enlighet med tillståndsmyndighetens instruktioner. Om det sker ett identitetsbyte i förhållande till tillståndet, genom verksamhetsövergång eller dödsfall, får verksamheten bedrivas under viss tid, dock med vissa begräsningar för dödsbon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67336431" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Några särskilda sanktioner finns inte kopplade till 19 och 20 §§ FBE, utan sedvanliga straffbestämmelser gäller för den som hanterar brand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farliga eller explosiva varor utan tillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39978DBC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I sammanhanget kan även nämnas att 10 § andra stycket FBE föreskriver att den som får tillgång till explosiva varor utan tillstånd, omedelbart ska underrätta Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06252849" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Särskilda regler om förverkande införs inte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A873AD4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00105BDB">
+        <w:t>De senaste åren har flera ändringar gjorts i LBE vad gäller tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00105BDB">
+        <w:t xml:space="preserve">prövning, återkallelse av tillstånd och kommunernas tillsyn av brandfarliga och explosiva varor. Enligt promemorian kan det antas att dessa lagändringar, tillsammans med bland annat de ändringar som nyligen trätt i kraft (se avsnitt 4.4), leder till att fler tillstånd återkallas. Det skulle i sin tur kunna innebära att fler brandfarliga och explosiva varor överges efter att verksamhetsutövarens tillstånd upphört. Promemorians bedömning är därför att det finns ett behov av att förtydliga hanteringen av överblivna brandfarliga och explosiva varor genom dels ett införande av särskilda förverkandebestämmelser, dels att Försvarsmakten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska få en skyldighet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00105BDB">
+        <w:t>ge stöd till Polismyndigheten i dessa situationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E8CDB5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00BB2DD8" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag innebär att det i en ny bestämmelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A62B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i LBE bland annat ska regleras att en brandfarlig eller explosiv vara får förklaras förverkad i vissa fall, antingen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E30731">
+        <w:t>innehavaren inte följt ett föreläggande från tillståndsmyndigheten att på visst sätt hantera varan, eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om det med hänsyn till omständigheterna kan befaras att varan kan komma till brottslig användning eller på annat sätt hanteras av obehöriga. En gemensam förutsättning ska dock vara att tillståndet som varan hänförs till har upphört eller återkallats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E284170" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1A82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1A82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har i detta sammanhang ifrågasatt om förslaget är nödvändigt utifrån befintlig reglering om förverkanden, och särskilt pekat på bestämmelserna i 36 kap. 10 och 12 §§ brottsbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796357BA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 36 kap. 10 § brottsbalken finns bestämmelser om förverkande av egendom som varit föremål för brott (förverkande av brottsföremål). Förverkande kan enligt paragrafen komma i fråga när det är kriminaliserat att använda den egendom som kan komma att förverkas (första stycket 2). Förverkande kan också ske om någon tagit befattning med egendomen på ett sätt som utgör brott (första stycket 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732965F1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen i 36 kap. 12 § avser förverkande av särskilda brottsverktyg. Ett förverkande enligt den paragrafen kan ske oberoende av om ett brott har begåtts eller inte. Förverkande får härvid ske av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1638B3A2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ett föremål som är ägnat att användas som vapen vid brott mot liv eller hälsa, om det har påträffats under omständigheter som gav anledning att befara att det skulle komma till sådan användning (första punkten), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185002AE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ett föremål som är ägnat att användas som hjälpmedel vid brott som innefattar skada på egendom, om det har påträffats under </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">omständigheter som gav uppenbar anledning att befara att det skulle komma till sådan användning (andra punkten), och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508382DC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>andra föremål, om det med beaktande av föremålets beskaffenhet och omständigheterna i övrigt finns särskild anledning att befara att det kan komma till användning i samband med ett brott (tredje punkten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60400DDB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00D370C0" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91902">
+        <w:t xml:space="preserve">Efter 2024 års reform omfattar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>36 kap. 12 § 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91902">
+        <w:t xml:space="preserve"> inte bara utpräglade brottsverktyg, såsom dyrkar eller förfalskade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontanter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91902">
+        <w:t>, utan även andra föremål om omständigheterna i övrigt gör att det sammantaget finns särskild anledning att befara att föremålet kan komma till användning i samband med ett brott. Om förutsättningarna är uppfyllda får avgöras med hänsyn till omständigheterna i det enskilda fallet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2023/24:144 s. 430). Om tillståndspliktiga varor enligt LBE överges av en tillståndsinnehavare är det tänkbart att det i många fall skulle kunna vara fråga om en sådan situation där varorna kan anses utgöra s.k. brottsverktyg enligt 36 kap. 12 § 3 brottsbalken. Just denna sorts varor är typiskt sett mycket farliga att hantera och kan orsaka stor skada på liv, hälsa eller egendom, vilket illustreras genom den rådande samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utvecklingen med eskalerande antal sprängdåd inom ramen för den grova och organiserade brottsligheten, samt det intresse som finns hos kriminella att komma över denna typ av varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146085E5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen kan alltså konstatera att det redan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B1724B">
+        <w:t xml:space="preserve"> i dag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns en bestämm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>else om förverkande av föremål som kan befaras komma till brottslig användning i 36 kap. 12 § 3 brottsbalken. Den bestämmelsen motsvarar till del promemorians förslag. Att införa en snarlik förverkande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse i LBE framstår inte som nödvändigt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B1724B">
+        <w:t xml:space="preserve">, vilket även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761501" w:rsidDel="00B1724B">
+        <w:t>Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00761501" w:rsidDel="00B1724B">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B1724B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B1724B">
+        <w:t>påpekar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FD54EB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag utgår även från grundsatsen att ett tillstånd till varorna i fråga antingen har återkallats eller upphört att gälla. Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten och Uppsala tingsrätt har härvid anmärkt att för det </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fall varorna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> inte kan förverkas med stöd av 36 kap. 12 § brottsbalken, så bör i stället detta kunna ske med stöd av 10 § samma kapitel. Hantering av sådana varor utan tillstånd är nämligen straffbelagt enligt 16, 29 och 29 a §§ LBE. Med ett sådant synsätt skulle det alltså innebära att om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve">omständigheterna kring de överblivna brandfarliga eller explosiva varorna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är av sådan beskaffenhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve">att det finns anledning att hantera </w:t>
+      </w:r>
+      <w:r>
+        <w:t>varorna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve"> inom ramen för en förundersökning finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det typiskt sett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve">förutsättningar för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve">beslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t xml:space="preserve"> förverkande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av dessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B002C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AF9415" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt regeringens uppfattning har Uppsala tingsrätts och Åklagarmyndighetens synpunkter fog för sig. Dessutom har det nyligen genomförts en större översyn av förver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kandelagstiftningen, varvid en stor del av regleringen har flyttats från speciallagstiftning för att samlas i en ny lag i syfte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52351">
+        <w:t>att skapa ett tydligare och mer lättillämpat regelverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Att nu återinföra särskilda bestämmelser om förverkande i LBE framstår enligt regeringens mening mot den bakgrunden inte som ändamålsenligt. Regeringen anser alltså att några särskilda förverkandebestämmelser inte bör införas i den lagen. Det finns därmed inte heller anledning att göra några ytterligare förtydliganden eller analyser av ett sådant regelverk, vilket bland annat efterfrågas av Åklagarmyndigheten, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trollhättans kommun (Räddningstjänsten Fyrbodal)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D0EC3A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nuvarande bestämmelser om Försvarsmaktens stöd är tillräckliga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E035DFC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kan alltså konstateras att befintlig reglering om beslag och förverkande är tillräcklig för att överblivna brandfarliga och explosiva varor hänförliga till tillstånd som upphört eller återkallats ska kunna tas om hand i de allra flesta situationer. Vidare finns det redan vissa bestämmelser i LBE om sådana omhändertaganden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1239827D" w14:textId="52AA5312" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller ansvaret för omhändertagande av överblivna varor är promemorians bedömning att utgångspunkten bör vara att den ansvarsfördelning som gäller i dag ska bestå. Regeringen instämmer, likt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, i den bedömningen. Det innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7424A">
+        <w:t xml:space="preserve">tidigare tillståndsinnehavare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska följa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7424A">
+        <w:t xml:space="preserve"> tillståndsmyndighetens instruktioner om att överlåta eller destruera varorna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (19 § andra stycket FBE). Även det som gäller när ett tillstånd upphör eller när någon ändring sker i fråga om tillståndshavaren såsom verksamhetsövergång, dödsfall eller konkurs (20 § FBE) ska bestå. Det angivna är, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506E96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ale kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506E96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bohus Räddningstjänstförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>frågar tydliggörande av, det utrymme som tillstånds- och tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheterna har att agera inom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>Det finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> därtill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve">, vilket konstateras i promemorian, privata aktörer som har tillstånd till destruering av överblivet material och som kan göra en bedömning av varornas ålder, farlighet och tjänlighet. I första hand anlitas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>dessa aktörer för att hantera och destruera varorna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Att statliga myndigheter endast i undantagsfall bör ansvara för att överblivna varor tas om hand framstår som ändamålsenligt, inte minst ur ett resursperspektiv. Beträffande vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför i sammanhanget,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nämligen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>myndigheterna enligt LBE bör kunna ta ett större ansvar för aktuella varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, kan det konstateras att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>ör att det allmänna ska kunna göra ingrepp i enskildas äganderätt krävs lagstöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve">et finns inte utrymme för att inom ramen för denna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> ta fram förslag som syftar till en utökning av tillståndsmyndigheternas befogenheter i detta avseende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434FA54A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om varorna trots vad som nu sagts har övergetts kan, som redan konstaterats, föremål i vissa fall tas i beslag och förverkas. Som framhålls i promemorian är det i stort Polismyndigheten som utför den fysiska hanteringen av beslag och förverkanden, vilket inte minst torde gälla på just det aktuella området. Det gäller även när en åklagare beslutat om beslaget, som vanligtvis uppdrar åt Polismyndigheten att verkställa detta (23 kap. 3 § andra stycket rättegångsbalken). Varor som förverkas inom ramen för en förundersökning har, som nämnts, i regel omhändertagits av Polismyndigheten genom tidigare beslag som också förvarar egendomen (27 kap. 10 § första stycket rättegångsbalken). I lagen (1974:1066) om förfarande med förverkad egendom och hittegods </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> finns bestämmelser om hur egendom som förverkats ska tas om hand. Egendomen ska antingen oskadliggöras, förstöras eller säljas av den myndighet som har hand om egendomen (4–6 §§), det vill säga vanligtvis Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6184E458" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är alltså idag i huvudsak Polismyndigheten som har att hantera överblivna explosiva varor enligt LBE, med utgångspunkt i regleringen om beslag och förverkanden, om varorna inte tas om hand på annat sätt såsom på frivillig väg. Detta eftersom sådana situationer ofta torde aktualisera regleringen om brott enligt LBE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4238E35A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F69E2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Enligt promemorian kan Polismyndighetens hantering av överblivna varor i vissa fall avse större mängder som måste forslas bort och destrueras. Myndighetens resurser är dock begränsade när det gäller att ta hand om varor i sådan omfattning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve">Under vissa förutsättningar kan Försvarsmakten bistå Polismyndigheten med att omhänderta, oskadliggöra och destruera </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve">explosiva varor. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Möjligheten för Polismyndigheten att få stöd från Försvarsmakten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> följer dels av den allmänna skyldigheten för myndigheter att ge polisen stöd i dess arbete enligt 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>§ fjärde stycket polislagen (1984:387), dels av förordningen (2002:375) om Försvarsmaktens stöd till civil verksamhet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Stöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>möjligheten omfattar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve"> både varor för typiska civila användningsområden, såsom dynamit till byggnation, och sådana varor som främst är för militärt bruk, exempelvis sprängdeg, granater och ammunition. Det finns dock ingen skyldighet för Försvarsmakten att ge stöd till Polismyndigheten (jfr 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506CB0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B76D64E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I oktober 2024 redovisades ett regeringsuppdrag (Ju2023/02208) om att fördjupa samarbetet mellan Polismyndigheten och Försvarsmakten inom områden där sådant samarbete kan bidra positivt till att bekämpa den systemhotande brottsligheten. I redovisningen redogjordes för när Försvarsmakten kan lämna stöd till Polismyndigheten inom befintligt regelverk och ekonomiska ramar. Det konstaterades att Polismyndighetens nationella bombskydd sedan länge har ett väl fungerande samarbete med Försvarsmakten. Myndigheterna såg även flera fördelar med att utöka samarbetet, bland annat för att vidmakthålla och utveckla kompetens inom Försvarsmakten. Det angavs vidare att myndigheterna hade undersökt frågan om omhändertagande av explosiva varor närmare och bedömde fortsatt att samverkan fungerade väl. Någon särskild begränsning för stöd och samarbete vid omhändertagande av explosiva varor utifrån om det finns en misstanke om brott eller inte förelåg inte heller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39082350" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt Försvarsmaktens årsredovisning för 2024 begärdes stöd enligt förordningen om Försvarsmaktens stöd till civil verksamhet vid 61 tillfällen under året, varav fem avslogs. 42 av de beviljade stöden begärdes av Polismyndigheten och rörde främst explosivhantering, lägesbild och teknisk kompetens (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A53E0">
+        <w:t>Försvarsmaktens årsredovisning 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A53E0">
+        <w:t>, FM202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A53E0">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4113:43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A53E0">
+        <w:t>, s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 47).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083F77A7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kan alltså konstateras att Polismyndigheten och Försvarsmakten redan har ett fungerande samarbete när det kommer till omhändertagande av explosiva varor. Det framstår därför inte som nödvändigt att ge Försvarsmakten en lagstadgad skyldighet att stödja Polismyndigheten i dessa situationer, utöver den reglering som redan finns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221244B3" w14:textId="35A0D08D" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00BB3000">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId46"/>
+          <w:headerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="even" r:id="rId48"/>
+          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:headerReference w:type="first" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget bedömer alltså regeringen att det inte bör införas nya förverkandebestämmelser eller en utökad skyldighet för Försvarsmakten att ge stöd till Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2C11B7" w14:textId="77777777" w:rsidR="00CB658F" w:rsidRDefault="00CB658F">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc219102150"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFA79D4" w14:textId="0D9EBFAD" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc221689021"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förbättrade möjligheter till kontroll av explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="0A206F12" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00BE1D35" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgår av avsnitt 4.3 är antalet illegala sprängningar i Sverige på en nivå som saknar motstycke i modern tid. I detta avsnitt lämnar regeringen förslag som syftar till att ytterligare förbättra möjligheterna till kontroll av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1951A9BB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc195179715"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc219102151"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc221689022"/>
+      <w:r>
+        <w:t xml:space="preserve">En möjlighet för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att överklaga vissa beslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="6CE93A81" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A766352" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14A31">
+        <w:t xml:space="preserve">Polismyndigheten ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A31">
+        <w:t xml:space="preserve"> möjlighet att överklaga beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A31">
+        <w:t xml:space="preserve">bevilja tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A31">
+        <w:t>brandfarliga och explosiva varor samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslut om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14A31">
+        <w:t xml:space="preserve"> godkänna föreståndare och deltagare i verksamhet med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACD0F64" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D4378F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer delvis överens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> med regeringens</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemorians förslag om Polismyndighetens överklagandemöjlighet har en annan språklig utformning. I promemorian föreslås dessutom att det ska regleras i lag att Polismyndigheten ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5579">
+        <w:t xml:space="preserve"> få ansöka om återkallelse av tillstånd som avser brandfarliga och explosiva varor samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5579">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">godkännanden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5579">
+        <w:t>av föreståndare och deltagare i verksamhet med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536446AF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F88A54" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">De flesta remissinstanser är positiva till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorians </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>förslag eller lämnar inga synpunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget och anser att Polismyndighetens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> möjlighet att ansöka om återkallelse ger en möjlighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> omprövning av felaktiga beslut.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Även </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stockholms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget men anser att Polismyndigheten ska kunna överklaga alla beslut i de fall myndigheten anser det nödvändigt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bollnäs kommun (Räddningstjänsten södra Hälsingland)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Polis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten även ska få möjlighet att överklaga beslut om att inte vidta åtgärder efter en ansökan om återkallelse. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="_Hlk194000368"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trollhättans kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Räddnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tjänsten Fyrbodal) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att Polis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">motivera </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en ansökan om återkallelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> på ett förvaltningsrättsligt korrekt sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att tillståndsmyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> behandla </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Vidare bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>olis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> endast få överklaga beslut och godkännanden när </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i sitt yttrande till tillståndsmyndigheten avstyrkt att tillstånd utfärdas eller personer godkän</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dessutom bör sådana ansökningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> hanteras av en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>instans</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och inte av tillståndsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norrtälje kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför liknande synpunkter och anför att Polismyndigheten i ett sådant fall bättre kan klargöra vilka omständigheter som ligger till grund för ansökan om återkallelse. Vidare menar kommunen att förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>löser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>frågan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på grund av sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>inte kan ge tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t>myndigheterna tillräcklig information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DFA1CB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> avstyrker förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det saknas tillräckliga skäl för detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Om allvarliga fel eller misskötsamhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>tillstånds- och tillsynsmyndigheterna skulle upptäckas finns åtgärder och sanktioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att tillgripa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Den typ av samverkan som föreslås kan ske </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med dagens regelverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det som i stället behövs är att myndigheten får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> klargjorda och förbättrade förutsättningar att dela med sig av annars sekretessbelagda uppgifter till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheterna. Myndigheten bedömer att den inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>är mest lämpad att få dessa nya uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bör som utgångspunkt inte få </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">något </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">nytt särskilt ansvar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> åläggas ytterligare förvaltningsrättsliga uppgifter på området. Myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör i stället</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> prioritera brottsbekämpande uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4EA416" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fastighetsägarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ställer sig frågande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>om Polismyndigheten bör åläggas rollen som överklagande part</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eftersom d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> kommer kräva resurser som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">annars </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>hade kunnat läggas på den initiala lämplighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>prövningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F9DACE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164BD027" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Tillståndsgivningen och godkännanden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757D2E4C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen (2010:1011) om brandfarliga och explosiva varor (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>LBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ska den som hanterar, överför, importerar eller exporterar explosiva varor och den som yrkesmässigt eller i större mängd hanterar brandfarliga varor ha tillstånd till det. Av 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ framgår vem som ska pröva frågor om tillstånd till brandfarliga varor och i 18</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ vem som prövar frågor om tillstånd till explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E661A69" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 17 § prövas frågor om tillstånd till hantering av brandfarliga varor för vissa försvarsmyndigheter av M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>yndigheten för civilt försvar (MCF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och frågor om tillstånd till hantering av brandfarliga varor i övriga fall av den kommun där hanteringen ska bedrivas. Enligt 18 § prövas frågor om tillstånd till explosiva varor som avser tillverkning, bearbetning, behandling, destruktion, underhåll och återvinning, annan hantering som sker i anslutning till sådan hantering, gränsöverskridande överföring, import, export och sådan hantering som vissa försvarsmyndigheter behöver ha tillstånd till</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> av M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Frågor om tillstånd till hantering och överföring av explosiva varor i övriga fall prövas i regel av den kommun där varorna ska hanteras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E101147" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ ska den som bedriver tillståndspliktig verksamhet med explosiva varor enligt lagen anmäla till tillståndsmyndigheten vilka som i verksamheten avses få delta i hantering, överföring, import och export av sådana varor. Enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ ska tillståndsmyndigheten pröva om den som söker tillstånd och den som är anmäld som föreståndare i tillståndspliktig verksamhet med explosiva varor är lämplig och i övrigt har de förutsättningar som krävs för att hantera, överföra, importera eller exportera brandfarliga respektive explosiva varor i enlighet med lagen och de föreskrifter som meddelats i anslutning till lagen. När den som söker tillstånd är en juridisk person ska tillståndsmyndigheten göra en lämplig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t>hetsprövning av de fysiska personer som har ett betydande inflytande över den juridiska personen. Tillståndsmyndigheten ska också göra en lämplighetsprövning av den som är anmäld som deltagare i tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t>pliktig verksamhet med explosiva varor. Om kraven i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ är uppfyllda ska tillståndsmyndigheten, enligt 19 a §, godkänna föreståndare och de personer som får delta i verksamheten med explosiva varor enligt 9 a §, s.k. deltagare. Godkännandet är en förutsättning för att de anmälda personerna ska få vara föreståndare respektive deltagare i verksamheten. Någon motsvarande prövning av föreståndare och deltagare i verksamhet med brandfarliga varor finns inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1973902F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Enligt 34 § får en kommuns beslut enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> eller enligt föreskrifter som har meddelats i anslutning till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> överklagas hos länsstyrelsen. Länsstyrelsens beslut får överklagas hos allmän förvaltningsdomstol. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> beslut får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A52">
+        <w:t>De typer av beslut av kommuner och M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A52">
+        <w:t xml:space="preserve"> som kan överklagas är beslut i tillståndsärenden, tillsynsärenden samt godkännande av föreståndare eller deltagare i den tillståndspliktiga verksamheten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Statliga myndigheter anses traditionellt inte utan författningsstöd kunna överklaga beslut av en annan myndighet, utom om myndigheten i fråga företräder ett rent privaträttsligt intresse (se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prop. 2019/20:15 s. 39–40).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00023A52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016F282E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Enligt de regler som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tidigare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> gällde </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> hade M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> möjlighet att överklaga beslut som fattades av kommunala nämnder, dvs. tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avseende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> brandfarliga varor (13 § och 27 § tredje stycket lagen [1988:868] om brandfarliga och explosiva varor). Som motivering till varför överklaganderätten togs bort när nuvarande LBE infördes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhölls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i förarbetena att en tillståndsprocess innefattar många olika kontroller av etableringen, till exempel kontroll av planärenden, byggärenden och miljöprocesser. Det kunde därför ifrågasättas om det fanns behov av en överklaganderätt. M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle i normalfallet finnas med i processen redan vid tillståndsgivningen genom samrådsskyldighet innan besluts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndigheten fattade sitt beslut. Detta gjorde att myndigheten var garanterad viss insyn och påverkansmöjlighet vid tillståndsgivningen (prop. 2009/10:203 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>63–64).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20651CAB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndighet bör ges möjlighet att överklaga vissa beslut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62098930" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillståndsfrågorna enligt LBE är av en särskild karaktär, vilket måste beaktas i sammanhanget. Tillstånden rör hantering av bland annat explosiva varor och det är naturligtvis av yttersta vikt att denna typ av varor endast innehas och hanteras av personer som anses lämpliga för detta. Om sådana varor kommer i orätta händer kan det riskera att få mycket allvarliga konsekvenser. Detta kan inte minst illustreras genom samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utvecklingen i Sverige som har inneburit att kriminella använder civila sprängmedel för att utföra sprängningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E673EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911E9">
+        <w:t xml:space="preserve">miljöer där </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">människor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004911E9">
+        <w:t>riskerar att dödas eller skadas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E0DD34" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot den bakgrunden uppkommer frågan om en myndighet bör ges möjlighet att överklaga vissa tillstånd och godkännanden enligt lagen. En sådan möjlighet skulle kunna utgöra en säkerhetsventil i sådana fall då riktigheten av ett givet tillstånd eller godkännande kan ifrågasättas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Det kan visserligen antas att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempelvis nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">omständigheter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ett beslut om beviljande av tillstånd eller godkännande skulle uppmärksammas efter viss tid, varför tillståndet eller godkännandet då skulle kunna återkallas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om det finns grund för detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ifrågasätter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av detta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">skäl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>behovet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Myndigheten anser att det redan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av befintlig </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reglering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> framgår att tillstånds- och tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheterna ska agera i dessa situationer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">, om allvarliga fel eller misskötsamhet skulle upptäckas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">finns flera åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> sanktioner att vidta.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Regeringen konstaterar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">härvid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>att tillstånds- och tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheterna även i fortsättningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid behov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>återkalla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller godkännanden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">eller vidta andra åtgärder i enlighet med gällande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Regelverket innehåller även sanktionsmöjligheter kopplade till tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sförfarandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom de lagändringar som trädde i kraft i juli 2025 ska ytterligare omständigheter beaktas vid bedömningen av om ett tillstånd ska återkallas. De åtgärder som kan vidtas i efterhand bör dock kompletteras med att en myndighet får möjlighet att angripa ett beslut om tillstånd eller godkännande genom ett överklagande. Detta framstår som motiverat inte minst med hänsyn till lagens syften och de värden som LBE är avsedd att skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2792DF1F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411929">
+        <w:t xml:space="preserve">bedömer regeringen, i likhet med promemorian och bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60959">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411929">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skäl </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att i LBE införa en möjlighet för en utomstående </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att överklaga beslut där tillstånd beviljats </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som avser brandfarliga och explosiva varor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>och där föreståndare eller deltagare godkänts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i verksamhet med explosiva varor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488669D3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ges </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den nya överklagandemöjligheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67969B04" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den uppgift som förslaget innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ny i förhållande till nuvarande LBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Det är dock fråga om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> begränsad uppgift och det är, som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">konstaterar, inte aktuellt att inrätta en ny myndighet för ändamålet. Ansvaret bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333" w:rsidDel="00436FD9">
+        <w:t xml:space="preserve">alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>läggas på en befintlig myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C5E0B7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> var, som framgår ovan, överklagandepart </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> den tidigare lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>stiftningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>. Även om M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte har någon roll i varje enskilt tillståndsärende har myndigheten ett övergripande ansvar genom att myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">numera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>samordnar och utöva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillsyn över kommunernas verksamhet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>m M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> även skulle ges rollen som motpart i tillståndsärenden skulle det innebära en ökad risk för sammanblandning av myndighetens olika </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> enligt LBE inom ramen för ett och samma ärende. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Till detta kommer att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> huvudsakliga kunskapsområde innefattar de delar av tillståndsverksamheten som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>olycksförebyggande aspekter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och inte brottsförebyggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Eftersom det framför allt kommer vara </w:t>
+      </w:r>
+      <w:r>
+        <w:t>brottsförebyggande aspekter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ligga till grund för ett överklagande anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringen, i likhet med promemorian, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte heller av denna anledning är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>lämplig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>val</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> för de nya </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Förslaget innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>därtill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> beslut ska kunna överklagas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om MCF skulle ges uppgiften skulle alltså </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ytterligare en myndighet behöva utses för att kunna överklaga de beslut som M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> fattar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket inte vore ändamålsenligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4A946A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">En annan tänkbar ordning skulle kunna vara </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en uppdelning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av ansvaret mellan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> olika myndigheter. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndighet skulle exempelvis kunna ansvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> för överklaganden av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>tillstånd och godkännanden utfärdade av M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">, medan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> skulle ha motsvarande ansvar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">tillstånd och godkännanden utfärdade av kommunerna. I likhet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> anser regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>heller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> detta skulle vara en ändamålsenlig </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lösning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Dels är de invändningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som nyss nämnts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>mot att M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bör ges ansvaret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fortfarande gällande även om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> begränsas, dels är det önskvärt att en myndighet får ansvaret för en sammanhållen reglering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C685E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt regeringens mening ligger det i stället närmast till hands att Polismyndigheten ska ges uppgiften enligt förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förordningen (2010:1075) om brandfarliga och explosiva varor (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>FBE</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ska tillståndsgivande myndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> innan ett beslut om tillstånd till hantering av explosiva varor enligt LBE fattas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inhämta ett yttrande från Polismyndigheten. Ett yttrande ska också inhämtas från myndigheten när en person anmäls enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ första stycket LBE. Yttrandet ska avse frågan om lämplighet när det gäller de personer som ska prövas som föreståndare eller deltagare enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ LBE. Enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ tredje stycket FBE ska en tillståndsmyndighet underrätta Polismyndigheten när ett tillståndsärende i fråga om explosiva varor inleds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Polismyndigheten har alltså redan en särskild ställning, och viktiga uppgifter, enligt regleringen på området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FACD164" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t xml:space="preserve">Förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om att ge en myndighet en möjlighet att överklaga vissa beslut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t xml:space="preserve">tar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t xml:space="preserve"> sikte på situationer om tillståndsmyndigheten, i motsats till vad Polismyndigheten i sitt yttrande enligt 14 § FBE har framfört, beviljar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t xml:space="preserve"> tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t>godkänner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t xml:space="preserve"> person. Därutöver kan det ha framkommit nya uppgifter som har betydelse för prövningen sedan Polismyndigheten yttrade sig. Polismyndigheten har alltså redan en roll under handläggningen, och det torde vara den myndigheten som har bäst förutsättningar att upptäcka sådana omständigheter som kan föranleda ett överklagande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA756E">
+        <w:t>beslutet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är även främst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget syftar till, nämligen att utgöra en säkerhetsventil i sammanhanget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Om uppgifte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i stället </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">skulle läggas på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>annan myndighet skulle denna i praktiken enbart agera som ombud för Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">eftersom det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i huvudsak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som har kännedom om och tillgång till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana uppgifter som skulle motivera att ett överklagande görs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även främst Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som har kunskap om individers brottsliga aktivitet, kopplingar till kriminella</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nätverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> och liknande information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E9AABE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot denna bakgrund anser r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">egeringen att Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är lämpad för uppgiften att överklaga beslut om tillstånd och godkännanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det torde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i regel endast vara sådana tillstånd som beviljats efter att Polismyndigheten har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrat sig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> som bli</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> aktuella för ett överklagande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Hlk216331441"/>
+      <w:r>
+        <w:t xml:space="preserve">Det kan härvid noteras, även om frågan inte är föremål för detta lagstiftningsärende, att promemorian föreslår en förordningsändring som skulle innebära att tillståndsmyndigheterna i vissa fall ska skicka beslut om tillstånd eller godkännanden till Polismyndigheten. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får dock möjlighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">överklaga beslut där </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i samband med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beslut om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>överföring eller import av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06480475" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kan i sammanhanget framhållas att Polismyndigheten har motsvarande uppgifter även enligt annan lagstiftning. Enligt 5 § lagen (1974:191) om bevakningsföretag ska länsstyrelsen, som prövar frågor om auktorisation enligt den lagen, inhämta ett yttrande från Polismyndigheten innan auktorisation beviljas. Polismyndigheten får enligt 15 § samma lag överklaga länsstyrelsens beslut i den sortens ärenden. Motsvarande ordning gäller enligt 2 och 13 §§ lagen (2010:1933) om auktorisation av delgivningsföretag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DFB048" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6615">
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>identifierar i sammanhanget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visserligen kunna argumenteras för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte överensstämmer med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">arbetet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>renodl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nyligen redovisade Utredningen om en stärkt tillsyn av tivolin och en översyn av vissa uppgifter som utförs av Polismyndigheten sitt slutbetänkande (SOU 2025:102). Enligt betänkandet ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0E73">
+        <w:t>ansvaret för tillståndsprövningen enligt 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0E73">
+        <w:t>kap. ordningslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i flera fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0E73">
+        <w:t xml:space="preserve"> flyttas från Polismyndigheten till kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det gäller bland annat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0E73">
+        <w:t xml:space="preserve"> tillstånd till sprängning och skjutning inom detaljplanelagt område</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0E73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>När det gäller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det förslag som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">nu </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>aktuell</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t bedömer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>däremot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> regeringen att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndigheten är lämplig att utföra uppgifterna och att dessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ligger </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">väl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>i linje med Polismyndighetens brottsförebyggande roll.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077A8158" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av de skäl som nu redovisats anser regeringen sammanfattningsvis, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> likhet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian men till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E56FA">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0FA5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fastighetsägarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">att det både av principiell och praktisk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hänsyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> är Polismyndigheten som är bäst lämpad för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgiften enligt förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Som framgår ovan är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgiften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avsedd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att användas endast i undantagsfall</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bedöms därmed inte innebära några </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfattande eller betungande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:softHyphen/>
+        <w:t>uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kommunerna kommer alltjämt att ha samma viktiga ansvar för det brottsförebyggande arbetet som de redan har (se lagen [2023:196] om kommuners ansvar för brottsförebyggande arbete).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0AF84" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås härutöver att Polismyndigheten även ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>möjlighet att initiera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> återkallelseärenden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hos tillståndsmyndigheten. Som huvudsakliga skäl för detta anges att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">omständigheterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">efter ett beslut eller godkännande kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>förändras</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att sedan tidigare lämpliga aktörer i ett senare skede</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bli att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>se som olämpliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är viktigt att tillståndsmyndigheten kan uppmärksammas på omständigheter av central betydelse för tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">frågan. Uppgifter av sådant slag från en brottsbekämpande myndighet, och som tillståndsmyndigheten inte har möjlighet att upptäcka på egen hand, bör även typiskt sett vara av stor vikt för tillståndsmyndigheten. Sådan information kan inte minst vara värdefull </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>i fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> då explosiva varor riskerar att hanteras av en olämplig person eller på annat sätt komma i orätta händer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A0450" w14:textId="429F9A2A" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt regeringens mening skulle dock liknande resultat kunna åstadkommas genom exempelvis en anmälningsskyldighet för en myndighet i förhållande till tillståndsmyndigheten, vilket i förekommande fall kan regleras på lägre författningsnivå. Det finns därför inte anledning att</w:t>
+      </w:r>
+      <w:r w:rsidDel="00770F98">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom ramen för detta lagstiftningsärende behandla synpunkterna från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bollnäs kommun (Räddningstjänsten södra Hälsingland)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i detta hänseende. Vad gäller</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trollhättans kommuns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Räddningstjänsten Fyrbodal)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norrtälje kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1787">
+        <w:t>Polismyndighetens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>synpunkter om Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndighetens möjligheter att lämna uppgifter till tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1415">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheterna behandlas den frågeställningen i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008648AA">
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79245517" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgiftens omfattning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E15702" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">En fråga är om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgiften att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> överklaga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">bör omfatta explosiva varor eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> brandfarliga varor. Som framgår ovan är det endast i ärenden som gäller hantering av explosiva varor som Polismyndigheten har en skyldighet att yttra sig. Det är också främst explosiva varor som har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">använts av kriminella under den senaste tidens våldsutveckling och som drabbat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utomstående personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Mot detta kan ställas att även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">pliktiga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">brandfarliga varor utgör en beaktansvärd risk i orätta händer och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ett felaktigt beslut i fråga om sådana varor kan leda till stora oönskade konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD3A0BF" w14:textId="1CD403C0" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Med hänsyn till att det är fråga om just en möjlighet för Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">myndigheten att överklaga, har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att inte begränsa förslaget till att endast omfatta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstånd till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">explosiva varor. Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instämmer i den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Uppgiften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> bör således omfatta både brandfarliga och explosiva varor. Det ska dock </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">härvid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>noteras att beslut om godkännande av föreståndare och deltagare endast avser verksamhet med explosiva varor (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>jfr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>§ LBE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCAA1FF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att ytterligare utöka Polismyndighetens möjligheter att överklaga beslut, vilket </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stockholms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreslår, anser regeringen däremot inte vara lämpligt. Det finns inget brottsförebyggande intresse i att kunna överklaga </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ett beslut om avslag på en tillståndsansökan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B57F9E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A07333" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Regleringen bör införas genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> ny bestämmelse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AED8AEB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">Sammantaget föreslår regeringen att det ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n ny bestämmelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i 34 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> LBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">där det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>ska framgå att Polismyndigheten får överklaga beslut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om att bevilja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillstånd enligt 17 och 18 §§, dvs. avseende både brandfarliga och explosiva varor, samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslut om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> godkänna föreståndare och deltagare enligt 19 a §, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alltså</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> i verksamhet med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F72DE4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00D70BD1" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70BD1">
+        <w:t>Vid ett överklagande är det den sökande parten som är Polismyndighetens motpart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polismyndighetens r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t>ätt att överklaga bör inte endast avse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommunens eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>MCF:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> beslut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> utan även länsstyrelsens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> allmän förvaltningsdomstols beslut att bevilja </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett tillstånd eller godkänna en deltagare eller föreståndare (jfr prop. 2009/10:237 s. 224–225 och 266–267)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A8707A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trollhättans kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Räddningstjänsten Fyrbodal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> anser att det i lagtexten bör tydliggöras att Polismyndigheten endast ska få överklaga beslut och godkännanden när de i sitt yttrande till tillståndsmyndigheten har avstyrkt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> tillstånd eller godk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ännande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> sådan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> begränsning är ändamålsenlig, eftersom det kan tillkomma nya omständigheter som visar att en person inte längre är lämplig mellan det att Polismyndigheten yttrat sig och att tillståndsmyndighetens beslut får laga kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EFBA7C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc219102152"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc221689023"/>
+      <w:r w:rsidRPr="00C245A8">
+        <w:t xml:space="preserve">Anmälan av personer som slutar i en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="55D1E96F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10CFD">
+        <w:t xml:space="preserve">Regeringens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F51E9D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>En tillståndspliktig verksamhet ska snarast anmäla till tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>myndigheten om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deltagare, föreståndare eller person med betydande inflytande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A45E55" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC38891" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer i huvudsak överens med regeringens. Promemorians förslag har en annan språklig utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5B0A86" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AFAD71" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00146080">
+        <w:t>De flesta remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146080">
+        <w:t>är positiva till förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146080">
+        <w:t xml:space="preserve"> eller lämnar inga synpunkter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00680636">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katrineholms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olofströms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget och menar att det kommer att bidra till att korrekta uppgifter finns hos myndigheterna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC148E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6216E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget, men framhåller att det är viktigt att personer som en gång blivit godkända och registrerade i det nationella tillståndsregistret för explosiva varor inte raderas ur registret. Enligt myndigheten bör uppgifterna sparas i tio år och därefter gallras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9D9E12" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00506489" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byggföretagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget men anser att personliga tids</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>begränsade tillstånd bör införas eller i vart fall att registreringen av deltagare tidsbegränsas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C5E019" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bergsprängningsentreprenörernas förening (BEF) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">centrum Energetiska Material (KCEM) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avstyrker förslaget och anser att det i stället bör införas någon form av tidsbegränsade personliga godkännanden som gäller oavsett hos vilken tillståndshavare personen verkar. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_Hlk210216941"/>
+      <w:r>
+        <w:t xml:space="preserve">BEF menar också att förslaget medför en för stor administrativ börda för företag. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t>KCEM för fram att förslaget innebär stora praktiska problem när det gäller korta och oplanerade arbeten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A32E478" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D738AB7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>Av 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">§ LBE följer att ett företag som bedriver tillståndspliktig verksamhet enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> ska anmäla till tillståndsmyndigheten om det inom företaget byts ut eller tillkommer någon som anges i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>§. Med detta avses föreståndare enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>§, de som är anmälda att delta i en verksamhet enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>§ och de fysiska personer som har ett betydande inflytande över en tillståndspliktig verksamhet som är en juridisk person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449D4E05" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0058069F" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>Bestämmelsen infördes 2021 i syfte att säkerställa att tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>myndigheten informeras om eventuella förändringar som görs inom ett företag avseende vilka som deltar i en tillståndspliktig verksamhet, så att en prövning kan göras av de som tillkommer.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian konstateras även att bestämmelsen därtill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>viktig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F" w:rsidDel="0002453E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>att tillståndsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F" w:rsidDel="0002453E">
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> få kännedom om att en anmäld föreståndare eller deltagare har slutat eller fått arbetsuppgifter som innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>denne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> inte längre förestår eller deltar i verksamheten. Detta för att tillståndsmyndigheten ska kunna återkalla tillståndet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">eller godkännandet avseende dessa personer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(jfr 20 och 20 a §§ LBE) samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> registrera förändringen i det nationella tillståndsregistret för explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, NATEV, (se 24 d–24 f §§ FBE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt regeringens mening framstår det ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">ver lag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">naturligtvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">också som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ändamålsenligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> att tillståndsmyndigheten har uppdaterade uppgifter om vilka som förestår, deltar i eller har ett betydande inflytande över en tillståndspliktig verksamhet. Detsamma gäller för uppgifterna i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NATEV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C6F0DA" w14:textId="59B81305" w:rsidR="00533F38" w:rsidRPr="0058069F" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen i 19 d § första stycket enligt sin ordalydelse kan dock tolkas på annat sätt, nämligen att det inte finns någon skyldighet att anmäla en sådan förändring som nyss nämnts. Frågan berördes inte heller närmare </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>i förarbetena (jfr prop. 2020/21:153). Enligt promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> har det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> fram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> att många aktörer tolkar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">som att en anmälan ska göras bara när någon som tillhör de personkategorier som bestämmelsen omfattar byts ut eller tillkommer, men inte när någon av dessa slutar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>öljd av detta kan bli att tillståndsmyndigheten inte får kännedom om att exempelvis en föreståndare har slutat i verksamheten utan att ersättas av någon ny. Det innebär i sin tur att den före detta föreståndaren kommer att vara fortsatt godkänd som föreståndare hos tillståndsmyndigheten och registrerad som sådan i det nationella tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">registret för explosiva varor, trots att han eller hon inte längre har någon del i den tillståndspliktiga verksamheten och i praktiken inte får hantera explosiva varor inom ramen för denna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen anser, i likhet med promemorian, att detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> inte en lämplig ordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2812CFA3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">föreslår därför att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uttryckligen ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>anges i lag att anmälningsskyldigheten i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve">§ även gäller när någon som tillhör de personkategorier som bestämmelsen omfattar inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten. I praktiken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t xml:space="preserve"> att en anmälan ska göras både när en person slutar i det företag som bedriver verksamheten och när en person arbetar kvar i företaget, men har fått arbetsuppgifter som innebär att han eller hon inte längre är deltagare i eller är föreståndare för verksamheten eller har ett betydande inflytande över </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058069F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detta innebär dock inte att uppgifterna per automatik ska tas bort i NATEV. Som framgår av förarbetena till registrets införande får de regler som följer av bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B467A5">
+        <w:t xml:space="preserve">tryckfrihetsförordningen, arkivlagen (1990:782) och EU:s dataskyddsförordning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sätta gränserna för hur länge uppgifterna ska bevaras i registret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B467A5">
+        <w:t>(prop. 2023/24:139 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B467A5">
+        <w:t>21–22).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Att införa en viss bevarandetid, som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för civilt försvar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslår, kan dock inte övervägas inom ramen för detta lagstiftningsärende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557A117F" w14:textId="582C8350" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00787E2D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="even" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bergsprängningsentreprenörernas förening (BEF) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">påpekar kan förslaget innebära en viss ökad administrativ börda för berörda företag. Enligt regeringen är förslaget ändå befogat, inte minst eftersom det är av central betydelse att tillstånds- och tillsynsmyndigheterna har uppdaterade uppgifter om vilka personer hos tillståndshavaren som hanterar explosiva varor. Detsamma gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kompetenscentrum Energetiska Materials (KCEM) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>synpunkt om att förslaget kan innebära praktiska problem vid s.k. korta arbeten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Att införa tidsbegränsade tillstånd, vilket </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Byggföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår, skulle visserligen i somliga fall kunna underlätta förfarandet. Detta skulle dock kräva att tillståndshavaren bevakar att en ny anmälan görs för det fall registreringstiden löper ut, och personen i fråga alltjämt är involverad i verksamheten. Detta framstår som mindre ändamålsenligt. Vad beträffar en ordning med personliga tillstånd, vilket BEF, KCEM och Byggföretagen efterfrågar, behandlar regeringen den frågan i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4150F">
+        <w:t>5.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1CCFBD" w14:textId="77777777" w:rsidR="00CB658F" w:rsidRDefault="00CB658F">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc218955165"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc219124064"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C1DBFD" w14:textId="7075B139" w:rsidR="00533F38" w:rsidRPr="00B77094" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc221689024"/>
+      <w:r w:rsidRPr="00B77094">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ändringar i 15 kap. 3 c § OSL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="4921280A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A71F8C">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809EB24" w14:textId="0EFE47B5" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">ekretessen i det internationella samarbetet ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">hindra att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Försvarets radioanstalt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>i egenskap av gemensam kontaktpunkt, cyberkrishanteringsmyndighet eller enhet för hantering av it-säkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">incidenter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt NIS 2-direktivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>lämnar en uppgift till en tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">myndighet enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cybersäkerhetslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>, om uppgiften behövs för att tillsynsmyndigheten ska kunna fullgöra sitt uppdrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt den lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8E7FF2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">Sekretessen ska inte heller hindra att en tillsynsmyndighet lämnar en uppgift till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Försvarets radioanstalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve">, om uppgiften behövs för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Försvarets radioanstalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t xml:space="preserve"> ska kunna fullgöra sitt uppdrag som gemensam kontaktpunkt, cyberkrishanteringsmyndighet eller enhet för hantering av it-säkerhetsincidenter enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>direktivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CF45C6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4B29">
+        <w:t>En uppgift som omfattas av sekretessen i det internationella samarbetet ska få lämnas endast om intresset av att uppgiften lämnas har företräde framför det intresse som sekretessen ska skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B4951F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C99815" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00183532">
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">betänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00731AF3">
+        <w:t>SOU 2025:79</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183532">
+        <w:t xml:space="preserve">stämmer i huvudsak överens med regeringens. Utredningens förslag utgår från 15 kap. 3 c § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offentlighets- och sekretesslagen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183532">
+        <w:t>OSL</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183532">
+        <w:t xml:space="preserve"> i den föreslagna lydelsen i SOU 2024:64. Med denna utgångspunkt föreslår utredningen en justering av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paragrafen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00183532">
+        <w:t>, som innebär att hänvisningen till Myndigheten för civilt försvars (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00183532">
+        <w:t>MCF:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00183532">
+        <w:t>) uppdrag enligt cybersäkerhetslagen tas bort, och att det i stället införs en ny sekretessbrytande bestämmelse i 15 kap. 3 d § OSL som hänvisar till motsvarande uppdrag för Försvarets radioanstalt (FRA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DC44F4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214E30FD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="002D506D" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304B34">
+        <w:t>emissinstanserna tillstyrker eller yttrar sig inte över förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBA2669" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33607571" w14:textId="2E9B9891" w:rsidR="00533F38" w:rsidRDefault="00FD7A93" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna i </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F38">
+        <w:t xml:space="preserve">15 kap. 3 c § OSL bryter sekretess enligt 15 kap. 1 a § samma lag </w:t>
+      </w:r>
+      <w:r w:rsidR="00317E0D">
+        <w:t xml:space="preserve">som gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F38">
+        <w:t xml:space="preserve">sekretess i det internationella samarbetet. Paragrafen infördes i samband med genomförandet av </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F38" w:rsidRPr="00AE6A8D">
+        <w:t>Europaparlamentets och rådets direktiv (EU) 2022/2555 av den 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00533F38" w:rsidRPr="00AE6A8D">
+        <w:t>december 2022 om åtgärder för en hög gemensam cybersäkerhetsnivå i hela unionen, om ändring av förordning (EU) nr 910/2014 och direktiv (EU) 2018/1972 och om upphävande av direktiv (EU) 2016/1148 (NIS 2-direktivet)</w:t>
+      </w:r>
+      <w:r w:rsidR="00533F38">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16864E17" w14:textId="74B7DBE7" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med NIS 2-direktivet är att förbättra den inre marknadens funktion genom att fastställa åtgärder för att uppnå en hög gemensam cybersäkerhetsnivå inom unionen (se vidare prop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025/26:28 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7A93">
+        <w:t>–36</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23937">
+        <w:t xml:space="preserve">Varje medlemsstat ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt artikel 8 i direktivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23937">
+        <w:t xml:space="preserve">utse eller inrätta en eller flera behöriga myndigheter med ansvar för cybersäkerhet och för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23937">
+        <w:t xml:space="preserve"> tillsynsuppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt utse en gemensam kontaktpunkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23937">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare ska medlemsstaterna utse en eller flera behöriga myndigheter, så kallade cyberkrishanteringsmyndigheter, som ska ansvara för hanteringen av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>storskaliga cybersäkerhetsincidenter och cyberkriser (artikel 9). Varje medlemsstat ska vidare enligt artikel 10 i NIS 2-direktivet utse eller inrätta en eller flera enheter för hantering av it-säkerhetsincidenter, så kallade CSIRT-enheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396E7A42" w14:textId="1D70EFE0" w:rsidR="00533F38" w:rsidRPr="00431BE2" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Artikel 23 i NIS 2-direktivet reglerar rapporteringsskyldighet av betydande incidenter för sådana entiteter som omfattas av direktivet. Enligt artikel 23.1 i NIS 2-direktivet ska varje medlemsstat säkerställa att entiteter utan onödigt dröjsmål underrättar sin CSIRT-enhet eller, i tillämpliga fall, sin behöriga myndighet på visst sätt om alla incidenter som har en betydande inverkan på tillhandahållandet av deras tjänster och som definieras som en betydande incident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5E15">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(se vidare p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5E15">
+        <w:t>rop.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA5E15">
+        <w:t>2025/26:28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">109). Enligt artikel 23.6 ska, när så är lämpligt och särskilt om den betydande incidenten berör två eller flera medlemsstater, CSIRT-enheten, den behöriga myndigheten eller den gemensamma kontaktpunkten utan onödigt dröjsmål informera andra berörda medlemsstater och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Enisa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Europeiska unionens cybersäkerhetsbyrå) om den betydande incidenten. Sådan information ska åtminstone inbegripa viss typ av information som har mottagits. Därvid ska CSIRT-enheten, den behöriga myndigheten eller den gemensamma kontaktpunkten, i enlighet med unionsrätten eller nationell rätt, bevara entitetens säkerhets- och affärsintressen samt den tillhandahållna informationens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>konfidentialitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E550EC4" w14:textId="73863D1C" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00153E12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NIS 2-direktivet har i huvudsak genomförts i Sverige genom införandet av cybersäkerhetslagen (2025:1506) och cybersäkerhetsförordningen (2025:1507) som trädde i kraft den 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari 2026. I propositionen som gäller cybersäkerhetslagen lämnade regeringen flera förslag och gjorde flera överväganden gällande sekretess kopplat till genomförandet av NIS 2-direktivet (prop. 2025/26:28 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>194</w:t>
+      </w:r>
+      <w:r w:rsidR="00153E12">
+        <w:t>–209</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0024586A" w14:textId="4682ED30" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Incidentrapportering enligt 2 kap. 5–8 §§ cybersäkerhetslagen, som delvis genomför artikel 23 i NIS 2-direktivet, ska göras till CSIRT-enheten enligt 6 § cybersäkerhetsförordningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6D0B">
+        <w:t>CSIRT-enhetens uppgifter framgår i övrigt av bland annat 32 och 33</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E6D0B">
+        <w:t>§§ cybersäkerhetsförordningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cyberkrishanteringsmyndighetens och den gemensamma kontaktpunktens uppgifter regleras i samma förordning (se bland annat 23 och 36 §§). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t>MCF är i dag CSIRT-enhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, cyberkrishanteringsmyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve"> och gemensam kontaktpunkt enligt NIS</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t>2-direktivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se 23, 31 och 35 §§ cybersäkerhets</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förordningen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve">Vilka myndigheter som är Sveriges behöriga myndigheter, det vill säga tillsynsmyndigheter, framgår av cybersäkerhetsförordningen. Det rör sig om Statens energimyndighet, Finansinspektionen, Inspektionen för vård och omsorg, Livsmedelsverket, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Läkemedelsverket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t>Post- och telestyrelsen, Transportstyrelsen och ett antal länsstyrelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D607A81" w14:textId="33F025EC" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B67E74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vilken eller vilka myndigheter som ska vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve"> CSIRT-enhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, cyberkris</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hanteringsmyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve"> och gemensam kontaktpunkt enligt NIS</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t>2-direktivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regleras inte i lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dessa frågor är därmed inte föremål för denna proposition.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve">Som nämns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve">regeringen gett FRA i uppdrag att förbereda för att ta över uppgiften att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t>CSIRT-enhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, cyberkris</w:t>
+      </w:r>
+      <w:r w:rsidR="00C052CC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hanteringsmyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D91822">
+        <w:t xml:space="preserve"> och gemensam kontaktpunkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve"> från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MCF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002119BD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De överväganden som gjordes i förarbetena till cybersäkerhetslagen gällande införandet av 15 kap. 3 c § OSL är relevanta oavsett om FRA eller MCF eller någon annan myndighet är ansvarig för dessa funktioner. Utifrån att regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981925">
+        <w:t>gett MCF och FRA i uppdrag att förbereda för en verksamhetsöverföring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00981925">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som bland annat omfattar de uppgifter enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>cybersäkerhetslagen som pekas ut i 15 kap. 3 c § OSL, bör paragrafen ändras på så sätt att hänvisningarna till MCF i paragrafen byts ut mot FRA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E70E393" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId58"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="even" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:headerReference w:type="first" r:id="rId62"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031B2ABF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc219102153"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc221689025"/>
+      <w:r w:rsidRPr="00CB658F">
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>- och övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="44438FC4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEF3CC0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00AA1227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203FE4">
+        <w:t>ändringarna ska träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00203FE4">
+        <w:t>juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFA8DD4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291FF66D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00203FE4" w:rsidRDefault="00533F38" w:rsidP="00AA1227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00203FE4">
+        <w:t>Det finns inget behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3D898A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D25A16" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00AA1227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen och bedömningen i promemorian stämmer delvis överens med regeringens. I promemorian föreslås ett tidigare datum för ikraftträdande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D6C77F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B0343F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00AA1227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De allra flesta remissinstanser har inte några synpunkter på förslaget eller bedömningen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för civilt försvar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att förslaget om att en tillståndspliktig verksamhet ska anmäla om vissa personer inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten tidigast bör träda i kraft den 1 januari 2026, eftersom myndigheten behöver utveckla nya funktioner i det nationella tillståndsregistret för explosiva varor. Vad gäller övriga förslag anser </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ale kommun (Bohus räddningstjänstförbund) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att ett ikraftträdande under 2025 kommer innebära utmaningar gällande kompetensförsörjning och framtagande av rutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00372B4F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1095">
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F852A4C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00583BF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förslaget och bedömningen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053070F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">betänkandet SOU 2025:79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stämmer överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B49316" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1095">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347B5CF4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00583BF6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna uttalar sig inte särskilt om tidpunkten för ikraftträdande eller behovet av övergångsbestämmelser kopplat till ändringen i OSL. Några remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">RISE Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF1095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sweden AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, framför dock synpunkter på utredningens förslag om att verksamhetsöverföringen från Myndigheten för civilt försvar till Försvarets radioanstalt ska ske den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD117F3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E14647" w14:textId="611B01A2" w:rsidR="00533F38" w:rsidRPr="00583BF6" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna i lagen om brandfarliga och explosiva varor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54447733" w14:textId="77777777" w:rsidR="00CB658F" w:rsidRDefault="00533F38" w:rsidP="00CB658F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med hänsyn till den allvarliga samhällssituationen med sprängdåd och kriminellas tillgång till explosiva varor är det angeläget att de föreslagna lagändringarna kan träda i kraft så snart som möjligt. De bör lämpligen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB658F">
+        <w:t>träda i kraft den 1 juli 2026. Det bör också ge tillräckligt med tid för berörda aktörer att kunna anpassa sig efter lagändringarna.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB658F" w:rsidRPr="00CB658F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACB899D" w14:textId="67A8AED2" w:rsidR="00533F38" w:rsidRDefault="00CB658F" w:rsidP="00CB658F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bedöms inte finnas något behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F00FD6E" w14:textId="099BE716" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringen i offentlighets- och sekretesslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0632E358" w14:textId="7FE348CA" w:rsidR="00CB658F" w:rsidRDefault="00533F38" w:rsidP="00CB658F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna lagändringen</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0B0D">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> OSL bör träda i kraft samtidigt som den planerade verksamhetsöverföringen, det vill säga den 1 juli 2026. Frågan om när och hur en verksamhetsöverföring bör ske är inte en fråga som i sig behandlas i denna proposition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795BE925" w14:textId="6097FB60" w:rsidR="00533F38" w:rsidRPr="002D3BE4" w:rsidRDefault="00533F38" w:rsidP="00CB658F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidRPr="002D3BE4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId64"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inte några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576C44F2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc219102154"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc221689026"/>
+      <w:r w:rsidRPr="00CB658F">
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av lagförslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="69FE08DA" w14:textId="32828266" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc221689027"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc219102155"/>
+      <w:r>
+        <w:t>Förslagen som rör lagen om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="6F9DEE4C" w14:textId="12BCA476" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc221689028"/>
+      <w:r>
+        <w:t>Konsekvenser för det brottsförebyggande arbetet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="18CBD984" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F5E">
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6452D3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4F5E">
+        <w:t>Förslagen bedöms få en positiv effekt på det brottsförebyggande arbetet. Mängden brandfarliga och explosiva varor i kriminella kretsar bedöms kunna minska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CA597F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD825BE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2CC43C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4671264F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00727FC9" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De flesta remissinstanser lämnar inga synpunkter i fråga om de nu aktuella förslagens påverkan på det brottsförebyggande arbetet. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms kommun</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Myndigheten för civilt försvar (MCF) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Södermanlands län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att förslagen kommer att bidra till en stärkt kontroll och hantering av explosiva och brandfarliga varor. Detta kan bidra till att minska sannolikheten för att den grova organiserade brottsligheten kommer över explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD78FEB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B927CD" w14:textId="1EEB99E4" w:rsidR="00533F38" w:rsidRPr="002A3CBD" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens förslag sker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t>mot bakgrund av den eskalerande vålds</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t>utvecklingen med sprängningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kopplade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t xml:space="preserve"> till kriminella miljöer.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:lastRenderedPageBreak/>
+        <w:t>övergripande målsättningen med förslagen är att minska kriminellas tillgång till sprängmedel genom att förebygga och försvåra illegal hantering av explosiva varor i samhället.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom förslagen ges Polismyndigheten en möjlighet att överklaga beviljade tillstånd och godkännanden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Detta bör enligt regeringen minska risken för att personer som inte är lämpliga får laglig rätt att befatta sig med explosiva varor. Vidare kommer förslaget om en skyldighet att avanmäla vissa aktörer innebära att risken minskar att dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kan införskaffa explosiva varor trots att de inte längre har rätt till det. Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t xml:space="preserve"> anser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, likt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>MCF</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F535C">
+        <w:t xml:space="preserve"> att de förslag som lämnas sammantaget förebygger och försvårar illegal hantering av explosiva varor i samhället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4738C002" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ytterst syftar de föreslagna förändringarna till att minska omfattningen av sprängmedel som når kriminella för att förhindra olagliga sprängningar i Sverige. Hur stor påverkan förslagen väntas få är svårt att bedöma. Detta beror dels på svårigheten att uppskatta antalet sprängningar som skulle kunna stoppas med hjälp av förslagen, dels på att den samhällsekonomiska kostnaden för en illegal sprängning är svår att bedöma eftersom det beror på omfattningen av skadorna och de samhälleliga följderna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672AF314" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Illegala sprängningar innebär omfattande kostnader för samhället. Kostnaderna för en illegal sprängning kan delas upp på direkta och indirekta kostnader. De direkta kostnaderna innefattar materiella skador på byggnader, infrastruktur och fordon, vilka ofta kräver omfattande reparationer, rivning och nybyggnation. Dessutom innebär sprängningar stora insatser från kommunal räddningstjänst och polis, inbegripet arbete med avspärrningar, evakuering och säkerhetsarbete. Forensiska undersökningar och andra insatser som utförs av specialiserade enheter inom Polismyndigheten bidrar ytterligare till de direkta kostnaderna. Även rättssystemets arbete, från förundersökningar och rättegångar till kostnader för häktes- och fängelsevistelser, utgör en betydande del.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BC24BF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="008F4F5E" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De indirekta kostnaderna är också omfattande. Sprängningar leder ofta till en känsla av otrygghet hos drabbade individer och boende i närheten, vilket även kan öka belastningen på vården. Det kan även uppstå indirekta ekonomiska förluster om företag i drabbade områden förlorar kunder eller tvingas stänga tillfälligt. Fastighetsvärdet i området kan också sjunka om området upplevs som otryggt. På kommunal nivå krävs att resurser omfördelas för att hantera sanering och återuppbyggnad, vilket påverkar andra delar av samhällsekonomin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDAB576" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc219102156"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc221689029"/>
+      <w:bookmarkStart w:id="71" w:name="_Hlk211418460"/>
+      <w:r>
+        <w:t>Konsekvenser för statliga myndigheter och kommuner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="5A70564B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AB60B3" w14:textId="5B35F6BA" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen kommer innebära vissa utökade arbetsuppgifter för Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheten. Kostnaderna dessa medför bedöms kunna finansieras inom befintliga ekonomiska ramar. Förslagen bedöms inte påverka Myndigheten för civilt försvar, allmänna förvaltningsdomstolar, länsstyrelser eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4C96">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i större utsträckning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A98A9F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A37B633" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0655A476" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9305DB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av remissinstanserna instämmer i eller invänder inte mot bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095464E0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB0860">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0860">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6E4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6E4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0860">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0860">
+        <w:t xml:space="preserve">åpekar att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget om en skyldighet för tillståndshavare att avanmäla den som inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0860">
+        <w:t xml:space="preserve">kommer innebära en ökad arbetsbelastning hos kommunerna och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0860">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CBD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kommuner och Regioner (SKR)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför liknande synpunkter och bedömer att förslaget innebär utökade, om än begränsade, kostnader för kommunerna. SKR anser att dessa kostnader bör kunna inkluderas i avgiften för godkännande av föreståndare och deltagare. Vidare anförs att staten bör tillhandahålla ett digitalt verktyg för att underlätta informationsutbyte mellan de aktörer som berörs av lagstiftningen om brandfarliga och explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AE8F57" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A6E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delar inte bedömningen att förslagen gällande myndighetens roll väntas få liten påverkan på denna. Myndigheten menar att förslagen leder till utökat behov av bland annat resurser och kan leda till att omprioriteringar blir nödvändiga inom berörda specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamheter som medför att andra angelägna polisiära uppgifter behöver stå tillbaka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDA54B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kammarrätten i Stockholm </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterfrågar en analys av vilka konsekvenser förslagen får för de allmänna förvaltningsdomstolarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7AF9EC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00284B5C" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD2BE1B" w14:textId="0D2552B7" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beträffande förslaget om att tillståndshavare ska avanmäla den som inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten gör regeringen följande bedömning. Precis som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097C45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CF </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar bedöms förslaget medföra en något ökad arbetsbörda för tillståndsmyndigheterna, i och med att dessa till följd av förslaget bör få in fler anmälningar från företagen jämfört med i dag. Det arbete som kan tillkomma för tillståndsmyndigheterna består i att administrera de inkomna anmälningarna, fatta beslut om att återkalla godkännanden samt registrera uppgifterna i det nationella tillståndsregistret för explosiva varor. Regeringen instämmer i promemorians bedömning att detta arbete är av förhållandevis enkel beskaffenhet och att det kan utföras enligt ett standardiserat förfarande. Förslaget förväntas därför inte medföra någon större påverkan på MCF eller kommunerna. De kostnader som kan uppstå för MCF kan alltså finansieras inom ramen för befintliga anslag. När det gäller kommunerna bedömer regeringen utifrån samma resonemang att förslaget endast bör medföra marginella kostnadsökningar, som inte aktualiserar en tillämpning av den kommunala finansieringsprincipen. Det finns alltså inte anledning att göra några förtydliganden i de avseenden som SKR efterfrågar i sammanhanget. Frågor rörande digitala lösningar tillhandahållna av staten är inte heller föremål för denna proposition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D3F6D0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det sedan gäller förslaget att Polismyndigheten ges möjlighet att överklaga tillstånd och godkännanden innebär detta vissa nya </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>arbetsuppgifter för myndigheten. Den initiala påverkan på Polismyndigheten avseende möjligheten att överklaga ärenden bedöms dock bli relativt begränsad då antalet överklaganden uppskattas bli få, bland annat eftersom tillståndsmyndigheterna sällan torde bevilja tillstånd eller godkännanden i strid med Polismyndighetens bedömning i lämplighetsprövningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB05DB5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För Polismyndigheten blir de direkta konsekvenserna framför allt att verksamheten behöver förberedas på att kunna hantera eventuella överklaganden när behov väl uppstår. Arbetet med förvaltningsrättsliga överklaganden sker i stor utsträckning genom ett skriftligt förfarande och är till stor del likt det arbete med yttranden Polismyndigheten genomför i dag. Polismyndigheten är också redan enligt befintligt regelverk motpart i förvaltningsrätten när en fråga om tillstånd till sprängning enligt ordningslagen överklagas dit. Ansvar för frågorna inom myndigheten kan dock behöva ses över och eventuella mallar, rutiner och material kan behöva upprättas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2807C1EC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00097C45">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser dock en risk för att förslagets påverkan kan bli avsevärt större och leda till att myndigheten behöver prioritera om bland nuvarande arbetsuppgifter och rekrytera långt fler årsarbetskrafter för att hantera det förändrade ansvaret. Vidare ser Polismyndigheten att detta nya förvaltningsrättsliga ansvarsområde riskerar att påverka andra prioriteringar inom myndigheten och få följdeffekter på annan samhällsviktig verksamhet. Regeringen bedömer dock att de utökade förvaltningsrättsliga arbetsuppgifter som förslagen medför inte är större än att de bör kunna finansieras inom myndighetens befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA7340E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget bedöms vidare stärka arbetet med att förhindra att sprängmedel hamnar i orätta händer. Syftet med förslaget är primärt att möjligheten att överklaga blir en säkerhetsventil, det vill säga att Polismyndigheten ska ha möjlighet att överklaga beviljade tillstånd och godkännanden. I praktiken kommer detta i huvudsak att ske </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>i fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> när beslutet fattats i strid med myndighetens yttranden om en individs lämplighet, eller om det efter beslut uppdagas att individen inte längre kan anses lämplig utifrån Polismyndighetens information. I praktiken bedöms inte denna säkerhetsventil behöva nyttjas särskilt ofta och antalet överklaganden per år antas bli få.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4584D534" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad gäller tillståndsmyndigheterna bedöms förslaget däremot inte medföra några direkta ekonomiska konsekvenser för vare sig kommuner eller MCF. Eftersom Polismyndigheten ges rätt att överklaga vissa beslut innebär förslaget – om än i begränsad omfattning – en utökning av länsstyrelsernas och de allmänna förvaltningsdomstolarnas arbetsbörda. De marginella kostnader som detta kan medföra för dessa bedöms dock rymmas inom befintliga anslag för länsstyrelserna och Sveriges Domstolar.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p w14:paraId="13F3F6BF" w14:textId="47852877" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär att kommunerna kommer att få ta emot anmälningar från tillståndshavare när deltagare, föreståndare och personer med betydande inflytande inte längre har dessa funktioner. Vidare innebär de att kommuner kommer att kunna få sina beslut om tillstånd överklagade av Polismyndigheten. Förslagen kommer därmed ha viss påverkan på kommunernas verksamhet och får anses innebära en viss begränsad inskränkning av den kommunala självstyrelsen. Enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidR="0085668D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0085668D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">regeringsformen bör en inskränkning i den kommunala självstyrelsen inte gå utöver vad som är nödvändigt med hänsyn till de ändamål som föranlett den. Regeringens bedömning är att syftet med förslagen, nämligen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6E4F">
+        <w:t>minska kriminellas tillgång till sprängmedel genom att förebygga och försvåra illegal hantering av explosiva varor i samhället</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, inte kan uppnås med någon mindre ingripande åtgärd och att den begränsade påverkan på självstyrelsen som förslagen kan anses ha alltså är proportionerlig i förhållande till ändamålet med dessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114DC279" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc219102157"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc221689030"/>
+      <w:r>
+        <w:t>Konsekvenser för företag och enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="6F2A6190" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EDC7B3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00244777" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Företag förväntas få en viss ökad administrativ börda. Förslagen bedöms kunna få en positiv inverkan på konkurrensen på området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0812F792" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB051D6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer i huvudsak överens med regeringens. Promemorian gör ingen bedömning i fråga om de aktuella förslagens påverkan på konkurrensen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3940689E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00C129F6" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FA421F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av remissinstanserna instämmer i eller invänder inte mot bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C79F76" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bergsprängningsentreprenörernas förening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6E4F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(BEF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">menar att förslaget om att tillståndshavare ska avanmäla den som inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten innebär en för stor administrativ börda för företag. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regelrådet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att redovisningen av påverkan på konkurrensen är bristfällig gällande förslaget om Polismyndighetens möjlighet att överklaga tillstånd och godkännanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3D69F9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21177C41" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det gäller förslaget om att tillståndshavare ska avanmäla den som inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten gör regeringen följande bedömning. I dag finns en sådan anmälningsplikt för företagen när någon som tillhör dessa personkategorier byts ut eller tillkommer i verksamheten. Förslaget innebär alltså en viss utökning av företagens anmälningsplikt och därmed en något större administrativ börda för dessa, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D4AFA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BEF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar. Det bör dock, bland annat med hänvisning till vilken arbetstid som kan komma i fråga för att genomföra en sådan åtgärd, generellt sett endast bli fråga om begränsade kostnader för berörda företag i sammanhanget. Förslaget är även nödvändigt för att tillstånds- och tillsynsmyndigheterna ska ha aktuella uppgifter vid sin tillsyn. Detta för att i förlängningen förhindra att den som inte har rätt att hantera explosiva varor exempelvis kan införskaffa sådana på grund av att det nationella tillståndsregistret inte är uppdaterat. Regeringen bedömer därför att förslaget är befogat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D069AC3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="001432BE" w:rsidRDefault="00533F38" w:rsidP="00721E8B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Såvitt avser förslaget att Polismyndigheten ges möjlighet att överklaga tillstånd och godkännanden bedömer regeringen att detta kommer kunna bidra till en mer rättvis konkurrens på området. Detta eftersom seriösa aktörer gynnas av att oseriösa aktörer får sina tillstånd återkallade. I viss mån kan det påverka prisbilden på marknaden om oseriösa aktörer, som tidigare kunnat pressa priserna genom att tumma på kvaliteten, inte längre kan vara verksamma. Med hänsyn att till syftet med de aktuella förslagen bland annat är att motverka att brandfarliga och explosiva varor kommer i orätta händer anser regeringen att förslaget motiveras av tungt vägande skäl i sammanhanget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216BF9D1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc219102158"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc221689031"/>
+      <w:r>
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="0266D7E0" w14:textId="1DCC6B49" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00F62385">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag bedöms inte påverka några andra aktörer än de som beskrivits ovan i någon väsentlig omfattning. Regeringen bedömer inte att förslagen påverkar Sveriges åtaganden i förhållande till EU. Förslagen bedöms inte få några konsekvenser för jämställdheten eller miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DB8281" w14:textId="15671900" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc221689032"/>
+      <w:r>
+        <w:t>Förslaget som rör offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="51726037" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00591B59" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc218955181"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc219124067"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc221689033"/>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser för den offentliga sektorn</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="2BE1F5DF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A24854" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär inga ökade kostnader för staten eller kostnader för någon enskild myndighet som kräver finansiering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD6999" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2948"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456F3F8D" w14:textId="5B31B766" w:rsidR="00533F38" w:rsidRPr="00FE4F41" w:rsidRDefault="00533F38" w:rsidP="00FE4F41">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i betänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413C9C">
+        <w:t>SOU 2025:79</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E5CEED" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2640379C" w14:textId="30F68221" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna, bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, ställer sig bakom eller har inga synpunkter på</w:t>
+      </w:r>
+      <w:r w:rsidR="00317E0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7804">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A22987" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501FC8F4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om en ändrad sekretessreglering medför i sig inga ekonomiska konsekvenser för staten. Förslaget innebär inte heller ekonomiska konsekvenser för Försvarets radioanstalt eller någon annan myndighet som kräver finansiering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6D1938" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc218955182"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc219124068"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc221689034"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="6A6D7EB7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A3189D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00D23BD1" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23BD1">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23BD1">
+        <w:t xml:space="preserve"> bedöms inte ha någon påverkan på enskilda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF3E240" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133B9954" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005A0497" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i betänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413C9C">
+        <w:t>SOU 2025:79</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7075EA74" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B05428" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna tillstyrker eller yttrar sig inte över bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659971A6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70718F48" w14:textId="0146355D" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär inte någon ökad administrativ börda eller kostnader för enskilda. Förslaget bedöms därmed inte ha någon ekonomisk påverkan på enskilda eller några övriga konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F92A4EE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00454056" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc218955183"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc219124069"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc221689035"/>
+      <w:r w:rsidRPr="00454056">
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="47CE2E54" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD42D9F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00454056" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454056">
+        <w:t>Förslagen kommer inte att medföra några andra konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E71630" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2948"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3034770C" w14:textId="60B60F7A" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE4F41">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454056">
+        <w:t xml:space="preserve">Bedömningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00571BCD">
+        <w:t>i betänkandet SOU 2025:79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454056">
+        <w:t xml:space="preserve"> stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C7D6C8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7887A52C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna yttrar sig inte särskilt över bedömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D8861E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9DED90" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00454056">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454056">
+        <w:t xml:space="preserve"> bedöms inte ha betydelse för sysselsättning och offentlig service i olika delar av landet. Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454056">
+        <w:t xml:space="preserve"> bedöms inte heller ha betydelse för jämställdheten mellan kvinnor och män eller för möjligheterna att nå de integrationspolitiska målen eller få några andra konsekvenser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E6DAC4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00B417CD" w:rsidRDefault="00533F38" w:rsidP="00B417CD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidRPr="00B417CD" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41705C73" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc219102159"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B2F320" w14:textId="4D51427C" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc221689036"/>
+      <w:r w:rsidRPr="008516AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="10BA79BA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc221689037"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="0A497DE7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00ED5E05" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C54B8A">
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406FC27C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00ED5E05" w:rsidRDefault="00533F38" w:rsidP="00BB3D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretessen enligt 1 a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ hindrar inte att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Försvarets radioanstalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i egenskap av en sådan gemensam kontaktpunkt, cyberkrishanteringsmyndighet eller enhet för hantering av it-säkerhetsincidenter som avses i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kap. 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ cybersäkerhetslagen (2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1506</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) lämnar en uppgift till en tillsynsmyndighet enligt samma lag, om uppgiften behövs för att tillsynsmyndigheten ska kunna fullgöra sitt uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A84F866" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sekretessen hindrar inte heller att en sådan tillsynsmyndighet som avses i första stycket lämnar en uppgift till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000141AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Försvarets radioanstalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, om uppgiften behövs för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000141AD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Försvarets radioanstalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska kunna fullgöra sitt uppdrag som sådan gemensam kontaktpunkt, cyberkrishanteringsmyndighet eller enhet för hantering av it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5E05">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>säkerhetsincidenter som avses i första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3A235D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00830A66" w:rsidRDefault="00533F38" w:rsidP="00BB3D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972FCC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En uppgift enligt första eller andra stycket får lämnas endast om intresset av att uppgiften lämnas har företräde framför det intresse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972FCC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>som sekretessen ska skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B9D79" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BB3D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B662FEE" w14:textId="4D59B1F2" w:rsidR="00533F38" w:rsidRPr="00BB3D9F" w:rsidRDefault="00533F38" w:rsidP="00BB3D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller sekretessbrytande bestämmelser för Myndigheten för civilt försvar och tillsynsmyndigheter enligt cybersäkerhetslagen. Paragrafen ändras på så sätt att Försvarets radioanstalt anges i paragrafen i stället för Myndigheten för civilt försvar. Övervägandena finns i avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6725DEC0" w14:textId="2C032BF7" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc221689038"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="32DF5A92" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00FA1EFB" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>19 d §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Om någon av dem som anges i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detsamma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gäller om personen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA25F51" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den som tillkommer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller ersätter en person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ är uppfyllda, ska tillståndsmyndigheten godkänna personen enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327A26">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192F7CD2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD44853" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar vad som ska ske om någon av dem som anges i 19 § byts ut eller slutar eller om det tillkommer någon sådan person. Övervägandena finns i avsnitt 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448F3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A448F3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E76F4B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen omfattar föreståndare enligt 9 §, de som är anmälda att delta i en verksamhet enligt 9 a § och de fysiska personer som har ett betydande inflytande över en tillståndspliktig verksamhet som är en juridisk person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A5739A" w14:textId="159AFD9C" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383F97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer att om en person som tillhör någon av dessa kategorier inte längre deltar i, förestår eller har ett betydande inflytande över den tillståndspliktiga verksamheten ska detta snarast anmälas till tillståndsmyndigheten. Detta innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att en anmälan även ska göras om personen i fråga fortfarande arbetar för ett företag som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>bedriver tillståndspliktig verksamhet, men har fått nya arbetsuppgifter som medför att han eller hon inte längre är deltagare, föreståndare eller en person med ett betydande inflytande över verksamheten. Ett annat exempel är om ett anställningsförhållande upphör. Om personen som anmälan rör var godkänd som deltagare eller föreståndare i verksamheten bör ett ärende om återkallelse av godkännandet inledas (jfr 20 a §).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4AF7">
+        <w:t xml:space="preserve"> Med att anmälan ska ske snarast avses att den ska göras så snart det är möjligt och senast samma dag som förändringen genomförs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2020/21:158 s. 47)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4AF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2650AF3E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383F97">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är språklig och tydliggör att det endast är den som tillkommer eller ersätter en person samt är anmäld som föreståndare eller deltagare som ska godkännas, om förutsättningarna för detta är uppfyllda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F9E44" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4747C7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ett tillstånd ska återkallas, om </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C999C86" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. förutsättningarna för tillståndet inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>längre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är uppfyllda,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1692E0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. en bestämmelse i lagen, en föreskrift som meddelats i anslutning till lagen eller ett villkor som uppställts med stöd av lagen i något väsentligt avseende inte följs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190D7F2F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. det behövs med hänsyn till risken för obehörigt förfarande, brand och explosion samt konsekvenserna av en brand eller en explosion, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D4DF74" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. det finns någon annan skälig anledning att återkalla tillståndet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428D3384" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vid bedömningen av om ett tillstånd ska återkallas ska det särskilt beaktas om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFE28A5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. tillståndshavaren har nekat en tillsynsmyndighet upplysningar, handlingar eller tillträde för tillsyn enligt 24 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6A05AD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. tillståndshavaren inte har kunnat redovisa de explosiva varor som hanteras, överförs, importeras eller exporteras, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30689F7B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00CA4B9C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA4B9C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. tillståndshavaren inte har anmält förlust av explosiva varor till Polismyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BAFF29" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DB9AB0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen anger under vilka förutsättningar ett tillstånd för brandfarliga eller explosiva varor ska återkallas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCA4721" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom ändringen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket första punkten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>byts uttrycket ”länge” ut till ”längre”. Ändringen är av rättelsekaraktär och innebär ingen ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1773C3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C0D137" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En kommuns beslut enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos länsstyrelsen. Länsstyrelsens beslut får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7026E87E" w14:textId="2649D054" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">civilt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>försvars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beslut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos allmän förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>domstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB22ED9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om en kommun överklagar ett beslut enligt 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ tredje stycket, ska Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vara kommunens motpart sedan handlingarna i ärendet har överlämnats till domstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC0517" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Polismyndigheten får överklaga beslut om</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevilja tillstånd enligt 17 och 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§§ samt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beslut om att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godkänna föreståndare och deltagare enligt 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751BF70E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092082C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE1BAAA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC2D8DD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0064269C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen reglerar överklaganden av beslut. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064269C">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064269C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064269C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7006463D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE1555">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>fjärde stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är nytt, får Polismyndigheten överklaga beslut om att bevilja tillstånd avseende brandfarliga eller explosiva varor samt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>beslut om att godkänna föreståndare eller deltagare i verksamhet med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC17597" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen torde främst aktualiseras i situationer där </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller godkännanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> beviljats efter att Polismyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrat sig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i ärendet vid tillståndsmyndigheten (jfr 14 § förordningen [2010:1075] om brandfarliga och explosiva varor)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ett överklagande enligt bestämmelsen kan exempelvis röra situationer då Polismyndigheten i sitt yttrande har avstyrkt att tillstånd eller godkännande ges. Ett annat exempel är om det i tiden efter att myndigheten yttrat sig, men innan beslutet vunnit laga kraft, framkommer nya omständigheter som medför att ett beviljat tillstånd eller godkännande kan ifrågasättas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska dock framhållas att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">något </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>hind</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er mot att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> Polismyndigheten överklaga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> beslut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även i ärenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>där m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>yndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> sig, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i samband med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beslut om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A07333">
+        <w:t>överföring eller import av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C8FD32" w14:textId="268F5F59" w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidRDefault="00533F38" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidRPr="0092082C" w:rsidSect="00351664">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid ett överklagande är det den sökande parten som är Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2293">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>myndighetens motpart. Polismyndighetens r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve">ätt att överklaga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>begränsas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t>endast avse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommunens eller Myndigheten för civilt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>försvars beslut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> utan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> omfattar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> även länsstyrelsens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D40CC">
+        <w:t xml:space="preserve"> allmän förvaltningsdomstols beslut att bevilja </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett tillstånd eller godkänna en deltagare eller föreståndare (jfr prop. 2009/10:237 s. 224–225 och 266–267).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B939CC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00351664">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:footerReference w:type="first" r:id="rId85"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A8C9F8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc219102160"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc221689039"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av departementspromemorian En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor (Ds 2025:6)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="2A58F621" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00135791" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Under senare år har konflikter i kriminella miljöer resulterat i en eskalerad våldsutveckling och ett stort antal sprängningar i offentliga miljöer. I syfte att minska kriminellas tillgång till sprängmedel föreslås i promemorian författningsändringar i bland annat lagen (2010:1011) om brandfarliga och explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E70AF5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00135791" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Tillståndsprövningen föreslås bli tydligare genom att det ska framgå av lagen om brandfarliga och explosiva varor i vilka fall tillstånd för viss hantering av explosiva varor kan sökas i en kommun även om verksamheten ska ske i mer än en kommun. Det ska av lagen tydligt framgå att frågor om tillstånd till användning, överföring eller förvaring av explosiva varor i ett flyttbart förråd som ska ske i mer än en kommun ska prövas av den kommun där sökanden är bosatt eller där verksamheten har sitt säte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079C30F9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00135791" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Det brottsförebyggande perspektivet stärks i tillståndsprövningen och kraven för att ändra villkor i eller återkalla ett tillstånd sänks. Polismyndigheten ges en särskild roll med möjlighet att överklaga beslut om beviljade tillstånd och ansöka om återkallelse av gällande tillstånd. Regler kring vad som ska hända med överblivna varor, efter ett upphört eller återkallat tillstånd, införs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0F7D61" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00135791" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Den kommunala verksamheten avseende brandfarliga och explosiva varor föreslås bli föremål för tillsyn från Myndigheten för samhällsskydd och beredskap (MSB). MSB ska också ansvara för att samordna kommunerna och hjälpa dem i deras arbete med hantering av frågor inom tillståndsverksamheten. Känsliga uppgifter i tillsynsärenden föreslås omfattas av sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03499934" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00135791" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Det föreslås införas ett krav på att anmäla till tillsynsmyndigheten innan användning eller tillfällig förvaring av explosiva varor påbörjas. Tillsynsmyndigheter föreslås få ett uttryckligt ansvar att polisanmäla lagöverträdelser, samtidigt som tillståndsinnehavare åläggs en skyldighet att anmäla misstänkta överlåtelser och överlämnanden av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B859F4" w14:textId="042DB670" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00CF49D6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId86"/>
+          <w:headerReference w:type="default" r:id="rId87"/>
+          <w:footerReference w:type="even" r:id="rId88"/>
+          <w:footerReference w:type="default" r:id="rId89"/>
+          <w:headerReference w:type="first" r:id="rId90"/>
+          <w:footerReference w:type="first" r:id="rId91"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135791">
+        <w:t>Författningsändringarna föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135791">
+        <w:t>november 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297FCF84" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc219102161"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc221689040"/>
+      <w:r w:rsidRPr="00D154B9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="2748B7CC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00641572" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidRPr="00641572" w:rsidSect="006A22C9">
+          <w:headerReference w:type="even" r:id="rId92"/>
+          <w:headerReference w:type="default" r:id="rId93"/>
+          <w:footerReference w:type="even" r:id="rId94"/>
+          <w:footerReference w:type="default" r:id="rId95"/>
+          <w:headerReference w:type="first" r:id="rId96"/>
+          <w:footerReference w:type="first" r:id="rId97"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBFD378" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79206B92" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCBBD18" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A6D">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 34 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022221B5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05496">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas två nya paragrafer, 20 b och 32 a §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7273C417" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A22C9" w:rsidRPr="000E6F0B" w14:paraId="5EE9FC12" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E368E0F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DF4AEFC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51782890" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A22C9" w14:paraId="6184F497" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09B8F6FB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17E7A66C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>20 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE8294B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00574282" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Polismyndigheten får hos till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>stånds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>myndigheten ansöka om återkallelse av tillstånd enligt 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§ och godkännande av föreståndare och deltagare enligt 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA2592">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44A83699" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A22C9" w14:paraId="40BEFA59" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04435B16" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="270A03C1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>32 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="463ED5C2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="006D7746" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Brandfarlig eller explosiv vara som innehafts med tillstånd enligt denna lag får förklaras förverkad när tillståndet upphört eller återkallats om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739B5ABA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="006D7746" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>innehavaren inte följt ett föreläggande från tillstånds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>heten att på visst sätt hantera varan, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F476F3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="006D7746" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>det med hänsyn till omständigheterna kan befaras att varan kan komma till brottslig användning eller på annat sätt hanteras av obehöriga.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228418FA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00574282" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Försvarsmakten ska i fråga om beslag och förverkande av brandfarlig eller explosiv vara lämna Polismyndigheten det biträde som behövs om det inte medför synnerligt hinder i myndighetens ordinarie verksam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006D7746">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>het.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="799705C4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C51D73" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>34 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72079852" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063283B">
+        <w:t>En kommuns beslut enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos länsstyrelsen. Länsstyrelsens beslut får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B6FEF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00A50808" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50808">
+        <w:t>Myndigheten för samhällsskydd och beredskaps beslut enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till lagen får överklagas hos allmän förvaltningsdomstol.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A22C9" w14:paraId="3954818B" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CB1FE43" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13743366" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="0063283B" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om en kommun överklagar ett beslut enligt 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ fjärde stycket, ska Myndigheten för samhällsskydd och beredskap vara kommunens motpart sedan handlingarna i ärendet har överlämnats till dom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>stolen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE48879" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Polismyndigheten får överklaga ett beslut om tillstånd enligt 17 och 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§§ samt godkännande av föreståndare och deltagare enligt 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0063283B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79FA8770" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prövningstillstånd krävs vid överklagande till kammarrätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2ABAA4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5146EF3B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00811E52" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40944FE7" w14:textId="0294D082" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId98"/>
+          <w:headerReference w:type="default" r:id="rId99"/>
+          <w:footerReference w:type="even" r:id="rId100"/>
+          <w:footerReference w:type="default" r:id="rId101"/>
+          <w:footerReference w:type="first" r:id="rId102"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E150C6">
+        <w:t>Denna lag träder i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E150C6">
+        <w:t>november 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7524C224" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc219102162"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc221689041"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="1E38DCF6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00937F99">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Efter remiss har yttranden kommit in från Ale kommun (Bohus räddningstjänstförbund), Arbetsmiljöverket, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bergsprängningsentrepre-nörernas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förening (BEF), Bjurholm kommun, Bodens kommun, Bollnäs kommun (Räddningstjänsten södra Hälsingland), Boverket, Brandskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreningen, Brottsförebyggande rådet (BRÅ), Byggföretagen, Byggherrarna, Domstolsverket, Ekobrottsmyndigheten, Enköpings kommun, Eslövs kommun, Fastighetsägarna, Fortifikationsverket, Försvarets materielverk, Försvarsmakten, Förvaltningsrätten i Göteborg, Förvaltningsrätten i Luleå, Göteborgs stad, Hovrätten för Västra Sverige, Inspektionen för särskilda produkter, Integritetsskyddsmyndigheten, Justitiekanslern, Jönköpings kommun, Kammarrätten i Stockholm, Katrineholms kommun, Kompetenscentrum för Energetiska Material (KCEM), Kustbevakningen, Länsstyrelsen i Gävleborgs län, Länsstyrelsen i Jönköpings län, Länsstyrelsen i Kalmar län, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Värmlands län, Länsstyrelsen i Västra Götalands län, Mariestads kommun, Myndigheten för samhällsskydd och beredskap, Norrtälje kommun, Olofströms kommun, Polismyndigheten, Regelrådet, Stockholms kommun, Styrelsen för ackreditering och teknisk kontroll (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swedac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>), Sundsvalls kommun (Medelpads räddningstjänst), Sveriges advokatsamfund, Sveriges Kommuner och Regioner, Säkerhetspolisen, Tidningsutgivarna, Totalförsvarets forskningsinstitut (FOI), Trafikverket, Trollhättans kommun (Räddningstjänsten Fyrbodal), Tullverket, Uppsala tingsrätt, Åklagarmyndigheten och Ångermanlands tingsrätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068182D7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00937F99">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver har yttranden inkommit från Räddningstjänstförbundet Storgöteborg, Storstockholms brandförsvar, Sveriges pyroteknik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>branschförbund (SPB) och Vännäs kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59118AEC" w14:textId="227DFDB5" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00937F99">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId103"/>
+          <w:headerReference w:type="default" r:id="rId104"/>
+          <w:footerReference w:type="even" r:id="rId105"/>
+          <w:footerReference w:type="default" r:id="rId106"/>
+          <w:headerReference w:type="first" r:id="rId107"/>
+          <w:footerReference w:type="first" r:id="rId108"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Arboga kommun, Arvika kommun, Bergs kommun, Borgholms kommun, Byggmaterialindustrierna, Falkenbergs kommun, Företagarna, Gällivare kommun, Huddinge kommun, Hylte kommun, Karlskoga kommun, Landsorganisationen (LO), Ljusdals kommun, Länsstyrelsen i Södermanland, Norrköpings kommun, Riks-dagens ombudsmän, Sveriges akademikers centralorganisation (Saco), Svenska Bergteknikföreningen, Svenska Byggnadsarbetareförbundet, Svenskt Näringsliv, Tingsryds kommun, Tjänstemännens central-organisation (TCO), Transportstyrelsen, Älvdalens kommun, Älvkarleby kommun och Örebro kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B838CEE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc219102163"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc221689042"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av departementspromemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350833">
+        <w:t>En ändamålsenlig hantering av tillstånd och tillsyn av explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – slutredovisning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350833">
+        <w:t xml:space="preserve"> (Ds</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350833">
+        <w:t>2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00350833">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="70C25CB3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005405B9" w:rsidRDefault="00533F38" w:rsidP="00D16B4A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>De senaste åren har antalet sprängdåd i Sverige ökat kraftigt. I syfte att motverka denna utveckling och förhindra att kriminella har tillgång till explosiva varor lämnas i denna promemoria ett antal förslag som ska utöka och förbättra kontrollen av personer som har rätt att hantera explosiva varor enligt lagen (2010:1011) om brandfarliga och explosiva varor (LBE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6B41DA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005405B9" w:rsidRDefault="00533F38" w:rsidP="00D16B4A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>I promemorian föreslås att Polismyndigheten ska få ha direktåtkomst till uppgifterna i det nationella tillståndsregistret för explosiva varor samt att Polismyndigheten ska ha rätt att ta del av uppgifterna i registret i vissa specifikt angivna syften som inte är renodlat brottsbekämpande. Förslagen bedöms ge Polismyndigheten möjligheter att använda det nationella tillståndsregistret för explosiva varor i utökad utsträckning och på ett ändamålsenligt sätt, som inbegriper en rutinmässig kontroll av personer som förefaller olämpliga att hantera explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCA27BB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005405B9" w:rsidRDefault="00533F38" w:rsidP="00D16B4A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>Vidare föreslås att ett företag ska anmäla till tillståndsmyndigheten om någon i företaget som är anmäld enligt LBE som deltagare, föreståndare eller person med betydande inflytande över verksamheten slutar eller får nya arbetsuppgifter så att personen i fråga inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten. Att företag informerar tillståndsmyndigheten om detta bedöms vara nödvändigt för att tillståndsmyndigheten ska ha möjlighet återkalla tillståndet eller godkännandet för personen i fråga och för att det nationella tillståndsregistret för explosiva varor ska innehålla uppdaterade och adekvata uppgifter om vem som har rätt att handskas med explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4262FB30" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005405B9" w:rsidRDefault="00533F38" w:rsidP="00D16B4A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005405B9">
+        <w:t xml:space="preserve">Slutligen föreslås att en kommunal tillståndsmyndighet i samband med att den återkallar ett tillstånd ska kunna återkalla också andra tillstånd som tillståndshavaren har enligt LBE men som har utfärdats av en annan kommunal tillståndsmyndighet. Förslaget bedöms nödvändigt </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005405B9">
+        <w:t xml:space="preserve"> för att åstadkomma ett snabbt återkallande av tillstånd när en tillståndshavare har uppvisat mycket allvarliga brister i sin hantering av explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F483C5D" w14:textId="41F439F2" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00D16B4A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId109"/>
+          <w:headerReference w:type="default" r:id="rId110"/>
+          <w:footerReference w:type="even" r:id="rId111"/>
+          <w:footerReference w:type="default" r:id="rId112"/>
+          <w:headerReference w:type="first" r:id="rId113"/>
+          <w:footerReference w:type="first" r:id="rId114"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>I utredningens uppdrag har också ingått att analysera och ta ställning till Polismyndighetens behov av att, utan hinder av sekretess, kunna lämna uppgifter till tillstånds- och tillsynsmyndigheter. Utredningens bedömning är att den befintliga sekretesslagstiftningen inte hindrar att Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="00100DAE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>myndigheten lämnar relevant information till tillstånds- och tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00100DAE">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005405B9">
+        <w:t>myndigheter. Något förslag om ändring i sekretesslagstiftningen lämnas därför inte i promemorian</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549CAFBC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc219102164"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc221689043"/>
+      <w:r w:rsidRPr="00A57EA3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="1A0EAA72" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>Förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FADA783" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>ärigenom föreskrivs i fråga om lagen (2010:1011) om brandfarliga och explosiva varor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>att 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>§ ska ha följande lydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04002D1A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C6810" w:rsidRPr="000E6F0B" w14:paraId="0265CDCD" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15CEF020" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EDEBF83" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000E6F0B" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1694D059" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66099384" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C6810" w14:paraId="1C2AACF3" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="186D0DBD" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>Om någon av dem som anges i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB4DCE2" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="778AA00B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>Om någon av dem som anges i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t xml:space="preserve">§ byts ut eller om det tillkommer någon sådan person, ska det snarast anmälas till tillståndsmyndigheten. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Detsamma ska göras om någon av dem som anges i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§ inte längre deltar i, förestår eller har ett betydande inflytande över verksamheten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C6810" w14:paraId="12FB320C" w14:textId="77777777" w:rsidTr="00BC6713">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C39AFEF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00345C86">
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>personen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t xml:space="preserve"> är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>§ är uppfyllda, ska tillståndsmyndigheten godkänna personen enligt 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C1F2C81" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="00BC6713">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00345C86">
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som tillkommer enligt första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t xml:space="preserve"> är anmäld som föreståndare eller deltagare och kraven i 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>§ är uppfyllda, ska tillståndsmyndigheten godkänna personen enligt 19</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00345C86">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49BBC063" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00345C86" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00345C86">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D0817D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00811E52" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AE8AA1" w14:textId="73C1BEC0" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId115"/>
+          <w:headerReference w:type="default" r:id="rId116"/>
+          <w:footerReference w:type="even" r:id="rId117"/>
+          <w:footerReference w:type="default" r:id="rId118"/>
+          <w:headerReference w:type="first" r:id="rId119"/>
+          <w:footerReference w:type="first" r:id="rId120"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A1C">
+        <w:t>Denna lag träder i kraft den 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A1C">
+        <w:t>juli 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3ACCF5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc219102165"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc221689044"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="5CD5940A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00901CE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden kommit in från Ale kommun (Bohus räddningstjänstförbund), Arbetsmiljöverket, Bergsprängnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">entreprenörernas förening (BEF), Bjurholms kommun (Bjurholms Räddningstjänst), Bollnäs kommun (Räddningstjänsten södra Hälsingland), Brottsförebyggande rådet, Byggföretagen, Byggherrarna, Ekobrottsmyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03390">
+        <w:t>Eslövs kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Fortifikationsverket, Försvarets materielverk, Försvarsmakten, Förvaltningsrätten i Göteborg, Förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätten i Luleå, Göteborgs universitet (Juridiska institutionen), Hylte kommun, Integritetsskyddsmyndigheten, Justitiekanslern, Kammarrätten i Stockholm, Katrineholms kommun, Kustbevakningen, Länsstyrelsen i Gävleborgs län, Länsstyrelsen i Jönköpings län, Länsstyrelsen i Kalmar län, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Södermanlands län, Länsstyrelsen i Värmlands län, Länsstyrelsen i Västra Götalands län, Myndigheten för samhällsskydd och beredskap, Olofströms kommun, Polismyndigheten, Riksdagens ombudsmän (JO), Sundsvalls kommun (Medelpads Räddningstjänstsförbund), Stockholms kommun, Sveriges advokatsamfund, Sveriges Kommuner och Regioner, Säkerhetspolisen, Tidningsutgivarna, Totalförsvarets forskningsinstitut, Trafikverket, Transportstyrelsen, Tullverket, Umeå universitet (Samhälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vetenskapliga fakulteten) och Åklagarmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089D36F3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00901B1A" w:rsidRDefault="00533F38" w:rsidP="00901CE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB468E">
+        <w:t xml:space="preserve">Därutöver har yttranden inkommit från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Räddningstjänstförbundet Storgöteborg, Storstockholms brandförsvar, Svensk Handel, Sveriges Pyroteknikbranschförbund (SPB) och Vännäs kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4C70D9" w14:textId="12B10F9F" w:rsidR="00DB62B9" w:rsidRDefault="00533F38" w:rsidP="00901CE8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId121"/>
+          <w:headerReference w:type="default" r:id="rId122"/>
+          <w:footerReference w:type="even" r:id="rId123"/>
+          <w:footerReference w:type="default" r:id="rId124"/>
+          <w:headerReference w:type="first" r:id="rId125"/>
+          <w:footerReference w:type="first" r:id="rId126"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Arboga kommun, Arvika kommun, Bergs kommun, Bodens kommun, Borgholms kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F300A">
+        <w:t>Brandskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F300A">
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001630B2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Byggmaterialindustrierna, Enköpings kommun, Falkenbergs kommun, Fastighetsägarna, Företagarna, Gällivare kommun, Göteborgs kommun, Huddinge kommun, Jönköpings kommun, Karlskoga kommun, Kompetenscentrum för Energetiska Material (KCEM), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001630B2">
+        <w:t>Lands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001630B2">
+        <w:t>organisationen i Sverige (LO),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ljusdals kommun, Mariestads kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001630B2">
+        <w:t>, Norrköpings kommun,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Norrtälje kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001630B2">
+        <w:t>Regelrådet,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Svenska Bergteknikföreningen, Svenska Byggnadsarbetareförbundet, Svenskt Näringsliv, Sveriges akademikers centralorganisation (Saco), Tingsryds kommun, Tjänstemännens centralorganisation (TCO), Trollhättans kommun, Älvdalens kommun, Älvkarleby kommun och Örebro kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7B2A82" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc221689045"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av betänkandet Samlade förmågor för ökad cybersäkerhet (SOU 2025:79)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="061AA814" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppdraget </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AEBBA4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens uppdrag har varit att åstadkomma en samlad och samordnad styrning av samhällets informations- och cybersäkerhetsarbete genom att utreda förutsättningarna för och konsekvenserna av en överföring av arbetsuppgifter från Myndigheten för samhällsskydd och beredskap (MSB) till Försvarets radioanstalt (FRA). Därutöver har utredningen haft i uppdrag att analysera om det finns behov av ändringar i offentlighets- och sekretesslagstiftningen och regelverket som gäller för personuppgiftsbehandling. Det har ingått i uppdraget att lämna nödvändiga författningsförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15615B25" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamhetsöverföring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F268BE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utgångspunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49674E3E" w14:textId="01C36183" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt kommittédirektivet ska en organisatorisk åtskillnad mellan stödjande verksamhet och tillsynsverksamhet inom cybersäkerhetsområdet upprätthållas när arbetsuppgifter flyttas till FRA. En annan utgångspunkt för verksamhetsöverföringen är att skapa en tydlig ansvarsfördelning, utan överlapp eller dubblering av uppgifter och ansvar, och att verksamheten ska kunna bedrivas effektivt utifrån de behov som finns att samla informations- och cybersäkerhetsfrågorna. Överföringen av arbetsuppgifter från MSB till FRA får vidare inte påverka Sveriges möjligheter att uppfylla sina EU-rättsliga förpliktelser eller få del av EU-rättsligt stöd. Förslagen får inte heller medföra krav på insyn från EU i FRA:s verksamhet som rör nationell säkerhet och försvar eller i övrigt inverka negativt på denna verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3181C8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med hänsyn till utgångspunkterna för uppdraget har utredningen haft som målsättning att samla FRA:s och MSB:s uppgifter inom informations- och cybersäkerhet i det nationella cybersäkerhetscentret (NCSC). Centret är placerat inom FRA. Utredningens bedömning är att en sådan kraftsamling på området kommer att leda till synergier som i sin tur kommer att öka Sveriges strategiska och operativa förmåga på informations- och cybersäkerhetsområdet. En sådan förmågehöjning i NCSC ligger även i linje med regeringens vision för centret som framgår av den nationella cybersäkerhetsstrategin. Eftersom NCSC inte är en fristående myndighet är det dock FRA som anges i de författningsändringar som föreslås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554CA6A7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Centrala delar av MSB:s verksamhet på informations- och cybersäkerhetsområdet ska föras över till FRA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A23C11" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Då utredningen har funnit att FRA och MSB har överlappande ansvarsområden på informations- och cybersäkerhetsområdet föreslår utredningen att centrala delar av MSB:s verksamhet på informations- och cybersäkerhetsområdet ska föras över till FRA. Förslagen innebär bland </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>annat att följande uppgifter som regleras i förordningen (2008:1002) med instruktion för Myndigheten för samhällsskydd och beredskap ska föras över till FRA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E74B7F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E47E93A" w14:textId="2FF035E9" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvaret för att stödja och samordna arbetet med samhällets informations- och cybersäkerhet samt analysera och bedöma omvärldsutvecklingen som nu återfinns i 11 a § första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CB48B7" w14:textId="1937ED1E" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapporteringsskyldigheten till regeringen på informations- och cybersäkerhetsområdet som regleras i 11 a § andra och tredje stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB15B97" w14:textId="68B0E7A6" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppdraget att ha en nationell funktion med uppgift att stödja samhället i arbetet med att förebygga och hantera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>it-incidenter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som i dag regleras i 11 b §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1371CA" w14:textId="386E8721" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MSB:s uppdrag enligt 11 c § att utgöra nationellt samordningscenter (NCC-SE) enligt artikel 6 i Europaparlamentets och rådets förordning (EU) 2021/887 av den 20 maj 2021 om inrättande av Europeiska kompetenscentrumet för cybersäkerhet inom näringsliv, teknik och forskning och av nätverket av nationella samordningscentrum (CCCN-förordningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34014C98" w14:textId="374C4846" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgiften i 18 j § att utgöra teknisk kontaktpunkt för Organisationen för säkerhet och samarbete i Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC2EB44" w14:textId="2CA7EB00" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MSB har ansvaret för informations- och cybersäkerhetsarbetet i det nationella beredskapssystemet. För statliga myndigheter regleras detta i förordning (2022:524) om statliga myndigheters beredskap. Förslagen innebär att ansvaret för incidentrapporteringsfunktionen enligt regleringen överförs till FRA. Därtill får FRA i uppdrag att ansvara för föreskrifter för beredskapsmyndigheternas arbete med informationssäkerhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C86233" w14:textId="615941D4" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Europaparlamentets och rådet direktiv (EU) 2022/2555 av den 14 december 2022 om åtgärder för en hög gemensam cybersäkerhetsnivå i hela unionen, om ändring av förordning (EU) nr 910/2014 och direktiv (EU) 2018/1972 och om upphävande av direktiv (EU) 2016/1148 (NIS 2-direktivet) gäller sedan 2024 och medför ytterligare krav på cybersäkerhetsområdet för både offentliga och privata aktörer. Arbetet pågår med att genomföra direktivet i svensk rätt. I betänkandet Nya regler om cybersäkerhet (SOU 2024:18) ges förslag på en ny lag om cybersäkerhet och förordning om cybersäkerhet. I förslaget till förordning om cybersäkerhet ges MSB rollen som CSIRT-enhet, gemensam kontaktpunkt samt cyberkrishanteringsmyndighet. MSB ges även ansvaret för att meddela vissa föreskrifter och stå värd för ett samarbetsforum för de myndigheter som tilldelas tillsynsuppgifter i förordningen. Utredningens bedömning är att FRA uppfyller samtliga krav för att utföra motsvarande uppgifter. Utredningen föreslår därför att FRA ska utses till CSIRT-enhet, gemensam kontaktpunkt och cyberkrishanteringsmyndighet. FRA ska även få ansvar för tillsynssamordning och ett visst föreskriftsansvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6C17D8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MSB behåller ansvaret för säkra kommunikationstjänster </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DB80BA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen innehåller inte en överföring av uppgifter avseende säkra kommunikationstjänster, beslut om tilldelning av signalskyddssystem, ledningsmetoder och stödsystem samt uppdrag inom unionens </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>rymdprogram och GPRS. Dessa uppdrag är intimt sammankopplade med myndighetens övriga arbete med krisberedskap och civilt försvar. MSB är vidare en särskild upparbetad kompetens på dessa områden. Uppgifterna är även sådana att MSB ensam är ansvarig för dem och uppgifterna överlappar inte på något betydande sätt med de övriga uppgifter som omfattas av verksamhetsöverföringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E62F72" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informationshanteringen hos NCSC ska förenklas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB6F404" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny lag om uppgiftsskyldighet vid samverkan i verksamhet inom NCSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AD8ACB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen föreslår en ny lag med en skyldighet för NCSC och samverkansmyndigheterna att lämna information till varandra. Uppgiftsskyldigheten bryter sekretess med stöd av 10 kap. 28 § offentlighets- och sekretesslagen (2009:400), förkortad OSL. Lagen gäller vid samverkan i verksamhet inom NCSC. Inom ramen för denna samverkan ska en myndighet lämna en uppgift till en annan myndighet om det behövs för den mottagande myndighetens deltagande i samverkan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19728859" w14:textId="54B241AC" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="009506BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009506BF">
+        <w:t>Skyldigheten att lämna uppgifter skulle både underlätta informationsdelningen inom NCSC och skapa ett tydligt incitament för NCSC och samverkansmyndigheterna att lämna den information som behövs. I vissa situationer kan det finnas skäl att avstå från att lämna ut en uppgift och utredningen föreslår därför att en intresseavvägning ska göras. En uppgift ska inte lämnas om det finns en sekretessbestämmelse som är tillämplig på uppgiften och övervägande skäl talar för att det intresse som sekretessen ska skydda har företräde framför intresset av att uppgiften lämnas ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E574A7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny sekretessbestämmelse till skydd för enskilda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B91EF5" w14:textId="0B468617" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att uppgifter om enskildas personliga och ekonomiska förhållanden och som förekommer hos NCSC bör skyddas av sekretess. Det finns utmaningar gällande informationsdelning med näringslivet. Utmaningarna handlar om att privata aktörer befarar att exempelvis affärshemligheter sprids. Detta kan innebära att man undviker att lämna uppgifter till NCSC. Även NIS 2-direktivets krav på anonymitet aktualiserar ett sekretessbehov för vissa typer av uppgifter. Bedömningen görs att befintlig lagstiftning inte omfattar alla uppgifter som behöver skyddas av sekretess. Med anledning av detta föreslås en bestämmelse om sekretess som ska gälla uppgifter som förekommer hos NCSC. Sekretessen ska gälla för enskildas personliga eller ekonomiska förhållanden med ett omvänt skaderekvisit. Utredningen föreslår också att den tystnadsplikt som följer av sekretessbestämmelsen ska ha företräde framför den så kallade meddelarfriheten enligt tryckfrihetsförordningen och yttrandefrihetsgrundlagen. Handläggningen av ärenden enligt förordningen (2024:664) om stöd till åtgärder för cybersäkerhet inom näringsliv, teknik och forskning ska inte omfattas av sekretessbestämmelsens tillämpningsområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57831459" w14:textId="70895276" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ytterligare förslag till ändringar av offentlighets- och sekretesslagstiftningen har lagts fram i slutbetänkandet Motståndskraft i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>samhällsviktiga tjänster (SOU 2024:64). Vid en överföring av arbetsuppgifter från MSB till FRA så behöver dessa förslag omfatta FRA i stället för MSB. Utredningen har därför lämnat förslag om ändringar även avseende dessa delar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB079B7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny lag om personuppgiftsbehandling hos NCSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3A4416" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen bedömer att behandlingen av personuppgifter inom den verksamhet som bedrivs av NCSC omfattas av Europaparlamentets och rådets förordning (EU) 2016/679 av den 27 april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG (allmän dataskyddsförordning) med kompletterande lagstiftning. Utredningen föreslår en ny lag om personuppgiftsbehandling. Syftet med lagen är att ge FRA, inom ramen för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NCSC:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verksamhet, möjlighet att behandla personuppgifter på ett ändamålsenligt sätt och att skydda människor mot att deras personliga integritet kränks vid sådan behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3952DB55" w14:textId="2057A758" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personuppgifter ska få behandlas om det är nödvändigt för att FRA ska kunna utföra de uppgifter som ankommer på NCSC att utföra. Personuppgifter ska också få behandlas för att fullgöra uppgiftslämnande som sker i överensstämmelse med lag eller förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB50F77" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna lagen innehåller flera olika skyddsåtgärder som avser att ge enskildas personliga integritet ett tillfredsställande skydd. Som exempel kan nämnas att tillgången till personuppgifter ska begränsas till det som var och en behöver för att kunna fullgöra sina arbetsuppgifter. Lagen innehåller också en bestämmelse om sökbegränsningar avseende känsliga personuppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1F1BED" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagens konsekvenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777F28D0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för MSB och FRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644DABF8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="000821CF" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000821CF">
+        <w:t xml:space="preserve">För FRA innebär förslagen att myndigheten får ett utökat uppdrag inom arbetet med samhällets informations- och cybersäkerhet. De nya uppgifterna kommer verksamhetsmässigt utföras i NCSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CB4567" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att arbetet i centret ska kunna fungera krävs att denna del av myndighetens verksamhet bedrivs på ett öppet sätt. Detta är väsentligt för att åstadkomma ett nära samarbete med såväl offentliga som privata aktörer i arbetet med samhällets samlade informations- och cybersäkerhet. Det är även en förutsättning för att Sverige ska kunna dra nytta av de stora ekonomiska satsningar som EU aviserat på området samt för att centret ska kunna verka i unionssamarbetet och ta till vara Sveriges intressen på ett ändamålsenligt sätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B324102" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För MSB innebär förslagen organisatoriskt att verksamheterna för strategisk och operativ cybersäkerhet överförs till FRA. Däremot kommer myndigheten även fortsättningsvis bedriva verksamhet inom samhällsviktiga kommunikationstjänster. Myndigheten får därmed ett mer koncentrerat uppdrag vad gäller samordningen av frågor om skydd mot olyckor, krisberedskap och civilt försvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F4B33A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>EU-rättsliga konsekvenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538CBF8A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning är att förslagen inte medför något hinder för Sverige att uppfylla sina förpliktelser i förhållande till EU. FRA har förutsättningar för att fullgöra de uppgifter som uppdragen som CSIRT-enhet, gemensam kontaktpunkt och cyberkrishanteringsmyndighet medför.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599CFA8E" w14:textId="5C47A37E" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NIS 2-direktivet innehåller möjligheter att undanta information vars utlämnande strider mot väsentliga intressen i fråga om medlemsstaternas nationella säkerhet, allmänna säkerhet eller försvar. Det är därför möjligt för NCSC att uppfylla kraven på informationsdelning som NIS 2-direktivet medför utan att den sekretess som gäller för FRA:s verksamhet inom nationell säkerhet och försvar påverkas. FRA bedöms även ha förmågan att driva NCC-SE i enlighet med kraven i CCCN-förordningen. Förslagen bör inte heller minska Sveriges förmåga att ta emot EU-rättsligt stöd. MSB har tagit emot EU-stöd i sitt arbete med att implementera NIS 2-direktivet. Genom stödavtalen med EU är även FRA förpliktigad att tillgodose EU:s krav på insyn efter att uppgifterna enligt NIS 2-direktivet och tillhörande stödavtal förs över. Möjligheten för FRA att exkludera information med koppling till nationell säkerhet från att omfattas av EU:s revisionsrätt är begränsad, och kräver förhandlingar med kommissionen när frågan aktualiseras. För att tillmötesgå unionens krav på insyn behöver FRA därför organisera sin verksamhet på ett sådant sätt att verksamheten i NCSC särredovisas från myndighetens övriga verksamhet. På detta vis är det möjligt för EU att bedöma om EU-stödet har hanterats på ett korrekt sätt samtidigt som myndighetens övriga verksamhet inte omfattas av granskningen. Samma förutsättningar gäller för hanteringen av EU-stöd inom ramen för NCC-SE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7645093A" w14:textId="53883514" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parallellt med NIS 2-direktivet införs Europaparlamentets och rådets direktiv (EU) 2022/2557 av den 14 december 2022 om kritiska entiteters motståndskraft och om upphävande av rådets direktiv 2008/114/EG (CER-direktivet) som syftar till att öka motståndskraften hos kritiska verksamhetsutövare. Enligt förslagen i slutbetänkandet Motståndskraft i samhällskritiska verksamhetsutövare (SOU 2024:64) ska MSB ges ansvaret för att ta emot incidentrapporter, utgöra kontaktpunkt samt utfärda föreskrifter. NIS 2- och CER-direktiven ställer krav på att regelverken ska implementeras på ett samordnat sätt. Utredningen bedömer att detta är möjligt även om rollerna enligt NIS 2-regelverket förs över till FRA. En nära samordning i frågorna mellan FRA och MSB, i synnerhet avseende rollen som cyberkrishanteringsmyndighet, kommer dock vara nödvändig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517FE8A3" w14:textId="6ADDD2FD" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>NIS 2-regelverket utgör en bas för ytterligare EU-rättsakter på informationssäkerhetsområdet, där flera initiativ redan är i olika genomförandestadier. Utredningen identifierar flera sådana rättsakter som direkt påverkar arbetet i NCSC. Det är av vikt att hänsyn tas till de ytterligare uppgifter som dessa rättsakter kan komma att medföra för NCSC i det fortsatta arbetet med att utveckla centret.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C84B7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ekonomiska konsekvenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024C2F9C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser av verksamhetsöverföringen till FRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCB1FF4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den verksamhet som omfattas av förslagen om verksamhetsöverföring uppgår i nuläget till cirka 85 medarbetare, med en uppskattad lönekostnad om 85 000 000 kronor. Lönekostnaderna kan dock antas komma att öka till följd av kommande rekryteringar. Därutöver tillkommer andra kostnader för driften av den verksamhet som förs över. Utredningen bedömer att verksamhetsöverföringen i huvudsak kan finansieras genom en omfördelning av anslag från MSB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E95BAE4" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På kort sikt kommer förslagen leda till vissa merkostnader för verksamheterna. Storleken på dessa merkostnader är bland annat beroende av de arbetsrättsliga förhandlingar som kommer att ske inför verksamhetsöverföringen. Erfarenhetsmässigt leder också verksamhetsövergångar till andra merkostnader på grund av de inblandade organisationernas varierande förmåga att förena olika arbetskulturer, ta fram nya ledningsstrukturer med mera. Det är således svårt att i dagsläget uppskatta hur höga merkostnaderna kommer bli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012FB937" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På lång sikt gör utredningen bedömningen att förslagen kan leda till minskade kostnader genom att kompetens samlas i en verksamhet, dubbelarbete minskas och synergieffekter uppnås.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE1142D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ekonomiska konsekvenser av förslagen rörande informationshantering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCFC7BC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om en ny lag om uppgiftsskyldighet, ändring i OSL och en ny registerlag bedöms inte medföra ett ökat resursbehov för de statliga myndigheter som berörs. Förslagen berör i första hand FRA men även samverkansmyndigheterna i NCSC. Det är framför allt förslaget om uppgiftsskyldighet som samverkansmyndigheterna berörs av.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2E3DEB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om uppgiftsskyldighet samt en särskild registerlag för NCSC kommer att medföra behov av utbildning av personal. Kostnaderna för dessa insatser bedöms dock vara sådana att de ryms inom befintliga ekonomiska ramar. Förslagen om ändringar i OSL befaras medföra en marginell ökning av antalet ärenden om utlämnande av allmän handling. Kostnaderna för denna ökning bedöms kunna hanteras inom befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620A2E98" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personella konsekvenser och lokaler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAA6F56" w14:textId="288331B8" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär enligt utredningens bedömning att bestämmelserna om verksamhetsövergång i 6 b § lagen (1982:80) om anställningsskydd och i 28 § lagen (1976:580) om medbestämmande i arbetslivet bör beaktas avseende den personal som arbetar på de enheter hos MSB som ansvarar för verksamheten i dag. Utredningen bedömer att centret vid en verksamhetsövergång kommer att ha tillgång till adekvat personal för att bedriva verksamheten. Ytterligare rekryteringar kan dock komma att behövas för att möta centrets växande uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147E0239" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NCSC:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> verksamhet bedrivs i MSB:s lokaler. Detta kommer fortsätta vara fallet under en övergångsperiod efter verksamhetsöverföringen. Utredningen bedömer att dessa lokaler uppfyller de tekniska kraven för att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>verksamheten ska kunna bedrivas där. Men detta gäller under förutsättning att MSB fortsätter tillhandahålla vissa tekniska lösningar för verksamheten under en övergångsperiod. Utredningen anser samtidigt att det är av vikt att en flytt till de nya lokaler som nu planeras kommer till stånd så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4127FF3A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Säkerhetsskydd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36772897" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamhetsöverföringen till centret innebär att FRA blir ansvarig för informationssäkerheten och den fysiska säkerheten för den utökade verksamheten vid centret. Genom förslagen blir FRA även personalsäkerhetsansvarig myndighet. FRA blir därmed ansvarig för att genomföra en säkerhetsprövning av all personal som omfattas av en eventuell verksamhetsövergång. Myndigheten blir även ansvarig för att personalen har tillräcklig kunskap om säkerhetsskydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145CFE80" w14:textId="6D4C0D2C" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE5CAE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen utesluter dock inte att situationer kan förekomma då det inte är självklart att FRA är ansvarig för säkerhetsskyddet, särskilt eftersom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>NCSC:s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> arbetsformer inte ännu är fastslagna. I en sådan situation kan det uppkomma behov av att träffa någon form av säkerhetsskyddsöverenskommelse mellan berörda aktörer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9C3F94" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för skyddet för den personliga integriteten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3FEAC1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000821CF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen har gjort en analys av om förslagen är förenliga med bestämmelserna om skyddet för den personliga integriteten vid behandling av personuppgifter, en så kallad integritetsanalys. Förslagen om en lag om uppgiftsskyldighet och en registerlag innebär konsekvenser för enskildas personliga integritet. Utredningen bedömer att förslagen trots det är proportionerliga i förhållande till behovet av förbättrade möjligheter till informationsutbyte mellan de aktuella myndigheterna och behovet av att åstadkomma en ändamålsenlig kompletterande dataskyddsreglering. Förslagen är därför nödvändiga och proportionerliga. De avvägningar som gjorts vid utformningen av den föreslagna uppgiftsskyldigheten samt registerlagen är en viktig del i att säkerställa att den behandling av personuppgifter som förslagen innebär är proportionerlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1DCDB9" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2180B384" w14:textId="6F164FE0" w:rsidR="00DB62B9" w:rsidRPr="00151141" w:rsidRDefault="00533F38" w:rsidP="00151141">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00151141" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId127"/>
+          <w:headerReference w:type="default" r:id="rId128"/>
+          <w:footerReference w:type="even" r:id="rId129"/>
+          <w:footerReference w:type="default" r:id="rId130"/>
+          <w:headerReference w:type="first" r:id="rId131"/>
+          <w:footerReference w:type="first" r:id="rId132"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen föreslås träda i kraft den 1 juli 2026. Utredningen har då beaktat att förslagen bör träda i kraft så snart som möjligt. Hänsyn har tagits till sedvanlig tid för remissbehandling och beredning inom Regeringskansliet. Tidsplanen är dock avhängig att beslut i frågor som rör verksamhetsöverföringen och som regleras i förordning fattas så snart det är möjligt. Detta bland annat för att nödvändiga förhandlingar med kommissionen vid en överföring av stödavtal och utnämnandet av ett nytt samordningscenter ska kunna initieras i tid av FRA och MSB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0271186C" w14:textId="16845EDC" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc221689046"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="7C2F9E6F" w14:textId="19358F46" w:rsidR="00533F38" w:rsidRPr="00B41682" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring av lagen (2025:000) om ändring av offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DE01EF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om lagen (2025:000) om ändring av offentlighets- och sekretesslagen (2009:400) i dess lydelse enligt SOU 2024:64 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motståndskraft i samhällsviktiga tjänster </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 15 kap. 3 c § ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FD002B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C8361F" w:rsidRPr="005B0E77" w14:paraId="7C69DDA4" w14:textId="77777777" w:rsidTr="00596E35">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58FC635C" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt SOU 2024:64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657CB648" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00596E35">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00B79DDB" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
+    <w:p w14:paraId="0468D597" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10 kap.</w:t>
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D6C2D1" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 c §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327BAA" w14:paraId="41D1C6F4" w14:textId="77777777">
+      <w:tr w:rsidR="00C8361F" w14:paraId="2EC092D6" w14:textId="77777777" w:rsidTr="00596E35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F2F9621" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+          <w:p w14:paraId="7DFCB845" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00C574D4" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Sekretessen enligt 1 a § hindrar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>inte att Myndigheten för samhälls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C574D4">
+              <w:t>skydd och beredskap</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lämnar en uppgift som avses där till till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synsmyndigheten enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C574D4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lagen (2025:000) om cybersäkerhet och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lagen (2025:000) om motstånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kraft hos kritiska verksamhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">utövare om uppgiften behövs för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>att tillsynsmyndigheten ska kunna</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> fullgöra sitt uppdrag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="633621EE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00C574D4" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Sekretessen enligt 1 a § hindrar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>inte att Myndigheten för samhälls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA618C">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00C574D4">
+              <w:t>skydd och beredskap</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lämnar en uppgift som avses där till till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synsmyndigheten enligt lagen (2025:000) om motståndskraft hos kritiska verksamhetsutövare om uppgiften behövs för att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D51D8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D51D8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>synsmyndigheten ska kunna full</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D51D8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>göra sitt uppdrag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CCDDA62" w14:textId="3ACECC28" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detsamma gäller när en tillsynsmyndighet lämnar sådana uppgifter till Myndigheten för samhällsskydd och beredskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703FB5BE" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En uppgift får lämnas endast om intresset av att uppgiften lämnas har företräde framför det intresse som sekretessen ska skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572C398D" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660EEA">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A8B60E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70195">
+        <w:t>Denna lag träder i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70195">
+        <w:t>kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70195">
+        <w:t>juli 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215D1D24" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00C8361F">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E044DE8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00C66846" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C66846">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring av offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462D8B35" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE2DD8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om offentlighets- och sekretesslagen (2009:400) att det ska införas en ny paragraf, 15 kap. 3 d §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C42467F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE2DD8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FE2DD8" w:rsidRPr="007815CE" w14:paraId="00D4646A" w14:textId="77777777" w:rsidTr="00596E35">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75975298" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="007815CE" w:rsidRDefault="00533F38" w:rsidP="00596E35">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815CE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="494896F7" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="007815CE" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007815CE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F1CF273" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE2DD8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FE2DD8" w14:paraId="3B39D981" w14:textId="77777777" w:rsidTr="00596E35">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="448E0B9B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F9F32F9" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00741CEA" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+          <w:p w14:paraId="186018FF" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00596E35">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00741CEA">
+            <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>6 §</w:t>
+              <w:t>3 d §</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19736EA3" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="000F3873">
+          <w:p w14:paraId="39ABA064" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00596E35">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00741CEA">
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>I regionerna ska det finnas möjlig</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00741CEA">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekretessen enligt 1 a § hindrar inte att Försvarets radioanstalt lämnar en uppgift som avses där till tillsynsmyndigheten enligt lagen (2025:000) om cybersäkerhet om uppgiften behövs för att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6BBA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>tillsynsmyndigheten ska kunna full</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6BBA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>het</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>er</w:t>
+              <w:t>göra sitt uppdrag.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00741CEA">
+          </w:p>
+          <w:p w14:paraId="0834E72F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> till anställning för sjukhus</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00741CEA">
+            </w:pPr>
+            <w:r w:rsidRPr="008F6BBA">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Detsamma gäller när en tillsyns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6BBA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-4"/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>fysikers specialiseringstjänst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...6 lines deleted...]
-              <w:t>göring i en omfattning som mot</w:t>
+              <w:t>myndighet lämnar sådana uppgif</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
+              <w:t>ter till Försvarets radioanstalt.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00741CEA">
+          </w:p>
+          <w:p w14:paraId="7095BB28" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00574282" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>svarar det planerade framtida behovet av sjukhusfysiker med specialistkompetens i klinisk verk</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...6 lines deleted...]
-              <w:t>samhet.</w:t>
+              <w:t>En uppgift får lämnas endast om intresset av att uppgiften lämnas har företräde framför det intresse som sekretessen ska skydda.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FE2DD8" w:rsidRPr="005B0E77" w14:paraId="75C7936A" w14:textId="77777777" w:rsidTr="00596E35">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3559F9F6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57D732E0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="005B0E77" w:rsidRDefault="00533F38" w:rsidP="00596E35">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41048CEC" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00811E52" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
+    <w:p w14:paraId="046F33C3" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00FE2DD8">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
-      <w:r w:rsidRPr="00811E52">
+      <w:r w:rsidRPr="00660EEA">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669EFF31" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F909FC">
+    <w:p w14:paraId="44683AC8" w14:textId="0A6FD663" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00012D44">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...18 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId49"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId133"/>
+          <w:headerReference w:type="default" r:id="rId134"/>
+          <w:footerReference w:type="even" r:id="rId135"/>
+          <w:footerReference w:type="default" r:id="rId136"/>
+          <w:headerReference w:type="first" r:id="rId137"/>
+          <w:footerReference w:type="first" r:id="rId138"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="333C5912" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE4B05B" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc211804470"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc221689047"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Förteckning över remissinstanserna</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="6BA06EEE" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00954051">
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="3F4E7D62" w14:textId="1C03B342" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00A566B5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Följande remissinstanser har lämnat remissvar: Etikprövningsmyndig</w:t>
+        <w:t xml:space="preserve">Efter remiss har yttranden inkommit från Arbetsgivarverket, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Certezza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, Ekonomistyrningsverket, Finansinspektionen, Försvarets materielverk, Försvarets radioanstalt, Försvarshögskolan, Försvarsmakten, Försäkrings</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>heten, Inspektionen för vård och omsorg, Läkemedelsverket, Natur</w:t>
+        <w:t xml:space="preserve">kassan, Förvaltningsrätten i Stockholm, Försvarsunderrättelsedomstolen, Inspektionen för vård och omsorg, Integritetsskyddsmyndigheten, Kammarrätten i Stockholm, Livsmedelsverket, Luftfartsverket, Lunds universitet, Läkemedelsverket, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Skåne län, Länsstyrelsen i Stockholms län, Länsstyrelsen i Västerbottens län, Länsstyrelsen i Västra Götalands län, Länsstyrelsen i Örebro län, Länsstyrelsen i Östergötlands län, Myndigheten för civilt försvar (tidigare Myndigheten för samhällsskydd och beredskap), Myndigheten för digital förvaltning, Myndigheten för psykologiskt försvar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Netnod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, Polismyndigheten, Post- och telestyrelsen, RISE Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Institutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sweden AB, Skatteverket, Socialstyrelsen, Statens energimyndighet, Statens inspektion för försvarsunderrättelse</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>vetarna, Region Dalarna, Region Gävleborg, Region Jämtland Härjedalen, Region Jönköpings län, Region Kalmar län, Region Kronoberg, Region Norrbotten, Region Skåne, Region Stockholm, Region Sörmland, Region Uppsala, Region Värmland, Region Västerbotten, Region Västernorrland, Region Västmanland, Region Örebro län, Region Östergötland, Social</w:t>
+        <w:t>verksamheten, Statskontoret, Svenska Journalistförbundet, Sveriges advokatsamfund, Sveriges riksbank, Säkerhets- och försvarsföretagen, Säkerhets- och integritetsskyddsnämnden, Säkerhetspolisen, Tech Sverige, Teknikföretagen, Tidningsutgivarna, Tillväxtverket, Total</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>styrelsen, Strålsäkerhetsmyndigheten, Svenska sjukhusfysikerförbundet, Sveriges Kommuner och Regioner, Tandvårds- och läkemedelsförmåns</w:t>
-[...65 lines deleted...]
-    <w:p w14:paraId="5C91D901" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+        <w:t>försvarets forskningsinstitut, Trafikverket, Transportstyrelsen, Tullverket, Verket för innovationssystem (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vinnova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) och Vetenskapsrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412CE8DA" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00A566B5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId55"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver har yttranden inkommit från Svensk Försäkring och Fia Ewald Consulting AB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC7427E" w14:textId="2FD7F255" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00A566B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00533F38" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId139"/>
+          <w:headerReference w:type="default" r:id="rId140"/>
+          <w:footerReference w:type="even" r:id="rId141"/>
+          <w:footerReference w:type="default" r:id="rId142"/>
+          <w:headerReference w:type="first" r:id="rId143"/>
+          <w:footerReference w:type="first" r:id="rId144"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="11A5B595" w14:textId="0063EE5E" w:rsidR="00DB62B9" w:rsidRDefault="00AF6B8D" w:rsidP="00F25EB5">
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Kungl. Tekniska Högskolan, Linköpings universitet, Myndigheten för totalförsvarsanalys, Regelrådet, Riksdagens ombudsmän (JO), Svenskt Näringsliv, Sveriges akademikers central</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organisation (Saco) och Tjänstemännens centralorganisation (TCO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A88F0B8" w14:textId="45054A2B" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00B76AA5">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc211804471"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc221689048"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="209F4F25" w14:textId="294FDC7B" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="0636E6E6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Utdrag ur protokoll vid sammanträde 2025-09-16</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003107DD">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-01-22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2595B15F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E671A7B" w14:textId="5418B327" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54158">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54158">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Närvarande: </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="31900A1A" w14:textId="61D3656D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justitieråden Sten Andersson och Kristina Svahn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Starrsjö</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt justitierådet Jonas Malmberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6B0C80" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546FD6EC" w14:textId="58338B12" w:rsidR="00533F38" w:rsidRPr="00D54158" w:rsidRDefault="00533F38" w:rsidP="00D54158">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="465149C8" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54158">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Explosiva varor – förbättrade möjligheter till kontroll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1032CCC5" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C28FC53" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+    <w:p w14:paraId="6194FE6A" w14:textId="3D989DB9" w:rsidR="00533F38" w:rsidRPr="00D54158" w:rsidRDefault="00533F38" w:rsidP="00D54158">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="24293D62" w14:textId="369E261D" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+      <w:r w:rsidRPr="00D54158">
+        <w:t>Enligt en lagrådsremiss den 15 januari 2026 har regeringen (Försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D54158">
+        <w:t>departementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i lagen (2010:1011) om brandfarliga och explosiva varor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400CCCC6" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="49A29CF8" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="003107DD">
+    </w:p>
+    <w:p w14:paraId="5938B364" w14:textId="58EF6B8A" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget har inför Lagrådet föredragits av rättssakkunnige Vidar Bley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A700F53" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F46D765" w14:textId="5ACB1647" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00D54158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar förslaget utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C4520C" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...12 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId61"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId145"/>
+          <w:headerReference w:type="default" r:id="rId146"/>
+          <w:footerReference w:type="even" r:id="rId147"/>
+          <w:footerReference w:type="default" r:id="rId148"/>
+          <w:headerReference w:type="first" r:id="rId149"/>
+          <w:footerReference w:type="first" r:id="rId150"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-            <w:t>Socialdepartemente</w:t>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Departementsnamn"/>
+        <w:tag w:val="Departementsnamn"/>
+        <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="2DC276D9" w14:textId="363F63D3" w:rsidR="00533F38" w:rsidRDefault="00CB658F" w:rsidP="00B76AA5">
+          <w:pPr>
+            <w:pStyle w:val="Proprubrik"/>
+            <w:spacing w:before="720" w:after="190"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Försvarsdepartementet</w:t>
           </w:r>
-          <w:r w:rsidR="00AF6B8D">
-[...5 lines deleted...]
-    <w:p w14:paraId="2CBA91F4" w14:textId="6861D511" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="18563C86" w14:textId="5FA2921E" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc211804472"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc221689049"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2025-11-13T00:00:00Z">
+          <w:date w:fullDate="2026-02-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 13 november 2025</w:t>
+          <w:r w:rsidR="00A36C0B">
+            <w:t>den 12 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0C7DF577" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="3F5CA46A" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="573E9611" w14:textId="4CD66CFE" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="601C5823" w14:textId="57696516" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BD5B53">
-            <w:t>statsråde</w:t>
+          <w:r w:rsidR="00CB658F">
+            <w:t>stats</w:t>
           </w:r>
-          <w:r w:rsidR="007300DC">
-            <w:t>t</w:t>
+          <w:r w:rsidR="006F35A9">
+            <w:t>rådet Busch</w:t>
           </w:r>
-          <w:r w:rsidR="00BD5B53">
-            <w:t xml:space="preserve"> Busch,</w:t>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, </w:t>
           </w:r>
-          <w:r w:rsidR="007300DC">
-            <w:t xml:space="preserve"> ordförande, och statsråden</w:t>
+          <w:r w:rsidR="006F35A9">
+            <w:t>S</w:t>
           </w:r>
-          <w:r w:rsidR="00BD5B53">
-            <w:t xml:space="preserve"> Edholm, Strömmer, Forssmed, Tenje, Forssell, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">trömmer, Forssmed, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, Forssell, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, Malmer </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve">, Rosencrantz, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Mohamsson</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00CB658F">
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="17100117" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="3A6E2A8E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C068CF2" w14:textId="068CC3E9" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="2F635C62" w14:textId="14E4F601" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AA0A40">
-            <w:t>Lann</w:t>
+          <w:r w:rsidR="00E357FB">
+            <w:t>Bohlin</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="025A0599" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00827386" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="11DBEA6E" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00827386" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52955E5A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="00915BF3" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="3CBD34BC" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="00915BF3" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47517D23" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRPr="006E102E" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="419CE1AB" w14:textId="77777777" w:rsidR="00533F38" w:rsidRPr="006E102E" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C3A7B6A" w14:textId="77777777" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="3A8A4100" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A9D40DE" w14:textId="4BFF9107" w:rsidR="00AF6B8D" w:rsidRDefault="00AF6B8D" w:rsidP="00F85486">
+    <w:p w14:paraId="64EC7BB5" w14:textId="17A5ABA3" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Specialiseringstjänstgöring för sjukhusfysiker</w:t>
+          <w:r w:rsidR="00CB658F">
+            <w:t>Explosiva varor - förbättrade möjligheter till kontroll</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5046BF99" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00CD5935">
+    <w:p w14:paraId="0E72D831" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId62"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId67"/>
+      <w:headerReference w:type="even" r:id="rId151"/>
+      <w:headerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="even" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:headerReference w:type="first" r:id="rId155"/>
+      <w:footerReference w:type="first" r:id="rId156"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2118333A" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F8009C">
+    <w:p w14:paraId="4BC4986E" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="072C571A" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="00F8009C">
+    <w:p w14:paraId="573BB7B5" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -6416,434 +20318,427 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BF03721" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6383EFA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 4"/>
+              <wp:docPr id="56" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F517C74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5C99DA2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F517C74" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5C99DA2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E75B4B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="100E67DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="32" name="Textruta 4"/>
+              <wp:docPr id="65" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21A9707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2E9913C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21A9707C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2E9913C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30F25253" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="20EAAB6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="66" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D9DC54E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="755C27A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -6852,153 +20747,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D9DC54E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="755C27A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EA07877" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="759DA380" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:docPr id="64" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="084749A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5E346C41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -7007,1238 +20902,1238 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="084749A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5E346C41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24CE0B15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="263EA940" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658340" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="68" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60A7DB10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="69F95FF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658340;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60A7DB10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="69F95FF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6B4C8E44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1FFA8898" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="69" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50D0B97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="061361FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="50D0B97E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="061361FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0202E0DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="23ED3C67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44FD5CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="622C62C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44FD5CB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="622C62C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6AC40280" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="48B8C113" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658341" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="71" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72F72FA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="286DF5F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="72F72FA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="286DF5F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AD57127" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="21B622F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BA19B0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6DB58789" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BA19B0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6DB58789" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="505E7A50" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="34F4D8A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E950A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3BE1538C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E950A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3BE1538C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32F1455E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="06154C4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658342" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="74" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03094B3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3ECCB858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658342;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="03094B3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3ECCB858" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="442BA8BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="516DF551" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6644502E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="17BCC290" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -8247,1083 +22142,1083 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6644502E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="17BCC290" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5AE441E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0B43B71C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="75" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="373A5006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="28D9E979" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="373A5006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="28D9E979" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3949A5C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="246614E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="73" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7CD75C08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="51246DA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00AF6B8D">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7CD75C08" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="51246DA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00AF6B8D">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FCC357C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="10FFC38B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658343" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="77" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07F4EF27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="51BB9AFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="43E8D079" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658343;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="51BB9AFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="43E8D079" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6FBC9D4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23EB0D9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23EB0D9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6A91CE05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5178AE52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5178AE52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64CC4F5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47A2F684" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47A2F684" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1EA61212" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="63E4DE4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="84" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B17992E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="45547A31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -9332,153 +23227,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B17992E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="45547A31" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="28D7DE92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="15EAB0F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="82" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="091A3036" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="269B651E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -9487,153 +23382,463 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="091A3036" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="269B651E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0C918B5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658345" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="29775097" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658345;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="29775097" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BDF8EA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B30F9EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B30F9EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2760AEEA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="42580F57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3D047701" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="63DB474F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -9642,308 +23847,3408 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3D047701" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="63DB474F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40A5C3F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7E6E2F60" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 4"/>
+              <wp:docPr id="85" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C39596E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="48C9B7E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="48C9B7E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6BE0C114" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658346" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="289C2BC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658346;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7C39596E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="289C2BC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19F8E083" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0DA8E061" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 1"/>
+              <wp:docPr id="90" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4908E60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2BEC4187" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2BEC4187" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="14F3A4A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F71DF51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F71DF51" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="049D70CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658347" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="92" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F58AD93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658347;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F58AD93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3137CC5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="93" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F1E8423" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2F1E8423" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="21F8DA16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="91" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2EBEE5E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2EBEE5E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A06A979" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658348" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="95" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13340742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658348;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="13340742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="056DAF09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="96" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="450C5539" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="450C5539" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="277FE0FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="94" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07403B81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07403B81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0867DC0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74195D0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658337;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="74195D0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="53EF36A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658349" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="98" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5426693C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658349;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5426693C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="784C411C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="99" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C66E0F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6C66E0F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="10F9FAFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="97" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A48FDAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A48FDAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="135D6AB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658350" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="101" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6D259318" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658350;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6D259318" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="037E561B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="102" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7159F43D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7159F43D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A95D03C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="100" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5DC93238" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5DC93238" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2CB5DAF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658351" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="104" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0C7CE3CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1104" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658351;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE8aoUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcrREiB66DFAWC&#10;JGhS5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmLi67xrC18qEGW/J8NOZMWQlVbZ9L/uPx+tNn&#10;zgIKWwkDVpV8owK/nH78cNG6Qk1gCaZSnlEQG4rWlXyJ6IosC3KpGhFG4JQlpQbfCKSjf84qL1qK&#10;3phsMh6fZi34ynmQKgS6veqVfJria60k3mkdFDJTcqoN09en7yJ+s+mFKJ69cMtaDmWIf6iiEbWl&#10;pLtQVwIFW/n6r1BNLT0E0DiS0GSgdS1V6oG6ycevunlYCqdSLwROcDuYwv8LK2/XD+7eM+y+QEcP&#10;GAFpXSgCXcZ+Ou2b+KdKGekJws0ONtUhk3R5cpofHZNGkiqf5OeTBGu2d3Y+4FcFDYtCyT29SgJL&#10;rG8CUkIy3ZrEXAFMXV3XxqRDZIKaG8/Wgt7QYCqRPP6wMpa1JT89OhmnwBaiex/Z2BhGJS4M6fYN&#10;Jgk3RkUbY78rzeoq9flGbiGlsrv8yTpaaUr1HsfBfl/Ve5z7PsgjZQaLO+emtuBT92l49pBVP7eQ&#10;6d6eAD/oO4rYLTpqvORnZ1sCLKDaEC889CMTnLyu6fVuRMB74WlG6MFp7vGOPtoAoQ+DxNkS/O+3&#10;7qM9UZe0nLU0cyUPv1bCK87MN0ukPs+PI48wHY5PzohIzB9qFocau2rmQJTIacM4mcRoj2Yrag/N&#10;E62HWcxKKmEl5S45bsU59puA1otUs1kyorF0Am/sg5MxdIQ5cvOxexLeDQRGYv4tbKdTFK943NtG&#10;z+BmKyQuJpJHoHtUhwegkU7cH9ZP3BmH52S1X5LTFwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxPGqFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0C7CE3CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="45934E98" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="105" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4037E077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHaB9PeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/z8YiDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdoH094AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4037E077" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67E3AFA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="103" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4EBC48A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC42lCaeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfne8IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC42lCaeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4EBC48A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5185600D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="107" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2DD40AC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYmu7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfTbYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5mJru3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2DD40AC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6B3FEEE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="216AAEEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -9952,153 +27257,1703 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4908E60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="216AAEEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CCAE145" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2DE37A7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 1"/>
+              <wp:docPr id="108" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BEC57EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5223F8EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ0CRueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPTnYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ0CRueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5223F8EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33B858F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="106" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5D8B18C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnxVkpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgt+Pt4RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnxVkpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5D8B18C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="77D53CD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658353" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="110" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5487264B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658353;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnFfiNeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/zifCDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnFfiNeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5487264B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04DB54E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="111" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="04E6CDF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1115" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkjE3WeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkjE3WeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="04E6CDF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59A37BED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="109" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48431F79" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1116" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbPgIDeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPzncEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbPgIDeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="48431F79" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E03B428" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658354" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="113" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D201481" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1119" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658354;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5QQR7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Hu4JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+UEEe3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3D201481" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55723721" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="114" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C39E9C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80uueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/49HxPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG80uueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C39E9C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1414B372" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="112" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16A3C96D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA45jbpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8YrQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA45jbpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="16A3C96D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AA44EA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658355" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="116" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="302A06D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1124" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658355;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4NpdNeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfn+0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+DaXTXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="302A06D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50149854" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="117" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6CC6EA26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1125" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7ryIWeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPz3YEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7ryIWeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6CC6EA26" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09EAAAAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0374AFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -10107,308 +28962,2323 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BEC57EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0374AFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer60.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39450333" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7F6A64D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="115" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="288C2260" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="640565D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1126" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEHW3DeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbYEdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwGGcN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky9E4P78gjSRVPswnwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoKPz0eDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8MtkTYAXljnjhoRuZ4OSiotdbioD3wtOM0IPT3OMdfbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPckvIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEHW3DeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="640565D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer61.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="432D8698" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658356" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="119" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16E86954" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1129" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658356;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASbsB4egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUvuFoz4AVlDsihoduZoKTi4radysCPghPQ0Idp8HHe/poAwQ/9BJna/C/&#10;XruP9sRd0nLW0NAVPPzcCK84M18tsfoiP49EwnQ4H38kJjF/qlmdauymvgbiRE4rxskkRns0e1F7&#10;qJ9oP8xjVlIJKyl3wXEvXmO3Cmi/SDWfJyOaSyfw1i6djKEjzpGcj+2T8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABJuwHh6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="16E86954" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer62.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F3D40AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="120" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41686044" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1130" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt3I+tegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+4ZnewasoNwRMTx0MxOcXFTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidWX+XkkEqbD+fgjMYn5U83qVGM39RyIEzmtGCeTGO3R7EXt&#10;oX6i/TCLWUklrKTcBce9OMduFdB+kWo2S0Y0l07grV06GUNHnCM5H9sn4V3PYCTq38F+PMXkBZE7&#10;2+gZ3GyDRMbE8oh0h2rfAZrpRP5+/8SlcXpOVsctOf0NAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbdyPrXoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41686044" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer63.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4806BD35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="118" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79F472A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1131" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTyfLqegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+wajPQOWUO6IGB66mQlO3lTUvlsR8EF4GhLqOA0+3tNHGyD4oZc4W4P/&#10;9dp9tCfukpazhoau4OHnRnjFmflqidUX+SgSCdNhNP5ITGL+VLM81dhNvQDiRE4rxskkRns0e1F7&#10;qJ9pP8xjVlIJKyl3wXEvLrBbBbRfpJrPkxHNpRN4ax+djKEjzpGcT+2z8K5nMBL172A/nmL6gsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA08ny6noCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79F472A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer64.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="64D9EF68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658357" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="122" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C50E756" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1134" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658357;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATGVNOegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06KpzaNzrfMmAB1YaI4aGfmeDkTU3tuxUBH4SnIaGO0+DjPX20AYIfBomzJfjf&#10;b91He+IuaTlraehKHn6thFecmW+WWH2Rn0QiYTqcnJ4Tk5g/1CwONXbVXAFxIqcV42QSoz2arag9&#10;NE+0H2YxK6mElZS75LgVr7BfBbRfpJrNkhHNpRN4a+dOxtAR50jOx+5JeDcwGIn6d7AdT1G8InJv&#10;Gz2Dm62QyJhYHpHuUR06QDOdyD/sn7g0Ds/Jar8lpy8AAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABMZU056AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C50E756" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer65.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78D7CDB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="123" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37AA187B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1135" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQgOYVegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvvHZlgELqDZEDA/9zAQnr2tq340IeC88DQl1nAYf7+ijDRD8MEicLcH/&#10;fus+2hN3SctZS0NX8vBrJbzizHyzxOrz/DgSCdPh+OQzMYn5Q83iUGNXzRyIEzmtGCeTGO3RbEXt&#10;oXmi/TCLWUklrKTcJcetOMd+FdB+kWo2S0Y0l07gjX1wMoaOOEdyPnZPwruBwUjUv4XteIriFZF7&#10;2+gZ3GyFRMbE8oh0j+rQAZrpRP5h/8SlcXhOVvstOX0BAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEIDmFXoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="37AA187B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer66.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CA2C78A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="121" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74AFFA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1136" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvMqnAegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+wbjPQNWUO6IGB66mQlOLipq360I+CA8DQl1nAYf7+mjDRD80EucrcH/&#10;eu0+2hN3SctZQ0NX8PBzI7zizHy1xOpxfhGJhOlwMfpITGL+VLM61dhNfQ3EiZxWjJNJjPZo9qL2&#10;UD/RfpjHrKQSVlLuguNevMZuFdB+kWo+T0Y0l07grV06GUNHnCM5H9sn4V3PYCTq38F+PMXkBZE7&#10;2+gZ3HyDRMbE8oh0h2rfAZrpRP5+/8SlcXpOVsctOfsNAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbzKpwHoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="74AFFA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer67.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74EE90A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658358" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="125" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="357EE9AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1139" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658358;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANTa+4egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUvny0Z8AKyh0Rw0M3M8HJRUXtuxUBH4SnIaGO0+DjPX20AYIfeomzNfhf&#10;r91He+IuaTlraOgKHn5uhFecma+WWH2Rn0ciYTqcjz8Sk5g/1axONXZTXwNxIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRN4a5dOxtAR50jOx/ZJeNczGIn6d7AfTzF9QeTO&#10;NnoGN98gkTGxPCLdodp3gGY6kb/fP3FpnJ6T1XFLzn4DAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA1Nr7h6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="357EE9AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer68.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="34C937B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="126" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36C818A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1140" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy/+BtegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+/KzPQNWUO6IGB66mQlOLipq360I+CA8DQl1nAYf7+mjDRD80EucrcH/&#10;eu0+2hN3SctZQ0NX8PBzI7zizHy1xOrL/DwSCdPhfPyRmMT8qWZ1qrGbeg7EiZxWjJNJjPZo9qL2&#10;UD/RfpjFrKQSVlLuguNenGO3Cmi/SDWbJSOaSyfw1i6djKEjzpGcj+2T8K5nMBL172A/nmLygsid&#10;bfQMbrZBImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP4GAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcv/gbXoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36C818A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer69.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="19FE6715" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="124" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="276FD483" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00533F38">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1141" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDM6p0qegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+/LRngFLKHdEDA/dzAQnbypq360I+CA8DQl1nAYf7+mjDRD80EucrcH/&#10;eu0+2hN3SctZQ0NX8PBzI7zizHy1xOqLfBSJhOkwGn8kJjF/qlmeauymXgBxIqcV42QSoz2avag9&#10;1M+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8tY9OxtAR50jOp/ZZeNczGIn6d7AfTzF9QeTO&#10;NnoGN98gkTGxPCLdodp3gGY6kb/fP3FpnJ6T1XFLzn4DAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzOqdKnoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="276FD483" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00533F38">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7FE56576" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658338" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27D8FC8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658338;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="288C2260" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="27D8FC8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer70.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22B4DA1A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="173F8D7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658359" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="128" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="791F0159" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="68841F3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1144" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658359;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOjyOegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzal59vGbCAakPE8NDPTHDypqb23YqAD8LTkFDHafDxnj7aAMEPg8TZEvzv&#10;t+6jPXGXtJy1NHQlD79WwivOzDdLrL7ITyKRMB1OTs+JScwfahaHGrtqroA4kdOKcTKJ0R7NVtQe&#10;mifaD7OYlVTCSspdctyKV9ivAtovUs1myYjm0gm8tXMnY+iIcyTnY/ckvBsYjET9O9iOpyheEbm3&#10;jZ7BzVZIZEwsj0j3qA4doJlO5B/2T1wah+dktd+S0xcAAAD//wMAUEsDBBQABgAIAAAAIQCWEfCI&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8MwDIXvg/4Ho8Fuq5NQRpPFKevYDiuUsnaw&#10;qxtrcVgsh9hps38/9dSexJMeT98rV5PrxAmH0HpSkM4TEEi1Ny01Cr4O749LECFqMrrzhAr+MMCq&#10;mt2VujD+TJ942sdGcAiFQiuwMfaFlKG26HSY+x6Jbz9+cDqyHBppBn3mcNfJLEmepNMt8Qere3y1&#10;WP/uR6fgsF2bUZrJfLzV280Ov+XGLnZKPdxPL88gIk7xaoYLPqNDxUxHP5IJomOdMHnkmWVpDoId&#10;eZ6BOF42izQFWZXytkP1DwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAw6PI56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJYR8IjfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="68841F3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer71.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="732959FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="129" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5618DA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1145" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPo4nVegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvvxsy4AFVBsihod+ZoKT1zW170YEvBeehoQ6ToOPd/TRBgh+GCTOluB/&#10;v3Uf7Ym7pOWspaErefi1El5xZr5ZYvV5fhyJhOlwfPKZmMT8oWZxqLGrZg7EiZxWjJNJjPZotqL2&#10;0DzRfpjFrKQSVlLukuNWnGO/Cmi/SDWbJSOaSyfwxj44GUNHnCM5H7sn4d3AYCTq38J2PEXxisi9&#10;bfQMbrZCImNieUS6R3XoAM10Iv+wf+LSODwnq/2WnL4AAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD6OJ1XoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5618DA9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer72.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="33730A31" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="127" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12ED8EF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1146" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwEcYAegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+/LxngErKHdEDA/dzAQnFxW171YEfBCehoQ6ToOP9/TRBgh+6CXO1uB/&#10;vXYf7Ym7pOWsoaErePi5EV5xZr5aYvU4v4hEwnS4GH0kJjF/qlmdauymvgbiRE4rxskkRns0e1F7&#10;qJ9oP8xjVlIJKyl3wXEvXmO3Cmi/SDWfJyOaSyfw1i6djKEjzpGcj+2T8K5nMBL172A/nmLygsid&#10;bfQMbr5BImNieUS6Q7XvAM10In+/f+LSOD0nq+OWnP0GAAD//wMAUEsDBBQABgAIAAAAIQDv05ii&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMoNFGIUwGCA5WqihaJ&#10;qxsvcUS8jmKnDX/P9gTHnRnNvqnWs+vFCcfQeVKwXCQgkBpvOmoVfBxe7woQIWoyuveECn4wwLq+&#10;vqp0afyZ3vG0j63gEgqlVmBjHEopQ2PR6bDwAxJ7X350OvI5ttKM+szlrpdpkqyk0x3xB6sHfLbY&#10;fO8np+CwfTKTNLN5e2m2mx1+yo3Ndkrd3syPDyAizvEvDBd8RoeamY5+IhNEryAvVrwlspGm6T0I&#10;jhR5loE4XqRsmYOsK/l/Rf0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcBHGAHoCAABt&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="12ED8EF8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03BF63B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B8F3C96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -10417,153 +31287,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="791F0159" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0B8F3C96" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="40F934EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="66F3B23E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5162747A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="652F66B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -10572,4242 +31442,11296 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5162747A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="652F66B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24B76075" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="006923D1">
+    <w:p w14:paraId="51808370" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="480C5AE1" w14:textId="77777777" w:rsidR="00960504" w:rsidRPr="006923D1" w:rsidRDefault="00960504" w:rsidP="006923D1">
+    <w:p w14:paraId="751072EA" w14:textId="77777777" w:rsidR="00A96690" w:rsidRPr="006923D1" w:rsidRDefault="00A96690" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DB2142B" w14:textId="77777777" w:rsidR="00960504" w:rsidRDefault="00960504" w:rsidP="006923D1">
+    <w:p w14:paraId="35FA2845" w14:textId="77777777" w:rsidR="00A96690" w:rsidRDefault="00A96690" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6C7EFF32" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="00373E5F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002010F">
+        <w:t xml:space="preserve">Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5B04">
+        <w:t>2025:1508</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4C9FA3A8" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2021:657.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="23564C8F" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:711.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="40C3CC56" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="000C3B55">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1080.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2D90BE81" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="006A22C9">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2010:1011.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="47A309D0" w14:textId="77777777" w:rsidR="00533F38" w:rsidRDefault="00533F38" w:rsidP="009C6810">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345C86">
+        <w:t>Senaste lydelse 2021:657.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A055A9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="03DA31A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="6" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2029700F" w14:textId="070102B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="0600F8C2" w14:textId="499BC988" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2029700F" w14:textId="070102B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="0600F8C2" w14:textId="499BC988" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="180CE636" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="454FBD71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="11" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B5D4C83" w14:textId="1F0B5B40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0CA3B802" w14:textId="29AB0B94" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-176120373"/>
+                              <w:id w:val="-5446773"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-928110437"/>
+                              <w:id w:val="-982694819"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B5D4C83" w14:textId="1F0B5B40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0CA3B802" w14:textId="29AB0B94" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-176120373"/>
+                        <w:id w:val="-5446773"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-928110437"/>
+                        <w:id w:val="-982694819"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25D72E39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E69A6A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C21A56C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2D1C5667" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:docPr id="14" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C96A826" w14:textId="6ACC89EB" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="50B8227B" w14:textId="59CE8275" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2057656581"/>
+                              <w:id w:val="-2044815563"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1948588042"/>
+                              <w:id w:val="905262797"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3C96A826" w14:textId="6ACC89EB" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="50B8227B" w14:textId="59CE8275" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2057656581"/>
+                        <w:id w:val="-2044815563"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1948588042"/>
+                        <w:id w:val="905262797"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C0CD310" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="361F62B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658316" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:docPr id="13" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D73F2FC" w14:textId="3376E8A4" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7A3038C5" w14:textId="72516529" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-560711362"/>
+                              <w:id w:val="1308439405"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1625733646"/>
+                              <w:id w:val="1007257817"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658316;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D73F2FC" w14:textId="3376E8A4" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7A3038C5" w14:textId="72516529" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-560711362"/>
+                        <w:id w:val="1308439405"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1625733646"/>
+                        <w:id w:val="1007257817"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="475B4365" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09949878" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C89431E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6A0BB5AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="16" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="66EAC7FF" w14:textId="4CD2DAB6" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="420C7D9F" w14:textId="795618EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="970173652"/>
+                              <w:id w:val="-394820490"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1689439987"/>
+                              <w:id w:val="52126207"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="66EAC7FF" w14:textId="4CD2DAB6" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="420C7D9F" w14:textId="795618EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="970173652"/>
+                        <w:id w:val="-394820490"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1689439987"/>
+                        <w:id w:val="52126207"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="186C3B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6CE9BB76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658317" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:docPr id="15" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BEBD743" w14:textId="0F2BBDB2" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="733A37B3" w14:textId="72E4F41E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-768003883"/>
+                              <w:id w:val="921681070"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1365287026"/>
+                              <w:id w:val="-837769365"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658317;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BEBD743" w14:textId="0F2BBDB2" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="733A37B3" w14:textId="72E4F41E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-768003883"/>
+                        <w:id w:val="921681070"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1365287026"/>
+                        <w:id w:val="-837769365"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66C8C6AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="675C8A6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7530A6EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="19F7372B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:docPr id="18" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="520A6F8D" w14:textId="0B3AD0D1" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="3B01CF12" w14:textId="5252F805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1933735699"/>
+                              <w:id w:val="-1629310106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1199432742"/>
+                              <w:id w:val="-1245649524"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="520A6F8D" w14:textId="0B3AD0D1" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="3B01CF12" w14:textId="5252F805" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1933735699"/>
+                        <w:id w:val="-1629310106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1199432742"/>
+                        <w:id w:val="-1245649524"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2CCDBF01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4EF00AFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658318" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:docPr id="17" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B863026" w14:textId="71728C9E" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="13FF915E" w14:textId="61F4D596" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1790934212"/>
+                              <w:id w:val="-1661992654"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1001351618"/>
+                              <w:id w:val="695435730"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B863026" w14:textId="71728C9E" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="13FF915E" w14:textId="61F4D596" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1790934212"/>
+                        <w:id w:val="-1661992654"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1001351618"/>
+                        <w:id w:val="695435730"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="200671F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6AA798DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:docPr id="5" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1CE40D6E" w14:textId="28308E5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="223B1692" w14:textId="28EB9638" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1CE40D6E" w14:textId="28308E5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="223B1692" w14:textId="28EB9638" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F9F9C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2C578976" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FA49ED1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7FD4B192" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:docPr id="20" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="29E1EBBF" w14:textId="0256A05A" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="1EF03D46" w14:textId="4E72868E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1310623701"/>
+                              <w:id w:val="47588034"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1814289164"/>
+                              <w:id w:val="-880785908"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="29E1EBBF" w14:textId="0256A05A" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="1EF03D46" w14:textId="4E72868E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1310623701"/>
+                        <w:id w:val="47588034"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1814289164"/>
+                        <w:id w:val="-880785908"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11C7341D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="546D8199" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:docPr id="19" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="533300A5" w14:textId="7E6AB5B8" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="11F586DE" w14:textId="25E37E8A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-976675046"/>
+                              <w:id w:val="646401767"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2037928858"/>
+                              <w:id w:val="958067296"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="533300A5" w14:textId="7E6AB5B8" w:rsidR="00244011" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="11F586DE" w14:textId="25E37E8A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-976675046"/>
+                        <w:id w:val="646401767"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2037928858"/>
+                        <w:id w:val="958067296"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="331784D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60ED242E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E9CA50E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2BC6736B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:docPr id="24" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55394385" w14:textId="1271A8D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="3F5A410A" w14:textId="235F1A0A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="78578387"/>
+                              <w:id w:val="150723257"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1552990775"/>
+                              <w:id w:val="1247847407"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55394385" w14:textId="1271A8D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="3F5A410A" w14:textId="235F1A0A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="78578387"/>
+                        <w:id w:val="150723257"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1552990775"/>
+                        <w:id w:val="1247847407"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="599B70ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7240C245" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:docPr id="23" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12344EE8" w14:textId="5A745F2E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="186909FD" w14:textId="70776900" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-833987335"/>
+                              <w:id w:val="560062549"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="501861197"/>
+                              <w:id w:val="-1795906283"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12344EE8" w14:textId="5A745F2E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="186909FD" w14:textId="70776900" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-833987335"/>
+                        <w:id w:val="560062549"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="501861197"/>
+                        <w:id w:val="-1795906283"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31D9A93E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...25 lines deleted...]
-  <w:p w14:paraId="0F8C4F74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="055E8032" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:docPr id="26" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1D1E0CF9" w14:textId="40087B3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="0BA07B2B" w14:textId="279E89E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2102295511"/>
+                              <w:id w:val="1296257631"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="953221230"/>
+                              <w:id w:val="1772663841"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1D1E0CF9" w14:textId="40087B3B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="0BA07B2B" w14:textId="279E89E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2102295511"/>
+                        <w:id w:val="1296257631"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="953221230"/>
+                        <w:id w:val="1772663841"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="17EAA791" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="427D8F64" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658321" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:docPr id="25" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="470F21FA" w14:textId="75B0F1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="121A40FB" w14:textId="4AE5F936" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1741441149"/>
+                              <w:id w:val="678926803"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1055964830"/>
+                              <w:id w:val="-1814785731"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658321;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="470F21FA" w14:textId="75B0F1E3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="121A40FB" w14:textId="4AE5F936" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1741441149"/>
+                        <w:id w:val="678926803"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1055964830"/>
+                        <w:id w:val="-1814785731"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22FD1445" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="16228946" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E2C1391" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6F072E88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:docPr id="28" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C192CBE" w14:textId="4E03866C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="19C6CE7A" w14:textId="6A6159A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="843751594"/>
+                              <w:id w:val="-170487586"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="134602994"/>
+                              <w:id w:val="-28186724"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C192CBE" w14:textId="4E03866C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="19C6CE7A" w14:textId="6A6159A2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="843751594"/>
+                        <w:id w:val="-170487586"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="134602994"/>
+                        <w:id w:val="-28186724"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3225A745" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2259EC9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55E97C55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:docPr id="27" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="672FFE0E" w14:textId="1A842FFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7837356E" w14:textId="495C3862" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="389850511"/>
+                              <w:id w:val="-233698596"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-943462454"/>
+                              <w:id w:val="-278032349"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658322;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="672FFE0E" w14:textId="1A842FFB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7837356E" w14:textId="495C3862" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="389850511"/>
+                        <w:id w:val="-233698596"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-943462454"/>
+                        <w:id w:val="-278032349"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30B9E320" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3CD4A76A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23FB981B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="30" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="505228E9" w14:textId="6E13D8B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                        <w:p w14:paraId="107BE6FA" w14:textId="00BBC329" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="178169069"/>
+                              <w:id w:val="-122623693"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C10798">
+                              <w:r w:rsidR="00CB658F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1919205746"/>
+                              <w:id w:val="-1396271253"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00302E83">
-                                <w:t>2025/26:50</w:t>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="505228E9" w14:textId="6E13D8B4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E8124A" w:rsidP="00664D04">
+                  <w:p w14:paraId="107BE6FA" w14:textId="00BBC329" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="178169069"/>
+                        <w:id w:val="-122623693"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C10798">
+                        <w:r w:rsidR="00CB658F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1919205746"/>
+                        <w:id w:val="-1396271253"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00302E83">
-                          <w:t>2025/26:50</w:t>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43E6BC75" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658323" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="528358CD" w14:textId="6986C24A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="669300743"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1258944041"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX1xNhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="528358CD" w14:textId="6986C24A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="669300743"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1258944041"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E90D9DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="424B23F6" w14:textId="1B0978C3" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1352793092"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="297277732"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6AAF81D8" w14:textId="7220D5D3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="424B23F6" w14:textId="1B0978C3" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1352793092"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="297277732"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6AAF81D8" w14:textId="7220D5D3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1E5EA6EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="79A8A2EE" w14:textId="7667FACC" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1426182438"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1239014407"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="22D8AFDD" w14:textId="5C135AFF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658324;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="79A8A2EE" w14:textId="7667FACC" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1426182438"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1239014407"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="22D8AFDD" w14:textId="5C135AFF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4810E41D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DE2749D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55E37E87" w14:textId="301C41D9" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="653495949"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="678854867"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3D5A0463" w14:textId="01D89163" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2100472928"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1676069254"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55E37E87" w14:textId="301C41D9" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="653495949"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="678854867"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3D5A0463" w14:textId="01D89163" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2100472928"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1676069254"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5A124A55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658325" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00632078" w14:textId="5779EA63" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-339624675"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1917117810"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="57D4C1FA" w14:textId="0C7D81E8" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="809826448"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="433261945"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658325;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="00632078" w14:textId="5779EA63" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-339624675"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1917117810"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="57D4C1FA" w14:textId="0C7D81E8" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="809826448"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="433261945"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="38B314E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0682FE83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C332009" w14:textId="0DCDD5C1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="549575138"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="351457115"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C332009" w14:textId="0DCDD5C1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="549575138"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="351457115"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2276837E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="017966F1" w14:textId="5A8EB0E4" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1390230766"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-970901760"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1CFA188B" w14:textId="3BBFB4D3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2095547772"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1968303305"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="017966F1" w14:textId="5A8EB0E4" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1390230766"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-970901760"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1CFA188B" w14:textId="3BBFB4D3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2095547772"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1968303305"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="475041CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658326" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5D42C731" w14:textId="37639A73" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-876549732"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2104298502"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3E808C33" w14:textId="4EB6BF84" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-920792995"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-655231770"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658326;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5D42C731" w14:textId="37639A73" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-876549732"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2104298502"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3E808C33" w14:textId="4EB6BF84" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-920792995"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-655231770"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="73D1CAE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="62966A43" w14:textId="574153A4" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2129578642"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1431198314"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5E7524CF" w14:textId="6B05A0CF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1641871945"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1978338012"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoRx2eegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabsGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB88GQM2UllJV9Lvj3x8WH&#10;T5wFFLYUBqwq+E4FfjV7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1zVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N+bTslnKb7WSuK91kEhMwWnt2E6fTpX8cxmUzF59sKtK9k/Q/zDK2pR&#10;WUp6CHUjULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5t126B8+w/Qwt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+WXo4RrdvR2PuAXBTWLQsE9tSWh&#10;Jba3ASkjme5NYrIApioXlTHpEqmgro1nW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/Kc2qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/s&#10;IdOdPQF+UncUsV21VHjBL872DFhBuSNieOhmJji5qKh7tyLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z8ThOabqMzy6ISMyfalanGrupr4EokdOKcTKJ0R7NXtQe&#10;6ifaD/OYlVTCSspdcNyL19itAtovUs3nyYjm0gm8tUsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChHHZ56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="62966A43" w14:textId="574153A4" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2129578642"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1431198314"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5E7524CF" w14:textId="6B05A0CF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1641871945"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1978338012"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2DE104F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75BA4399" w14:textId="2F18B9B0" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="192967034"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1575965091"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4269434D" w14:textId="10D8B860" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1232154627"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-2075424219"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1103" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDol7w6egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1naboGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8/PF8kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZnV8QkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiXvDp6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="75BA4399" w14:textId="2F18B9B0" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="192967034"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1575965091"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4269434D" w14:textId="10D8B860" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1232154627"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-2075424219"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0B7FC77A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3F538D59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A66F159" w14:textId="0835BE06" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="881589060"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-880467214"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="778F5280" w14:textId="72655BB3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1598475742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1736688108"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A66F159" w14:textId="0835BE06" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="881589060"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-880467214"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="778F5280" w14:textId="72655BB3" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1598475742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1736688108"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4ECFDE53" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07BD951A" w14:textId="57D14458" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="505101141"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2088873797"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="25A47252" w14:textId="68D44EF2" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1636064405"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="472180211"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07BD951A" w14:textId="57D14458" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="505101141"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2088873797"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="25A47252" w14:textId="68D44EF2" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1636064405"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="472180211"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="57138CA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="18944C53" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="566413A5" w14:textId="02F1B7EA" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1331372883"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1088820585"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="55D09654" w14:textId="22A7F451" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="2085031095"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="346376402"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1112" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALo08HegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg/OsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hT8/ON4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAujTwd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="566413A5" w14:textId="02F1B7EA" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1331372883"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1088820585"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="55D09654" w14:textId="22A7F451" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="2085031095"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="346376402"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="764E7733" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658329" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A232D54" w14:textId="5E47774C" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="622663220"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="256483342"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="47202E96" w14:textId="65A80E51" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1901019010"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1614666340"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658329;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLc+6jegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg3HWgC+dB6lCoL83nZLPUnytlcR7rYNCZgpOb8N0+nSu4pnNpmLy7IVbV7J/hviHV9Si&#10;spT0EOpGoGAbX/0Vqq6khwAazyTUGWhdSZVqoGrywYtqlmvhVKqFwAnuAFP4f2Hl3XbpHjzD9jO0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMpHOfWCM0m6fJhfDhOu2dHb+YBfFNQsCgX31JaE&#10;ltguAlJGMt2bxGQBTFXeVsakS6SCujaebQU10WB6I3n8YWUsawo+/ng+SIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCX4z3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMzj8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMtz7qN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A232D54" w14:textId="5E47774C" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="622663220"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="256483342"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="47202E96" w14:textId="65A80E51" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1901019010"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1614666340"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="516F741F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="7" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="313B4876" w14:textId="60E159B2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2055767609"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="551194078"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="313B4876" w14:textId="60E159B2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2055767609"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="551194078"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AC75B4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3EF4768F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="146E149C" w14:textId="22EDEC08" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1137565143"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-899292383"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="60F8E3D8" w14:textId="38B7811A" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1902974824"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1904864000"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1117" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV97PxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2flY10uHXWxKfCRF8pEXl21t2Fb5UIEteD4YcqashLKyTwX/8XDz&#10;4TNnAYUthQGrCr5TgV/O3r+7aNxUjWANplSekRMbpo0r+BrRTbMsyLWqRRiAU5aUGnwtkI7+KSu9&#10;aMh7bbLRcHieNeBL50GqEOj2ulPyWfKvtZJ4p3VQyEzB6W2Yvj59V/GbzS7E9MkLt65k/wzxD6+o&#10;RWUp6MHVtUDBNr76y1VdSQ8BNA4k1BloXUmVcqBs8uGLbJZr4VTKhYoT3KFM4f+5lbfbpbv3DNsv&#10;0FIDY0EaF6aBLmM+rfZ1/NNLGemphLtD2VSLTEajfJxTLziTpMtH+WSU6podrZ0P+FVBzaJQcE9t&#10;SdUS20VAikjQPSQGC2Cq8qYyJh0iFdSV8WwrqIkG0xvJ4g+Usawp+PnHs2FybCGad56NjW5UIkMf&#10;7phhknBnVMQY+11pVpUp0VdiCymVPcRP6IjSFOothj3++Kq3GHd5kEWKDBYPxnVlwafs0/QcS1b+&#10;3JdMd3gq+EneUcR21VLiBZ+k1sWrFZQ7IoaHbmaCkzcVdW8hAt4LT0NCDafBxzv6aANUfeglztbg&#10;f792H/HEXdJy1tDQFTz82givODPfLLF6ko/HcUrTYXz2iYjE/Klmdaqxm/oKiBI5rRgnkxjxaPai&#10;9lA/0n6Yx6ikElZS7ILjXrzCbhXQfpFqPk8gmksncGGXTkbXscyRmw/to/CuJzAS9W9hP55i+oLH&#10;HTZaBjffIHExkfxY1b4BNNOJ+/3+iUvj9JxQxy05ewYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfez8XkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="146E149C" w14:textId="22EDEC08" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1137565143"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-899292383"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="60F8E3D8" w14:textId="38B7811A" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1902974824"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1904864000"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A493FFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658330" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3652E999" w14:textId="290B479E" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1269888862"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1339967266"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1CAC2300" w14:textId="2BDE84F4" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="630068278"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1550293845"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1118" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658330;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqRfwkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfDzcf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh+dZA750HqQKgf5ed0o+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lE+GSVcs6O38wG/KqhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8qYxJl0gFdWU82wpqosH0RvL4w8pY1hT8/OPZMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPjkwYAXljojhoZuZ4ORNRd1biID3wtOQUMNp8PGODm2A0Ide4mwN/vdr&#10;/6M9cZe0nDU0dAUPvzbCK87MN0usnuTjcZzSdBmffSIiMX+qWZ1q7Ka+AqJETivGySRGezR7UXuo&#10;H2k/zGNWUgkrKXfBcS9eYbcKaL9INZ8nI5pLJ3Bhl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;egY33yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUvOngEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAakX8JHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3652E999" w14:textId="290B479E" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1269888862"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1339967266"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1CAC2300" w14:textId="2BDE84F4" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="630068278"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1550293845"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="39522E37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7ECD086A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C3CD315" w14:textId="67B69655" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-923495353"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-829441241"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0EE1C9B9" w14:textId="621D29BD" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="235446691"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1130518409"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1122" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUgCDHegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcEdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFb2qeA/HhYf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tU/ZaUX&#10;DUWvTTYcDM6zBnzpPEgVAv297pR8luJrrSTeaR0UMlNwehum06dzFc9sdiGmT164dSX7Z4h/eEUt&#10;KktJD6GuBQq28dVfoepKegig8UxCnYHWlVSpBqomH7yoZrkWTqVaCJzgDjCF/xdW3m6X7t4zbL9A&#10;Sw2MgDQuTAP9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5ZJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTlojImXSIV1JXxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtVS4UXfDLeM2AF5Y6I4aGbmeDkoqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrJ7ko1Gc0nQZjT8RkZg/1axONXZTXwFRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXr7BbBbRfpJrPkxHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABSAIMd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C3CD315" w14:textId="67B69655" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-923495353"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-829441241"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0EE1C9B9" w14:textId="621D29BD" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="235446691"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1130518409"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63EF795A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658331" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3AF9D8DA" w14:textId="68B9FB82" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-68509975"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1588911940"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="04BDA069" w14:textId="407BC27F" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-209811581"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="183411858"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1123" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658331;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUUIFjegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabYEdYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l+0daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+MX8/bvzxs3UCNZgSuUZBbFh1riCrxHdLMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh5OsAV86D1KFQH+vOiWfp/haK4l3WgeFzBSc3obp9OlcxTObn4vZkxduXcn+GeIfXlGL&#10;ylLSQ6grgYJtfPVXqLqSHgJoHEioM9C6kirVQNXkwxfVLNfCqVQLgRPcAabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFWaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPc+oFZ5J0+SifjhKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hR88vFsmAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9rjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPy5&#10;h0x39gT4Sd1RxHbVUuEFn072DFhBuSNieOhmJjh5XVH3bkTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVk/z8ThOabqMzz4RkZg/1axONXZTXwJRIqcV42QSoz2avag9&#10;1I+0HxYxK6mElZS74LgXL7FbBbRfpFoskhHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF7wePO&#10;NnoGt9ggcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp8BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANRQgWN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3AF9D8DA" w14:textId="68B9FB82" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-68509975"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1588911940"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="04BDA069" w14:textId="407BC27F" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-209811581"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="183411858"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="65E440AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3AE7E0E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4694CD15" w14:textId="133C69C2" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1424486258"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1427149742"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6BC38E2E" w14:textId="49766F6C" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1872453664"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1331287280"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1127" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3Vbf7egIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VDi1j/o4UGAJ1ZaY4aEfmuDkdU3tuxEB74WnKaGO0+TjHR3aAMEPg8TZCvzv&#10;1/5HeyIvaTlraepKHn6thVecmW+WaH2eTyZxTNNlcvqJmMT8sWZ5rLHr5hKIEzntGCeTGO3R7ETt&#10;oXmkBTGPWUklrKTcJcedeIn9LqAFI9V8noxoMJ3AG7twMoaOOEdyPnSPwruBwUjcv4XdfIriBZF7&#10;2+gZ3HyNRMbE8oh0j+rQARrqRP5hAcWtcXxPVoc1OXsGAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADdVt/t6AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4694CD15" w14:textId="133C69C2" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1424486258"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1427149742"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6BC38E2E" w14:textId="49766F6C" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1872453664"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1331287280"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1016C3C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658332" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4678F8D8" w14:textId="3B8336CA" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1407105247"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1630473635"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="290152B3" w14:textId="30FC4C6E" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1704747568"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="555512744"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1128" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658332;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI5/gueQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBq32igwArKHTHDQzc0wcnritp3IwLeC09TQh2nycc7OrQBgh96ibM1+N+v&#10;/Y/2RF7SctbQ1BU8/NoIrzgz3yzR+jyfTOKYpsvk9BMxifljzepYYzf1JRAnctoxTiYx2qPZi9pD&#10;/UgLYhGzkkpYSbkLjnvxErtdQAtGqsUiGdFgOoE3dulkDB1xjuR8aB+Fdz2Dkbh/C/v5FNMXRO5s&#10;o2dwiw0SGRPLI9Idqn0HaKgT+fsFFLfG8T1ZHdbk/BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASOf4LnkCAABuBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4678F8D8" w14:textId="3B8336CA" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1407105247"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1630473635"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="290152B3" w14:textId="30FC4C6E" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1704747568"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="555512744"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3D3D4A28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09A469DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header60.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="444D7F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CAA2BF6" w14:textId="443FB9BD" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1899353820"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1915920245"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="05ED682E" w14:textId="486C4FD5" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-8144162"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1121188728"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1132" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2IiTNegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4VT+wbjPQWWUO6IGR66oQlO3lTUvoUIeC88TQl1nCYf7+jQBgh+6CXO1uB/&#10;v/Y/2hN5SctZQ1NX8PBrI7zizHyzROuLfDSKY5ouo/EnYhLzp5rlqcZu6jkQJ3LaMU4mMdqj2Yva&#10;Q/1EC2IWs5JKWEm5C457cY7dLqAFI9VsloxoMJ3AhX1wMoaOOEdyPrZPwruewUjcv4X9fIrJCyJ3&#10;ttEzuNkGiYyJ5RHpDtW+AzTUifz9Aopb4/SerI5rcvoMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADYiJM16AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1CAA2BF6" w14:textId="443FB9BD" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1899353820"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1915920245"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="05ED682E" w14:textId="486C4FD5" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-8144162"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1121188728"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header61.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="67B00997" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658333" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D79761E" w14:textId="4011A7F6" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1888869811"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="588892530"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="42579951" w14:textId="61E2E5CF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1799497668"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-928122109"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1133" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658333;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD28oVpegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi1b3i+p8AKyh0xw0M3NMHJRUXtuxEB74WnKaGO0+TjHR3aAMEPvcTZGvzv&#10;1/5HeyIvaTlraOoKHn5thFecmW+WaH2Rj8dxTNNlfPaJmMT8qWZ1qrGb+gqIEzntGCeTGO3R7EXt&#10;oX6kBTGPWUklrKTcBce9eIXdLqAFI9V8noxoMJ3AG7t0MoaOOEdyPrSPwruewUjcv4X9fIrJCyJ3&#10;ttEzuPkGiYyJ5RHpDtW+AzTUifz9Aopb4/SerI5rcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPbyhWl6AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D79761E" w14:textId="4011A7F6" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1888869811"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="588892530"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="42579951" w14:textId="61E2E5CF" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1799497668"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-928122109"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header62.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0E0B3C0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header63.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42BA7929" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658310" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08EF79C3" w14:textId="4E97845A" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-868445872"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="100696344"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="67C2C424" w14:textId="7CC68DF5" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1809207715"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="610318406"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1137" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658310;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAodtg7eAIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqPDYy9S7eLeEakvM8NAPTXDyuqb23YiA98LTlFDHafLxjj7aAMEPg8TZCvzv&#10;1+6jPZGXtJy1NHUlD7/WwivOzDdLtD7PJ5M4pukwOf1ETGL+WLM81th1cwnEiZx2jJNJjPZodqL2&#10;0DzSgpjHrKQSVlLukuNOvMR+F9CCkWo+T0Y0mE7gjV04GUNHnCM5H7pH4d3AYCTu38JuPkXxgsi9&#10;bfQMbr5GImNi+QHVoQM01In8wwKKW+P4nKwOa3L2DAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAodtg7eAIAAG4FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08EF79C3" w14:textId="4E97845A" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-868445872"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="100696344"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="67C2C424" w14:textId="7CC68DF5" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1809207715"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="610318406"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header64.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AEBA0EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658334" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1747FB99" w14:textId="6D34238B" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2132272222"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1163594771"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="435771D0" w14:textId="1F09AA78" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="426542201"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00533F38">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1841493202"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>10</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1138" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658334;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXxJfueQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfDYy4ECKyh3xAwP3dAEJ68rat+NCHgvPE0JdZwmH+/o0AYIfuglztbgf7/2&#10;P9oTeUnLWUNTV/DwayO84sx8s0Tr83wyiWOaLpPTT8Qk5o81q2ON3dSXQJzIacc4mcRoj2Yvag/1&#10;Iy2IRcxKKmEl5S447sVL7HYBLRipFotkRIPpBN7YpZMxdMQ5kvOhfRTe9QxG4v4t7OdTTF8QubON&#10;nsEtNkhkTCyPSHeo9h2goU7k7xdQ3BrH92R1WJPzZwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV8SX7nkCAABuBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1747FB99" w14:textId="6D34238B" w:rsidR="00244011" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2132272222"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1163594771"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="435771D0" w14:textId="1F09AA78" w:rsidR="00533F38" w:rsidRPr="00C7375F" w:rsidRDefault="0032794A" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="426542201"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00533F38">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1841493202"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>10</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header65.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2C0D25C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header66.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4230E8A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="224974C4" w14:textId="5511DF60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-299770438"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1662460051"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1142" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApAUsNegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjs5dmeAisod8QMD93QBCcXFbXvRgS8F56mhDpOk493dGgDBD/0Emdr8L9f&#10;+x/tibyk5ayhqSt4+LURXnFmvlmi9UU+HscxTZfx2SdiEvOnmtWpxm7qKyBO5LRjnExitEezF7WH&#10;+pEWxDxmJZWwknIXHPfiFXa7gBaMVPN5MqLBdAJv7NLJGDriHMn50D4K73oGI3H/FvbzKSYviNzZ&#10;Rs/g5hskMiaWR6Q7VPsO0FAn8vcLKG6N03uyOq7J2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkBSw16AgAAbgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="224974C4" w14:textId="5511DF60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-299770438"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1662460051"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header67.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E11C4E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658335" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A827374" w14:textId="5F99DEE1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-215512422"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1879309443"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1143" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658335;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp0eqpegIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjs5fmeAisod8QMD93QBCcXFbXvRgS8F56mhDpOk493dGgDBD/0Emdr8L9f&#10;+x/tibyk5ayhqSt4+LURXnFmvlmi9UU+HscxTZfx2SdiEvOnmtWpxm7qKyBO5LRjnExitEezF7WH&#10;+pEWxDxmJZWwknIXHPfiFXa7gBaMVPN5MqLBdAJv7NLJGDriHMn50D4K73oGI3H/FvbzKSYviNzZ&#10;Rs/g5hskMiaWR6Q7VPsO0FAn8vcLKG6N03uyOq7J2TMAAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp0eqpegIAAG4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A827374" w14:textId="5F99DEE1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-215512422"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1879309443"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header68.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="07C5E57E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79A24E9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7227D46F" w14:textId="2F1A5D7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-98953194"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1644394148"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7227D46F" w14:textId="2F1A5D7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-98953194"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1644394148"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D80ED43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13AF7852" w14:textId="6F9592D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1689360750"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1317079315"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="13AF7852" w14:textId="6F9592D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1689360750"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1317079315"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7745E10B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F4E31AF" w14:textId="1A06841B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1806270751"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00CB658F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-655139131"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00EE6796">
+                                <w:t>2025/26:123</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F4E31AF" w14:textId="1A06841B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0032794A" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1806270751"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00CB658F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-655139131"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00EE6796">
+                          <w:t>2025/26:123</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -16674,163 +44598,50 @@
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BC10DB"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -16936,87 +44747,87 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
@@ -17033,51 +44844,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -17108,1126 +44919,1095 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1215239391">
-[...1 lines deleted...]
-  </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00960504"/>
+    <w:rsidRoot w:val="00A96690"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="00012ACB"/>
-    <w:rsid w:val="00012BD6"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="00025BD2"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00031199"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="0003308E"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00052FC5"/>
+    <w:rsid w:val="00054ED8"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00064AF8"/>
-    <w:rsid w:val="00064FFD"/>
     <w:rsid w:val="00067524"/>
+    <w:rsid w:val="00070B27"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
-    <w:rsid w:val="00085BB9"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="00086A4E"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000931E9"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000A7877"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C2668"/>
+    <w:rsid w:val="000C0EA7"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D292E"/>
+    <w:rsid w:val="000E2801"/>
+    <w:rsid w:val="000E457F"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00100DAE"/>
+    <w:rsid w:val="0010125A"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00106407"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="00125334"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00152321"/>
     <w:rsid w:val="00152749"/>
-    <w:rsid w:val="00152783"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00153E12"/>
+    <w:rsid w:val="00154340"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00163B4B"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
+    <w:rsid w:val="00175430"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
+    <w:rsid w:val="0018718D"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="001941B9"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B5BD3"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C4210"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
+    <w:rsid w:val="001D2598"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D413D"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E44AC"/>
-    <w:rsid w:val="001F249E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
-    <w:rsid w:val="00203DF8"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="00234E54"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="00237526"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00243F9F"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="0025605A"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="002A1B8D"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B1829"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C0962"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002D7601"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
+    <w:rsid w:val="002E5ECA"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F584F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00302E83"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
+    <w:rsid w:val="00317E0D"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003250AB"/>
-    <w:rsid w:val="00327BAA"/>
+    <w:rsid w:val="0032794A"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003352AC"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00341D8F"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00343814"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
+    <w:rsid w:val="003A0409"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
+    <w:rsid w:val="003B1014"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C4934"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E1F9D"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003F0814"/>
+    <w:rsid w:val="003F2293"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F5E43"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="004116AC"/>
     <w:rsid w:val="00414A77"/>
-    <w:rsid w:val="0041518D"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00437037"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00456079"/>
-    <w:rsid w:val="004646D1"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="0047141B"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474F40"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B61E3"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C0B0D"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D3185"/>
-    <w:rsid w:val="004D583A"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="005001EE"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00510F39"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005302A5"/>
+    <w:rsid w:val="00521E62"/>
+    <w:rsid w:val="0053035D"/>
     <w:rsid w:val="005311C5"/>
-    <w:rsid w:val="00531C9D"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00533F38"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00547801"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00571728"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00584DE6"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00592AA6"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A6F04"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B5B00"/>
+    <w:rsid w:val="005B69EC"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C4B3D"/>
-    <w:rsid w:val="005C4FF8"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005E78AC"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00600DF4"/>
+    <w:rsid w:val="00600E03"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061368E"/>
-    <w:rsid w:val="00616756"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0065525A"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
+    <w:rsid w:val="006666EA"/>
+    <w:rsid w:val="00667F93"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="006867BE"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="006A0112"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A1456"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006A7628"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
-    <w:rsid w:val="006D33FD"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1415"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F35A9"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705D14"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716138"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007300DC"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="007500BF"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="007534DE"/>
+    <w:rsid w:val="00752EA7"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
+    <w:rsid w:val="007753E7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00776D2A"/>
     <w:rsid w:val="00777AB3"/>
+    <w:rsid w:val="00780239"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="00781D36"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="00783C60"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00795FC5"/>
+    <w:rsid w:val="00796312"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A64CA"/>
+    <w:rsid w:val="007B359D"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E243E"/>
     <w:rsid w:val="007E44F8"/>
-    <w:rsid w:val="007E6F9A"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="008031B0"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00824F04"/>
+    <w:rsid w:val="00823D8D"/>
     <w:rsid w:val="00830602"/>
+    <w:rsid w:val="00831D0B"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00835A03"/>
-    <w:rsid w:val="00835C95"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00851296"/>
+    <w:rsid w:val="00851D33"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="008536AC"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="0085668D"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00873537"/>
-    <w:rsid w:val="00874710"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00877B18"/>
+    <w:rsid w:val="008770FE"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884C0B"/>
+    <w:rsid w:val="00884184"/>
+    <w:rsid w:val="00884395"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A4793"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B2C26"/>
+    <w:rsid w:val="008B3938"/>
     <w:rsid w:val="008B48D7"/>
-    <w:rsid w:val="008B4C38"/>
+    <w:rsid w:val="008B4BA4"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
+    <w:rsid w:val="008F016E"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F4F74"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="009524A5"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00960504"/>
+    <w:rsid w:val="0096026F"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="009754A4"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="0098700E"/>
-    <w:rsid w:val="009A056A"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
-    <w:rsid w:val="009A4927"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B300F"/>
+    <w:rsid w:val="009B28AB"/>
+    <w:rsid w:val="009B4727"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C2449"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E7750"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="00A03F30"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
-    <w:rsid w:val="00A21EB4"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A31D6C"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A36C0B"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A56D6F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A748EB"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A91658"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
+    <w:rsid w:val="00A95F98"/>
+    <w:rsid w:val="00A96690"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA0A40"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB254C"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC25A1"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AD6D45"/>
+    <w:rsid w:val="00AD7804"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF6B8D"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B03523"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22879"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B439B6"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B45543"/>
+    <w:rsid w:val="00B47C28"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B568FE"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B76AA5"/>
+    <w:rsid w:val="00B80ABC"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B9757C"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB15AE"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB5D1B"/>
-    <w:rsid w:val="00BB62D7"/>
+    <w:rsid w:val="00BB566B"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD176D"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD5B53"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
+    <w:rsid w:val="00BF43DB"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
+    <w:rsid w:val="00C052CC"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C10798"/>
-    <w:rsid w:val="00C10BFB"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C239F1"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C433E2"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C53E86"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73BED"/>
+    <w:rsid w:val="00C73C45"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C749A3"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C8707F"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C94215"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB658F"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE1B6A"/>
-    <w:rsid w:val="00CE2E16"/>
+    <w:rsid w:val="00CE0A5E"/>
+    <w:rsid w:val="00CE1503"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF2091"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D26205"/>
+    <w:rsid w:val="00D214E5"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D61533"/>
-    <w:rsid w:val="00D7176B"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D83FAB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D8660A"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA0398"/>
+    <w:rsid w:val="00D96441"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB0C97"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC0864"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD0A4A"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E07E4F"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E22FF4"/>
     <w:rsid w:val="00E24CE3"/>
-    <w:rsid w:val="00E255AE"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E357FB"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E65F62"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E7132C"/>
+    <w:rsid w:val="00E70AA1"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
-    <w:rsid w:val="00E8124A"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E97F82"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA345A"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB1415"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB4122"/>
-    <w:rsid w:val="00EB6694"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00EC6CAE"/>
     <w:rsid w:val="00ED5748"/>
+    <w:rsid w:val="00ED576B"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE7C79"/>
+    <w:rsid w:val="00EE6796"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F065E6"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
-    <w:rsid w:val="00F129A0"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F15BF0"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F23AA4"/>
+    <w:rsid w:val="00F23D5F"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F25EB5"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F45717"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
-    <w:rsid w:val="00F667A2"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F8156C"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA5493"/>
-    <w:rsid w:val="00FA5692"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD3115"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FE02BC"/>
+    <w:rsid w:val="00FD7A93"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="096E281E"/>
-  <w15:docId w15:val="{431B5691-721B-41F1-A4F5-F35883E73F00}"/>
+  <w14:docId w14:val="45047C3B"/>
+  <w15:docId w15:val="{0A4E154D-DD15-4FAF-9F49-85AEF6427A2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -19773,124 +47553,121 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -19929,86 +47706,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -20659,51 +48434,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -20746,62 +48520,585 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF43DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeringen.se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer63.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer71.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer66.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header65.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header58.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header60.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer69.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header68.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header61.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header63.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer70.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer61.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header62.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer68.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header66.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer72.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer64.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header64.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer62.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header67.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer67.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer65.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header59.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fo-rs/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fo-rs/Lagrdsremisser/LBE%20snabbsp&#229;r%202025/Lagr&#229;dsremiss/Diagram%20spr&#228;ngningar.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="sv-SE"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="101"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="1"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="2.2264826175869119E-2"/>
+          <c:y val="2.0108356290174472E-2"/>
+          <c:w val="0.96878902522154053"/>
+          <c:h val="0.97891460055096424"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Statsformat!$B$8</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Allmänfarlig ödeläggelse genom sprängning</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln w="3175">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000000-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000002-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000004-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000006-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000008-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="10"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000A-A65D-4443-985D-3BC045C95D2D}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:cat>
+            <c:strRef>
+              <c:f>Statsformat!$A$9:$A$15</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Statsformat!$B$9:$B$15</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>162</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>257</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>215</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>175</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>196</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>392</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>377</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000B-A65D-4443-985D-3BC045C95D2D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Statsformat!$C$8</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Varav fullbordade</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="B4B4B4"/>
+            </a:solidFill>
+            <a:ln w="3175">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:cat>
+            <c:strRef>
+              <c:f>Statsformat!$A$9:$A$15</c:f>
+              <c:strCache>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2023</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2024</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Statsformat!$C$9:$C$15</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="3">
+                  <c:v>83</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>89</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>156</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>152</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000C-A65D-4443-985D-3BC045C95D2D}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="50"/>
+        <c:axId val="81201024"/>
+        <c:axId val="81202560"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="81201024"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="cross"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81202560"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="1"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="81202560"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="in"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81201024"/>
+        <c:crossesAt val="1"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="3175">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="b"/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.14285753237900478"/>
+          <c:y val="7.367330016583748E-2"/>
+          <c:w val="0.81380061349693256"/>
+          <c:h val="5.2587893864013267E-2"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr b="0"/>
+          </a:pPr>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="25400">
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="700">
+          <a:latin typeface="TradeGothic CondEighteen"/>
+          <a:ea typeface="TradeGothic CondEighteen"/>
+          <a:cs typeface="TradeGothic CondEighteen"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="sv-SE"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21069,280 +49366,315 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-[...22 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Försvarsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson </närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Försvarsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:123</dokumentnummer>
+  <titel>Explosiva varor - förbättrade möjligheter till kontroll</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="7" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="8" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="9" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="10" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Försvarsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">77bc58e5-8ab3-4658-88b7-3f6ab76d649a</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>26</Value>
+      <Value>33</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13546</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13722</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13546</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13546</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13722</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13722</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -21405,175 +49737,180 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F909BEC9-3DAE-428A-8540-31FD6284A3EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC22A283-AD43-4674-8643-5372611E2B81}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE7D4D76-B87B-4D90-A4BC-8C05271857A2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFC5F10-412B-4A61-9B82-A3D7EDF0361A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{616EF5A9-B044-4CB5-84BC-770CD4A11037}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="bc94ca00-0ad1-47b3-89b5-d5369d8a0237"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13178282-FA2D-4EDB-989B-4B8F6BD78019}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A410CBE-0A0D-444B-85A2-23030E17606B}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357C46AC-FDCB-4CE5-B74F-0F719A5CFFE3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3990B127-CBB2-4007-AF15-7CCE1C6F2567}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B90E5BA-B742-4E2F-A0E1-DE8B7518B375}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C601AFF-E24D-40C2-8B59-B85344BC4446}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>34283</Characters>
+  <Pages>71</Pages>
+  <Words>27946</Words>
+  <Characters>148119</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>81</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1234</Lines>
+  <Paragraphs>351</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Specialiseringstjänstgöring för sjukhusfysiker</vt:lpstr>
+      <vt:lpstr>Explosiva varor - förbättrade möjligheter till kontroll</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40670</CharactersWithSpaces>
+  <CharactersWithSpaces>175714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Specialiseringstjänstgöring för sjukhusfysiker</dc:title>
-  <dc:creator>Helen Rudberg</dc:creator>
+  <dc:title>Explosiva varor - förbättrade möjligheter till kontroll</dc:title>
+  <dc:creator>Charlotta Fröcklin</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mallversion">
-    <vt:lpwstr>2.1.21</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>c12e03ee-1007-4be8-838c-0d97c165d180</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>33;#Försvarsdepartementet|77bc58e5-8ab3-4658-88b7-3f6ab76d649a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>