--- v0 (2026-06-07)
+++ v1 (2026-09-01)
@@ -1,196 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76E5D197" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00CE44EA" w:rsidP="00333C9D">
+    <w:p w14:paraId="5E013EE9" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00256019">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Publikation"/>
           <w:tag w:val="Publikation"/>
           <w:id w:val="577641782"/>
           <w:lock w:val="contentLocked"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E5325D">
+          <w:r w:rsidR="00AC0A53">
             <w:t>Regeringens skrivelse</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00E5325D">
+      <w:r w:rsidR="00AC0A53">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D84B1C" wp14:editId="7BC67052">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07585E40" wp14:editId="642469E8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="19C28704" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00811BB8" w:rsidRDefault="00E5325D" w:rsidP="00F572D9">
+                              <w:p w14:paraId="78A30153" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRPr="00811BB8" w:rsidRDefault="00AC0A53">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D09A536" wp14:editId="7613F689">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A0CBE16" wp14:editId="25E50518">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                      <wp:docPr id="1756599892" name="Bild 3"/>
+                                      <wp:docPr id="1397358918" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
@@ -209,462 +180,774 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="63D84B1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="07585E40" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="19C28704" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00811BB8" w:rsidRDefault="00E5325D" w:rsidP="00F572D9">
+                        <w:p w14:paraId="78A30153" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRPr="00811BB8" w:rsidRDefault="00AC0A53">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D09A536" wp14:editId="7613F689">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A0CBE16" wp14:editId="25E50518">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
-                                <wp:docPr id="1756599892" name="Bild 3"/>
+                                <wp:docPr id="1397358918" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="69A67661" w14:textId="33D337EC" w:rsidR="00E5325D" w:rsidRDefault="00641886" w:rsidP="00333C9D">
+        <w:p w14:paraId="70D75EA3" w14:textId="1BC1B1F7" w:rsidR="00AC0A53" w:rsidRDefault="007211BB">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:82</w:t>
+            <w:t>2025/26:152</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="32185010" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="00D01F17" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="115685EF" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRPr="00D01F17" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5919"/>
-        <w:gridCol w:w="1594"/>
+        <w:gridCol w:w="5917"/>
+        <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00307C2B" w14:paraId="0A08DB04" w14:textId="77777777">
+      <w:tr w:rsidR="00AC0A53" w14:paraId="226797D7" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-2000570357"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="69C45412" w14:textId="336BD68E" w:rsidR="00E5325D" w:rsidRDefault="00197396" w:rsidP="00333C9D">
+              <w:p w14:paraId="3F5CD8E6" w14:textId="28FA9DF9" w:rsidR="00AC0A53" w:rsidRDefault="007211BB">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Redovisning av användningen av hemliga tvångsmedel under 2024</w:t>
+                  <w:t>Riksrevisionens rapport om Statens fastighetsverks fastighetsförvaltning</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2BDA23B6" w14:textId="309ADA09" w:rsidR="00E5325D" w:rsidRDefault="00197396" w:rsidP="00333C9D">
+              <w:p w14:paraId="67F9B66F" w14:textId="2E21E548" w:rsidR="00AC0A53" w:rsidRDefault="007211BB">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6A98C98B" w14:textId="04DF0A89" w:rsidR="00E5325D" w:rsidRPr="00141F91" w:rsidRDefault="00641886" w:rsidP="00333C9D">
+              <w:p w14:paraId="71D8BA14" w14:textId="62733C8B" w:rsidR="00AC0A53" w:rsidRPr="00141F91" w:rsidRDefault="007211BB">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:82</w:t>
+                  <w:t>2025/26:152</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D1729CE" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="7B38CF45" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CABC218" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="4D7484CC" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5441DFAB" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="0A177455" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E2E91DD" w14:textId="795ED6C9" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="40D69BC6" w14:textId="03F77C49" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="750776800"/>
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0066767A">
-            <w:t>den 11 december 2025</w:t>
+          <w:r w:rsidR="009142FD">
+            <w:t>den 5 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5B9EB6F5" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="0422CBEE" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Namnunderskrift1"/>
         <w:tag w:val="Namnunderskrift1"/>
         <w:id w:val="146416067"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="72DDAF97" w14:textId="10503788" w:rsidR="00E5325D" w:rsidRDefault="0081241C" w:rsidP="00333C9D">
+        <w:p w14:paraId="45F62A80" w14:textId="5B6ED6D3" w:rsidR="00AC0A53" w:rsidRDefault="009142FD">
           <w:pPr>
             <w:pStyle w:val="Propnamnunderskrift1"/>
           </w:pPr>
           <w:r>
             <w:t>Ulf Kristersson</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3DA624D9" w14:textId="36C2A40C" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="0FC93D74" w14:textId="2A3D8FBF" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Namnunderskrift2"/>
           <w:tag w:val="Namnunderskrift2"/>
           <w:id w:val="-873931827"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0081241C">
-            <w:t>Gunnar Strömmer</w:t>
+          <w:r w:rsidR="009142FD">
+            <w:t>Niklas Wykman</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="29E06F60" w14:textId="047C77C5" w:rsidR="00E5325D" w:rsidRPr="008C3EC0" w:rsidRDefault="00E5325D" w:rsidP="004534C4">
+    <w:p w14:paraId="36475386" w14:textId="3896D73C" w:rsidR="00AC0A53" w:rsidRPr="008C3EC0" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
+          <w:r w:rsidR="007211BB">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221D87D9" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00333C9D">
+    <w:p w14:paraId="695C00FC" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F15EBB" w14:textId="268664D2" w:rsidR="00E5325D" w:rsidRDefault="006812E7" w:rsidP="00333C9D">
+    <w:p w14:paraId="099EC46D" w14:textId="4B933F5C" w:rsidR="00AC0A53" w:rsidRDefault="001301E6" w:rsidP="00CA3640">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I skrivelsen redogör regeringen för hur bestämmelserna i rättegångsbalken om hemlig avlyssning av elektronisk kommunikation, hemlig övervakning av elektronisk kommunikation, hemlig kameraövervakning och hemlig rumsavlyssning vid förundersökning i brottmål har tillämpats under 2024. Regeringen redogör också för hur lagen (2020:62) om hemlig dataavläsning har tillämpats under året. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Redovisningen innefattar även </w:t>
+        <w:t>I skrivelsen behandlar regeringen Riksrevisionens iakttagelser och re</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>tillämpningen enligt lagen (2007:979) om åtgärder för att förhindra vissa särskilt allvarliga brott</w:t>
-[...2 lines deleted...]
-        <w:t>, inklusive husrannsakan, undersökning på annat ställe och genomsökning på distans</w:t>
+        <w:t>kommen</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>. Skrivelsen omfattar också en redogörelse av inhämtningen av uppgifter enligt lagen (2012:278) om inhämtning av uppgifter om elektronisk kommunikation i de brottsbekämpande myndigheternas underrättelseverksamhet. Slutligen omfattar skrivelsen användningen av hemliga tvångsmedel i Säkerhetspolisens verksamhet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03CC100B" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="008F2013" w:rsidRDefault="00E5325D" w:rsidP="00362009">
+        <w:t>dationer till regeringen i rapporten Förvaltning av fastigheter – Statens fastighetsverk och regeringens styrning (RiR 2025:30)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>. Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>revi</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidR="00027511">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">onens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>ning av marknadshyres- och bidragsfastigheter till stora delar be</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>drivs effek</w:t>
+      </w:r>
+      <w:r w:rsidR="00027511">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">tivt, men att det finns vissa brister i </w:t>
+      </w:r>
+      <w:r w:rsidR="0025318D">
+        <w:t>myndighetens</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">förvaltning </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0464">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>rege</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">ringens styrning. Regeringen har gett </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve"> i uppdrag att anpassa fastighetsbeståndet</w:t>
+      </w:r>
+      <w:r w:rsidR="0029129A">
+        <w:t xml:space="preserve">, men </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF25CA">
+        <w:t xml:space="preserve">Riksrevisionen anser att </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>en mer långsiktig lösning för bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>fastigheterna</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15A53">
+        <w:t xml:space="preserve"> saknas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00720665">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00720665">
+        <w:t>revisionen konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r w:rsidR="00720665">
+        <w:t xml:space="preserve"> att regeringen inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">har sett över </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3A31">
+        <w:t>beräkningsmodellen för</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t>avkastningskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="0025318D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve"> trots att </w:t>
+      </w:r>
+      <w:r w:rsidR="000B72D3">
+        <w:t>myndighetens</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve"> resultat </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7183">
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BD7183">
+        <w:t>stig</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve"> kravet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3A31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFF2CCC" w14:textId="3C1E85E5" w:rsidR="006A644F" w:rsidRDefault="00CA3640" w:rsidP="006A644F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen välkomnar granskningen och</w:t>
+      </w:r>
+      <w:r w:rsidR="00203AEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099">
+        <w:t>instämmer i Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t>dömning att</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099">
+        <w:t xml:space="preserve"> det finns ett behov av att se över</w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F" w:rsidDel="0029129A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t>beräkningsmodellen för avkast</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">kravet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022E8A4C" w14:textId="57BEEA95" w:rsidR="006F0829" w:rsidRPr="006F0829" w:rsidRDefault="006F0829" w:rsidP="006F0829">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0829">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00311AED">
+        <w:t xml:space="preserve">konstaterar </w:t>
+      </w:r>
+      <w:r w:rsidR="0025318D">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="00311AED">
+        <w:t>att flera åtgärder redan har vidtagits för att s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CD2">
+        <w:t>äkerställa</w:t>
+      </w:r>
+      <w:r w:rsidR="00311AED">
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t xml:space="preserve"> långsiktig lösning för finansieringen av bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF25CA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t>fastigheterna</w:t>
+      </w:r>
+      <w:r w:rsidR="00311AED">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t>Under perioden 2024–2026 har anslaget för dessa fastig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t>heter förstärkts med sammanlagt 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0083076D">
+        <w:t xml:space="preserve">30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t>miljoner kronor för att möj</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t xml:space="preserve">liggöra ett mer planerat och förebyggande underhåll. Regeringen har </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08A8">
+        <w:t>även</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB08A8" w:rsidRPr="006F0829">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:t xml:space="preserve">gett </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:t xml:space="preserve"> i uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8" w:rsidRPr="006F0829">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B303F0" w:rsidRPr="000175CB">
+        <w:t>att redovisa vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00B303F0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B303F0" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">tagna åtgärder i syfte att </w:t>
+      </w:r>
+      <w:r w:rsidR="00B303F0">
+        <w:t>anpassa fastighetsbeståndet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0829">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764BEB5D" w14:textId="42E094EC" w:rsidR="00CA3640" w:rsidRPr="00CA3640" w:rsidRDefault="006A644F" w:rsidP="00FA4CB5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3640">
+        <w:t xml:space="preserve">och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE24D42" w14:textId="77777777" w:rsidR="00AC0A53" w:rsidRPr="008F2013" w:rsidRDefault="00AC0A53" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0E1E0" w14:textId="66630336" w:rsidR="00EB5931" w:rsidRDefault="00E5325D">
+    <w:p w14:paraId="3108CCEF" w14:textId="1E066419" w:rsidR="008A4F0C" w:rsidRDefault="00AC0A53">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -672,43984 +955,28884 @@
       </w:r>
       <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc216273417" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477676" w:history="1">
+        <w:r w:rsidR="008A4F0C" w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidR="008A4F0C" w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477676 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE44EA">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r w:rsidR="008A4F0C">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F0631BA" w14:textId="289DAE25" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="39AAB6A1" w14:textId="4BA6022B" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273418" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477677" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Regleringen om hemliga tvångsmedel</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273418 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477677 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="652D151A" w14:textId="407ED844" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477678" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens övergripande slutsats och avgränsningar i granskningen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477678 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D8F85C0" w14:textId="4C993C5C" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477679" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>En mer systematisk och långsiktig styrning och uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477679 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="560AE187" w14:textId="73E8141C" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477680" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Riksrevisionens rekommendationer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477680 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BAEA73B" w14:textId="1C6A0737" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7A7ADC85" w14:textId="3FB6EA29" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273419" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477681" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utgångspunkter vid användning av hemliga tvångsmedel</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477681 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4652432C" w14:textId="5CFC373B" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="566ACA68" w14:textId="6887F076" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273420" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477682" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utökade möjligheter att använda hemliga tvångsmedel under senare år</w:t>
+          <w:t>Avkastningskravet som styrinstrument</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477682 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CE7C66D" w14:textId="11CB2230" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="59E3EDCB" w14:textId="7E5D5246" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273421" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477683" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rättsliga förutsättningar för att använda hemliga tvångsmedel</w:t>
+          <w:t>Långsiktig finansiering av bidragsfastigheter</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273421 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477683 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="182661CF" w14:textId="38A9536E" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477684" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förtydligat ansvar och principer för kompletteringar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477684 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13830C9B" w14:textId="3CD2A8D3" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477685" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Styrning och uppföljning av Statens fastighetsverks kulturmiljöuppdrag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477685 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42B41C76" w14:textId="67AB82FB" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...80 lines deleted...]
-    <w:p w14:paraId="12B4C50B" w14:textId="592ED4C1" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
+    <w:p w14:paraId="258757F3" w14:textId="3315187D" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273423" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477686" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Myndigheternas redovisning</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273423 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477686 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BF7F93C" w14:textId="2E76AAF9" w:rsidR="00EB5931" w:rsidRDefault="00CE44EA">
-[...1455 lines deleted...]
-        <w:pStyle w:val="Innehll5"/>
+    <w:p w14:paraId="5445BD3F" w14:textId="3CFDD606" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc216273442" w:history="1">
-        <w:r w:rsidR="00EB5931" w:rsidRPr="001D78B1">
+      <w:hyperlink w:anchor="_Toc222477687" w:history="1">
+        <w:r w:rsidRPr="00C54040">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 december 2025</w:t>
+          <w:t>Förvaltning av fastigheter – Statens fastighetsverk och regeringens styrning (RiR 2025:30)</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc216273442 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477687 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EB5931">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26C8837E" w14:textId="36C40FB9" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00B65FF6">
+    <w:p w14:paraId="127A0E07" w14:textId="6E729081" w:rsidR="008A4F0C" w:rsidRDefault="008A4F0C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222477688" w:history="1">
+        <w:r w:rsidRPr="00C54040">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 5 mars 2026</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222477688 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>98</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0423E02E" w14:textId="6F78EAD9" w:rsidR="00AC0A53" w:rsidRDefault="00AC0A53" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4E04212D" w14:textId="429C804E" w:rsidR="00E37F82" w:rsidRDefault="00AC0A53" w:rsidP="00E37F82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc222477676"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="64440B77" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00B65FF6">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="078C90E0" w14:textId="1261C7EF" w:rsidR="008E197A" w:rsidRDefault="001301E6" w:rsidP="001301E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har granskat om Statens fastighetsverks förvaltning av mark</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nadshyres- och bidragsfastigheter som hyrs ut som lokaler är effektiv. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82" w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">Resultatet av granskningen redovisas i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82">
+        <w:t xml:space="preserve">rapporten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förvaltning av fas</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tig</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter – Statens fastighetsverk och regeringens styrning</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82">
+        <w:t xml:space="preserve"> (RiR 2025:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82">
+        <w:t xml:space="preserve">), se </w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82" w:rsidRPr="0083076D">
+        <w:t>bilagan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37F82" w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F2CE6E" w14:textId="6D3B9262" w:rsidR="00E37F82" w:rsidRPr="00E37F82" w:rsidRDefault="00E37F82" w:rsidP="0083076D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksdagen överlämnade rapporten till regeringen den 11 november 2025. I rapporten lämnar Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t>rekommen</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">dationer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> och regeringen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I denna skrivelse behandlar regeringen Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00027511">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>revisionens iakttagelser och de rekommen</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1F82">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dationer som riktats till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A662A6" w14:textId="39293E35" w:rsidR="00E37F82" w:rsidRDefault="00E37F82" w:rsidP="00E37F82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc222477677"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0A25DC3B" w14:textId="1A16A80C" w:rsidR="00104FA0" w:rsidRDefault="00104FA0" w:rsidP="00104FA0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222477678"/>
+      <w:r>
+        <w:t>Riksrevisionens övergripande slutsats och avgränsningar i granskningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="445AA1F5" w14:textId="14092572" w:rsidR="00E56DD1" w:rsidRDefault="001301E6" w:rsidP="00E56DD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">valtning av </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve">s.k. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="00E811FB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hyres- och bidragsfastigheter till stora delar be</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drivs effektivt, men att det finns vissa brister i såväl </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förvaltning som regeringens styrning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>Marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5695B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5695B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>fastigheter är fas</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve">tigheter som </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve"> hyr ut med mark</w:t>
+      </w:r>
+      <w:r w:rsidR="0056438B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:softHyphen/>
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:softHyphen/>
+        <w:t>mässiga villkor och där kostnaderna för förvaltning</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3415E">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve"> täcks av hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="004A14A0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00936BEC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="005231E6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:softHyphen/>
+        <w:t>intäkter. Bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>fas</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>tigheter är fastigheter som har hyresintäkter som inte långsiktigt kan täcka kost</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>naderna för förvaltningen eller som helt saknar hyresintäkter. De fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>nan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve">sieras därför huvudsakligen genom ett anslag till </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445D759D" w14:textId="02975740" w:rsidR="00E51F0F" w:rsidRPr="00E51F0F" w:rsidRDefault="002C1F6B" w:rsidP="00E51F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56DD1" w:rsidRPr="00E56DD1">
+        <w:t>förvaltning av mark, skog, utrikesfastigheter, privat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E56DD1" w:rsidRPr="00E56DD1">
+        <w:t xml:space="preserve">bostäder och kostnadshyresfastigheter omfattas inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3415E">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56DD1" w:rsidRPr="00E56DD1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35E33">
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="001451C1">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A35E33">
+        <w:t>revisi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A35E33">
+        <w:t xml:space="preserve">onens </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56DD1" w:rsidRPr="00E56DD1">
+        <w:t xml:space="preserve">granskning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F" w:rsidRPr="00E51F0F">
+        <w:t xml:space="preserve">Granskningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F">
+        <w:t>inkluderar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F" w:rsidRPr="00E51F0F">
+        <w:t xml:space="preserve"> inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31D3F">
+        <w:t xml:space="preserve"> heller</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F" w:rsidRPr="00E51F0F">
+        <w:t xml:space="preserve"> fastigheter som om</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E51F0F" w:rsidRPr="00E51F0F">
+        <w:t>fattas av den kungliga dispositionsrätten, med undantag för bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00E51F0F" w:rsidRPr="00E51F0F">
+        <w:t>fastigheter inom dispositionsrätten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C53AF1A" w14:textId="35B6DD13" w:rsidR="00104FA0" w:rsidRPr="00E56DD1" w:rsidRDefault="00104FA0" w:rsidP="00422224">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc222477679"/>
+      <w:r>
+        <w:t>En mer systematisk och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104FA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>långsiktig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104FA0">
+        <w:t xml:space="preserve"> styrning och uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1D134D3D" w14:textId="1FF923E3" w:rsidR="00720D8C" w:rsidRDefault="00E37F82" w:rsidP="00104FA0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen bedömer att r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">egeringens styrning under de senaste åren </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5E98">
+        <w:t>främst</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> fokuserat på att ge </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> i uppdrag att anpassa och avyttra delar av beståndet som ett sätt att minska kostnaderna. Rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00792818">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">ringen har också ökat anslaget för de kulturhistoriskt värdefulla fastigheter som </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidR="0056438B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve">valtar och som inte kan bära sina egna kostnader, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61DF2">
+        <w:t>dvs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="00E811FB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t>fastigheter. Anslagsökningen är tillfällig och Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00792818">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">revisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441A6">
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t xml:space="preserve"> att den inte kommer att lösa den finansiella situationen med bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E37F82">
+        <w:t>fastigheterna på sikt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00841A25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001301E6">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F441A6">
+        <w:t>bedömer</w:t>
+      </w:r>
+      <w:r w:rsidR="001301E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811FB">
+        <w:t xml:space="preserve">också </w:t>
+      </w:r>
+      <w:r w:rsidR="001301E6">
+        <w:t>att det</w:t>
+      </w:r>
+      <w:r w:rsidR="001301E6" w:rsidRPr="001301E6">
+        <w:t xml:space="preserve"> saknas en långsiktig styrning och uppföljning av </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r w:rsidR="001301E6" w:rsidRPr="001301E6">
+        <w:t>kultur</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001301E6" w:rsidRPr="001301E6">
+        <w:t>miljöuppdrag från regeringen.</w:t>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t xml:space="preserve"> Riksrevisionen konstaterar bl.a. att det av </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:t>den nationella strategin för statens förvaltning av kulturhistoriskt värdefulla fastigheter</w:t>
+      </w:r>
+      <w:r w:rsidR="005231E6">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005231E6" w:rsidRPr="005231E6">
+        <w:t>prop. 2016/17:116, bet. 2016/17:KrU9, rskr</w:t>
+      </w:r>
+      <w:r w:rsidR="005231E6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005231E6" w:rsidRPr="005231E6">
+        <w:t xml:space="preserve"> 2016/17:281</w:t>
+      </w:r>
+      <w:r w:rsidR="005231E6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:t xml:space="preserve">, den s.k. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776" w:rsidRPr="006A3776">
+        <w:t>kultur</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006A3776" w:rsidRPr="006A3776">
+        <w:t>fastighetsstrategin</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t>framgår att det är viktigt att det finns en möj</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t>lighet att göra strategiska kompletteringar av kultur</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t>historiskt intressanta fastigheter, även om resurserna för den typen av kom</w:t>
+      </w:r>
+      <w:r w:rsidR="0056438B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t>pletteringar är begränsade. Enligt Riksrevisionen visar dock gransk</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0099585C">
+        <w:t>ningen att det inte bedrivs något aktivt arbete med att undersöka sådana möjliga strategiska kompletteringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E7860F" w14:textId="7DA65F7F" w:rsidR="00104FA0" w:rsidRDefault="00A405B8" w:rsidP="00104FA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">Granskningen visar inga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indika</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve"> på att Statens fastighetsverks hyror är oskäligt höga eller låga. Hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">nivåerna ligger </w:t>
+      </w:r>
+      <w:r>
+        <w:t>över lag något</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vad som kan betraktas som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t>nads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">mässiga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">nivåer. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3395A">
+        <w:t>Riksrevisionen konstaterar att</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3395A" w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve"> myndighetskapitalet ökat under flera år, främst till följd av hög</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3395A">
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3395A" w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve"> hyresintäkter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3395A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">Överskotten </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C">
+        <w:t xml:space="preserve">förklaras bl.a. av att </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t>kast</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">kravet baseras på lån i Riksgäldskontoret och inte på resultat eller soliditet. Granskningen visar inte att det ökade myndighetskapitalet har medfört </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t xml:space="preserve">ineffektivitet i </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r w:rsidR="00720D8C" w:rsidRPr="00720D8C">
+        <w:t>verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D386F4" w14:textId="212F09FA" w:rsidR="00104FA0" w:rsidRDefault="00104FA0" w:rsidP="00104FA0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc222477680"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="23BFE3EF" w14:textId="20B127A1" w:rsidR="00104FA0" w:rsidRPr="00104FA0" w:rsidRDefault="00104FA0" w:rsidP="00104FA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen rekommenderar att regeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662D915A" w14:textId="505FAD41" w:rsidR="00841A25" w:rsidRDefault="00841A25" w:rsidP="00841A25">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ser över beräkningsmodellen för hur avkastningskravet ska beräknas framöver,    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2E04BB" w14:textId="47262DCB" w:rsidR="00841A25" w:rsidRDefault="00841A25" w:rsidP="00841A25">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">följer utvecklingen av </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ackumulerade myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hetskapital och begär en extra inleverans till statens budget från </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om soliditeten bedöms bli alltför hög,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69786E5F" w14:textId="26C98426" w:rsidR="00841A25" w:rsidRDefault="00841A25" w:rsidP="00841A25">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>utreder förutsättningarna för att säkerställa en långsiktig lösning av</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">seende finansieringen av bidragsfastigheterna som är i nivå med de ambitioner som finns för </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F">
+        <w:t xml:space="preserve">dessa,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2F16D7" w14:textId="0893641C" w:rsidR="00841A25" w:rsidRDefault="00841A25" w:rsidP="00841A25">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>överväger att förtydliga ansvaret och principerna för processen för kompletteringar av det statliga fastighetsbeståndet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E887735" w14:textId="2812B7D0" w:rsidR="00841A25" w:rsidRPr="00841A25" w:rsidRDefault="00841A25" w:rsidP="00841A25">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ser över och prioriterar målsättningar och återrapporteringskrav för </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i syfte att skapa en mer strategisk och </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t>långsiktig styrning och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppföljning av myndighetens verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135F2947" w14:textId="0E336092" w:rsidR="00E37F82" w:rsidRDefault="00E37F82" w:rsidP="00E37F82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc222477681"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="32943F09" w14:textId="7AFEFB22" w:rsidR="00040A85" w:rsidRDefault="001B1C4E" w:rsidP="00D64B0E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning och delar den över</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t xml:space="preserve">gripande slutsatsen att </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t xml:space="preserve"> förvaltning i huvudsak be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t xml:space="preserve">drivs effektivt, samtidigt som det finns utvecklingsområden inom både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förvaltning och styrning. Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t xml:space="preserve">delar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="001B1C4E">
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t xml:space="preserve"> uppfattningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t xml:space="preserve"> att modellen för avkastningskravet bör ses över och att</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t xml:space="preserve">frågan om </w:t>
+      </w:r>
+      <w:r w:rsidR="0000233F">
+        <w:t xml:space="preserve">att utreda </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve">förutsättningarna för </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t xml:space="preserve">att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve">en långsiktig </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t xml:space="preserve">lösning avseende </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="00FF5C18">
+        <w:t>finansiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve"> av bidragsfastigheterna är viktig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t>. Sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t xml:space="preserve">tidigt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="000175CB">
+        <w:t>konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4">
+        <w:t xml:space="preserve"> regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A513B4" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">att flera åtgärder redan har vidtagits för att stärka förvaltningen och minska underskottet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t xml:space="preserve">Riksrevisionens granskning utgör ett värdefullt underlag för regeringens fortsatta arbete med att stärka den finansiella och strategiska styrningen av </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1C4E" w:rsidDel="001B1C4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37510DAB" w14:textId="2AF7CE30" w:rsidR="00422224" w:rsidRPr="00040A85" w:rsidRDefault="00422224" w:rsidP="00422224">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc222477682"/>
+      <w:r w:rsidRPr="00422224">
+        <w:t>Avkastningskravet som styrinstrument</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="558A285D" w14:textId="2CDE2C86" w:rsidR="00BF0099" w:rsidRDefault="00FB0BA6" w:rsidP="00BF0099">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D265C3">
+        <w:t>instämmer i</w:t>
+      </w:r>
+      <w:r w:rsidR="001824AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B83">
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve"> bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">att det finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="006A644F" w:rsidRPr="006A644F">
+        <w:t>behov av att se över beräkningsmodellen för avkastningskravet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47D2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099" w:rsidRPr="00F46DE9">
+        <w:t>Regeringen vill samtidigt framhålla att när riksdagen i början av 1990</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099" w:rsidRPr="00F46DE9">
+        <w:noBreakHyphen/>
+        <w:t>talet beslutade om nya riktlinjer för den statliga fastighetsförvaltningen fastslogs att förvaltningen skulle samordnas utifrån gemensamma principer inom en ny organisatorisk struktur</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="007D15A7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="00ED7E90">
+        <w:t>rop.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="00ED7E90">
+        <w:t>1991/92:44, bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="00ED7E90">
+        <w:t>1991/92:FiU8, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="00ED7E90">
+        <w:t>19941/92:107</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C" w:rsidRPr="007D15A7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099" w:rsidRPr="00F46DE9">
+        <w:t>. Riktlinjerna innebar bl.a. att fastighetsförvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099" w:rsidRPr="00F46DE9">
+        <w:t>skulle omfattas av enhetliga krav på avkastning, redovisning och andra styrande förutsättningar. När avkastningskravet tidigare har setts över har det därför gjorts samlat för den statliga fastighetsförvaltningen och inte enbart för någon av de fastighetsförvaltande myndigheterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BD0922" w14:textId="3CE513CD" w:rsidR="00310D24" w:rsidRDefault="008A4F0C" w:rsidP="00BF0099">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De ovan nämnda r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0099">
+        <w:t xml:space="preserve">iktlinjerna syftade också till </w:t>
+      </w:r>
+      <w:r w:rsidR="007D15A7" w:rsidRPr="007D15A7">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00480000">
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D15A7" w:rsidRPr="007D15A7">
+        <w:t xml:space="preserve">skapa en mer effektiv och transparent statlig fastighetsförvaltning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12">
+        <w:t>Detta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00480000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00480000" w:rsidRPr="00480000">
+        <w:t xml:space="preserve">innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve">bl.a. </w:t>
+      </w:r>
+      <w:r w:rsidR="00480000" w:rsidRPr="00480000">
+        <w:t>att fastighetsförvaltningen skulle skiljas från brukandet av lokaler, att kostnader för lokaler och mark skulle synliggöras i statsbudgeten och att förvaltningen skulle bedrivas med ett, så långt möjligt, marknadsmässigt av</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B83">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00480000" w:rsidRPr="00480000">
+        <w:t>kastnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B83">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00480000" w:rsidRPr="00480000">
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r w:rsidR="00480000">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D123D5" w:rsidRPr="00D123D5">
+        <w:t xml:space="preserve">I en senare proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00AA4FE0">
+        <w:t xml:space="preserve"> regeringen bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00AA4FE0">
+        <w:t xml:space="preserve"> att dessa riktlinjer även fortsättningsvis ska ligga fast</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F93A28" w:rsidDel="00E70C12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D123D5" w:rsidRPr="00D123D5">
+        <w:t>(prop. 1997/98:137, bet. 1997/98:FiU25, rskr. 1997/98:252).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6093E660" w14:textId="1F5543C8" w:rsidR="006776E3" w:rsidRPr="00446CD9" w:rsidRDefault="00E70C12" w:rsidP="00E70C12">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Statens fastighetsverks avkastningskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1765D">
+        <w:t xml:space="preserve"> skiljer sig från</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t>mot</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t>svarande</w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>avkastningskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidR="002647E0">
+        <w:t xml:space="preserve">t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t>ett aktiebolag</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>. Ett bolags avkastnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34B83">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve">krav är i praktiken ett vinstkrav. Ägarna investerar kapital och förväntar sig avkastning som kompensation för </w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A465CC">
+        <w:t xml:space="preserve"> som de tar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve"> avkastningskrav är </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1113C">
+        <w:t xml:space="preserve">avsett att vara </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>ett styr</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve">instrument för att </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8230A">
+        <w:t xml:space="preserve">säkerställa en effektiv kapitalanvändning i staten genom att </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>synliggöra kostnader, skapa incitament för kostnadskontroll och säker</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t>ställa att fastighetsförvaltningen bedrivs affärsmässigt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4E5B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00310D24" w:rsidRPr="00310D24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vidare </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> understrykas att sådana </w:t>
+      </w:r>
+      <w:r w:rsidR="007465E1" w:rsidRPr="007465E1">
+        <w:t>inbetalningar</w:t>
+      </w:r>
+      <w:r w:rsidR="007465E1">
+        <w:t xml:space="preserve"> som görs</w:t>
+      </w:r>
+      <w:r w:rsidR="007465E1" w:rsidRPr="007465E1">
+        <w:t xml:space="preserve"> enligt kravet </w:t>
+      </w:r>
+      <w:r w:rsidR="007465E1" w:rsidRPr="00446CD9">
+        <w:t>påverkar statens budget det år de görs.</w:t>
+      </w:r>
+      <w:r w:rsidR="0060575F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0060575F" w:rsidRPr="0060575F">
+        <w:t>Det finansiella sparandet påverkas inte och inget ytterligare budgetutrymme skapas.</w:t>
+      </w:r>
+      <w:r w:rsidR="0060575F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r w:rsidR="0005235A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0037229F">
+        <w:t>avkastningskrav</w:t>
+      </w:r>
+      <w:r w:rsidR="0005235A">
+        <w:t xml:space="preserve"> baseras sedan 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4B20">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0005235A">
+        <w:t xml:space="preserve"> på en årligen fastställd procentsats</w:t>
+      </w:r>
+      <w:r w:rsidR="0037229F">
+        <w:t xml:space="preserve"> som framgår av myndighetens regleringsbrev. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5715A3" w14:textId="6E6E97E5" w:rsidR="00D64DE0" w:rsidRDefault="00D64DE0" w:rsidP="006776E3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens bedömning att utvecklingen av </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ackumulerade myndighetskapital bör följas upp. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E69">
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>yndighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E69">
+        <w:t xml:space="preserve">skapital </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och soliditet har ökat över tid, vilket kan förklaras av att </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämpar marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mässiga hyror för delar av fastighetsbeståndet. Under senare år har mark</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>nadsläget varit gynnsamt vilket har bidragit till överskott och därmed ett växande myndighetskapital. Utvecklingen förklaras också av att avkast</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningskravet i dag inte är kopplat till myndighetens resultat, utan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:t xml:space="preserve"> i stället </w:t>
+      </w:r>
+      <w:r>
+        <w:t>baseras på lånestocken hos Riksgälden. Kravet är därmed kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">struerat som en budgetteknisk mekanism som styr hur mycket medel </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska leverera till statens budget, oberoende av hur stora överskott myndigheten gör. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D125B09" w14:textId="2AB81F1F" w:rsidR="00D64DE0" w:rsidRDefault="00D64DE0" w:rsidP="00D64DE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A28">
+        <w:t>konstaterar, i likhet med Riksrevisionen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7630">
+        <w:t xml:space="preserve"> inte har framkommit att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> högre myndighetskapitalet har medfört </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7630">
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ineffektivitet i </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A28">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B15606" w14:textId="7EF39B3D" w:rsidR="00422224" w:rsidRDefault="00422224" w:rsidP="00422224">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc222477683"/>
+      <w:r w:rsidRPr="00422224">
+        <w:t>Långsiktig finansiering av bidragsfastigheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="256C10CE" w14:textId="0EAD8DEF" w:rsidR="000175CB" w:rsidRPr="000175CB" w:rsidRDefault="0025318D" w:rsidP="00103525">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5C18" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve">Riksrevisionens bedömning om att förutsättningarna för </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t xml:space="preserve">att säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5C18" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve">en långsiktig </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t>lösning avseende</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5C18" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve"> finansiering av bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00FF5C18" w:rsidRPr="00FF5C18">
+        <w:t>fastigheterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör utredas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5C18" w:rsidRPr="00FF5C18">
+        <w:t xml:space="preserve"> så delar regeringen uppfattningen att frågan är viktig, </w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>men konstaterar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5C18">
+        <w:t xml:space="preserve"> samtidigt</w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> att flera åtgärder redan har vidtagits för att stärka förvaltningen och minska underskottet. Under perioden 2024–2026 har anslaget för bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">fastigheter förstärkts med sammanlagt </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB27F8" w:rsidRPr="000175CB">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB27F8">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB27F8" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>miljoner kronor (prop. 2023/24:1 utg.omr. 2, bet. 2023/24:FiU2, rskr. 2023/24:111</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB27F8">
+        <w:t xml:space="preserve"> och prop. 2024/25:99 utg.omr. 2, bet. 2024/25:FiU21</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44E80" w:rsidRPr="00B44E80">
+        <w:t>rskr. 2024/25:252</w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">). Syftet med satsningen är att ge </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> möjlighet att, utöver akuta åtgärder och skade</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A12871">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>minimering, öka omfattningen av planerat och förebyggande underhåll. Det ökade anslaget har möjliggjort höjda under</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>hålls</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>nivåer för fastigheter med</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4787">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2205">
+        <w:t>stora</w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> kulturhistoriska värden </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2205">
+        <w:t xml:space="preserve">i hela Sverige </w:t>
+      </w:r>
+      <w:r w:rsidR="000175CB" w:rsidRPr="000175CB">
+        <w:t>samt påbörjandet av flera projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCD86CD" w14:textId="273B400C" w:rsidR="000175CB" w:rsidRPr="000175CB" w:rsidRDefault="000175CB" w:rsidP="00E51F0F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">Regeringen har därutöver gett </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> ett flertal uppdrag för att redovisa vid</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">tagna åtgärder i syfte att </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F">
+        <w:t>avyttra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="000175CB">
+        <w:t>fastigheter som ingår i myndighetens avyttringsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="000175CB" w:rsidDel="00A65A2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F">
+        <w:t>samt anpassa beståndet av</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3776">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>fastigheter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280290">
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="00A65A2F">
+        <w:t xml:space="preserve"> inriktningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51F0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="00A65A2F">
+        <w:t>för statens förvaltning av kulturhistoriskt värdefulla fastig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A65A2F" w:rsidRPr="00A65A2F">
+        <w:t>heter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A2F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> Inriktningen utgår från det riksdagsbundna målet för statens förvaltning av kulturhistoriskt värdefulla fastigheter</w:t>
+      </w:r>
+      <w:r w:rsidR="00280290">
+        <w:t xml:space="preserve"> (prop. 2016/17:116, bet. 2016/17:KrU9, rskr. 2016/17:</w:t>
+      </w:r>
+      <w:r w:rsidR="002F2CC3">
+        <w:t>281</w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A2CD25" w14:textId="28128346" w:rsidR="004452E3" w:rsidRDefault="000175CB" w:rsidP="004452E3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>Det bör i sammanhanget understrykas att Statens fastighetsverks myn</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A405B8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t>kapital inte får användas för att finansiera kostnader för bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">fastigheter, eftersom </w:t>
+      </w:r>
+      <w:r w:rsidR="0053529E">
+        <w:t>det skulle utgöra en s.k. korssubventionering mellan de olika verksamhetsgrenarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve">. Överskottet kan därmed inte nyttjas för att täcka underskottet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000175CB">
+        <w:t xml:space="preserve"> bidragsfastighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>erna.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t xml:space="preserve">Detta följer av </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00B37887">
+        <w:t>budgetlagens</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t xml:space="preserve"> (2011:203)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00B37887">
+        <w:t xml:space="preserve"> krav på bruttoredovisning</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t xml:space="preserve">Sedan </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00B37887">
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t xml:space="preserve"> finansieras </w:t>
+      </w:r>
+      <w:r w:rsidR="00655D8E">
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t xml:space="preserve">bidragsfastigheterna genom ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00B37887">
+        <w:t>särskilt anslag på statsbudgeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70C12" w:rsidRPr="00F371A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082B869" w14:textId="44A7F133" w:rsidR="00FF18D7" w:rsidRPr="00FF18D7" w:rsidRDefault="00FF18D7" w:rsidP="00FF18D7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc222477684"/>
+      <w:r w:rsidRPr="00FF18D7">
+        <w:t>Förtydligat ansvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och principer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF18D7">
+        <w:t xml:space="preserve"> för kompletteringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C4117E" w14:textId="7377E09F" w:rsidR="004452E3" w:rsidRDefault="004452E3" w:rsidP="00FF18D7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen delar i huvudsak Riksrevisionens bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6674">
+        <w:t>ar om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det finns behov av att överväga ett förtydligande av ansvar och principer för kompletteringar av det statliga fastighetsbeståndet samt att se över mål</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sättningar och återrapporteringskrav för </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. I </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reglerings</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">brevet för 2025 gavs Riksantikvarieämbetet i uppdrag att tillsammans med </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utvärdera genomförandet av</w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t xml:space="preserve"> strategi</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t xml:space="preserve"> för statens förvaltning av kulturhistoriskt värdefulla fastigheter, den s.k. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kulturfastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00B279B0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">strategin. Utvärderingen redovisades i december 2025 och visar bl.a. att strategin inte har genomförts fullt ut, även om </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t>Statens fastighetsverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är den myndighet som arbetat mest systematiskt med att omsätta strategin i praktiken. Vidare konstateras att en samlad överblick över kulturhistoriskt värdefulla fastigheter saknas i dag. En sådan över</w:t>
+      </w:r>
+      <w:r w:rsidR="00B279B0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blick bedöms </w:t>
+      </w:r>
+      <w:r w:rsidR="00950894">
+        <w:t>ge bättre förutsättningar för att kunna göra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> strategiska kompletteringar av beståndet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B87BDB" w14:textId="22FC25F1" w:rsidR="002E7B8C" w:rsidRDefault="002E7B8C" w:rsidP="002E7B8C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve">Utvärderingen visar att det finns behov av </w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t>tydlig</w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t>göra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve"> ansvar</w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve"> för kompletteringsprocessen. I rapporten föreslås att Riksantikvarieämbetet får huvudansvaret för att föreslå strategiska kompletteringar och förvärv. Vidare framgår att uppdragen i flera </w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t xml:space="preserve">fastighetsförvaltande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve">myndigheters instruktioner kan behöva förtydligas när det gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="009909B9">
+        <w:t xml:space="preserve">förvaltning av fastigheter med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve">kulturhistoriska värden och att </w:t>
+      </w:r>
+      <w:r w:rsidR="00950894">
+        <w:t>det finns vissa brister i bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve"> finansierings</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7E32">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t xml:space="preserve">modeller </w:t>
+      </w:r>
+      <w:r w:rsidR="00950894">
+        <w:t>som motverkar underhållet av dessa kulturfastigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00950894">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7B8C">
+        <w:t>Rapporten bereds för närvarande inom Regeringskansliet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59451526" w14:textId="16CC832F" w:rsidR="00422224" w:rsidRPr="002E7B8C" w:rsidRDefault="00422224" w:rsidP="00422224">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc222477685"/>
+      <w:r>
+        <w:t xml:space="preserve">Styrning och uppföljning av </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1F6B" w:rsidRPr="006A644F">
+        <w:t xml:space="preserve">Statens fastighetsverks </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kulturmiljöuppdrag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1DE5DDF3" w14:textId="42CD996D" w:rsidR="009D3B19" w:rsidRDefault="009D3B19" w:rsidP="009D3B19">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar Riksrevisionens bedömning att det finns behov av en tydligare och mer långsiktig styrning och uppföljning av Statens fastighetsverks kulturmiljöuppdrag. Som Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t>konstaterar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har antalet mål och återrapporteringskrav i </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regleringsbrev minskat under senare år. Regleringsbrevet är ett instrument för den årliga och mer detaljerade styrningen av en myndighet, medan myndighetens instruktion anger de grundläggande uppgifter som gäller över tid. I den årliga styrningen är det angeläget att återrapporteringskrav och målsättningar är ändamålsenligt avvägda, relevanta och bidrar till en effektiv uppföljning utan att bli alltför omfattande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16806A34" w14:textId="61960348" w:rsidR="009D3B19" w:rsidRDefault="009D3B19" w:rsidP="009D3B19">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen ser i likhet med Riksrevisionen att det kan finnas skäl att göra en samlad översyn av hur målsättningar och återrapporteringskrav inom bl.a. kulturmiljöområdet utformas i </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>Statens fastighetsverks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regleringsbrev. Syftet med en sådan </w:t>
+      </w:r>
+      <w:r w:rsidR="00432041">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>översyn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>skulle vara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> att säkerställa att målsättningar och återrapporteringskrav är tydligt utformade, ändamålsenliga och relevanta för styrningen, samt att de på ett effektivt sätt bidrar till regeringens samlade uppföljning av myndighetens verksamhet. Samtidigt </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:rPr>
+          <w:rStyle w:val="BrdtextChar"/>
+        </w:rPr>
+        <w:t>vill</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4F0C">
+        <w:t xml:space="preserve"> framhålla</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vikten av att målsättningar och återrapporteringskrav inte införs slentrianmässigt, utan att varje krav ska ha en tydlig funktion i styrningen och i uppföljningen av myndighetens verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35347031" w14:textId="32B19219" w:rsidR="00AC0A53" w:rsidRDefault="00E37F82" w:rsidP="009D3B19">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222324804"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc222324805"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc222477686"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="7D8A154F" w14:textId="14A09F77" w:rsidR="00645E45" w:rsidRDefault="00BB7F85" w:rsidP="00064171">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens mål för den statliga fastighetsförvaltningen är att den ska vara kostnadseffektiv, med rimligt risktagande och med likvärdig avkastning och service i jämförelse med andra alternativ (prop. 2025/26:1, 2025/26:FiU2, rskr. 2025/26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7D0B">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7D0B" w:rsidRPr="00E51F0F">
+        <w:t>133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7D0B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Målet tar sin utgångspunkt i de rikt</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">linjer som riksdagen har beslutat om </w:t>
+      </w:r>
+      <w:r w:rsidR="00935957">
+        <w:t>för den statliga fastighetsförvaltningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 1991/92:44, bet. 1991/92:FiU8, rskr. 1991/92:120). Enligt riktlinjerna bör statlig fastighetsförvaltning bedrivas med ett avkast</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C8E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00B279B0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">krav som i så stor utsträckning som möjligt är marknadsmässigt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00334B3B">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B19">
+        <w:t xml:space="preserve">instämmer i </w:t>
+      </w:r>
+      <w:r w:rsidR="00334B3B">
+        <w:t xml:space="preserve">Riksrevisionens bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B19">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="00334B3B">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidR="00950894">
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidR="00334B3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B19">
+        <w:t>finns ett behov av att se över beräkningsmodellen för avkastningskravet</w:t>
+      </w:r>
+      <w:r w:rsidR="00334B3B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3B19">
+        <w:t xml:space="preserve">Regeringen anser att det finns skäl att närmare överväga hur en sådan översyn lämpligen bör utformas. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C43D8" w:rsidRPr="0046581C">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="009C43D8">
+        <w:t>avser även att fortsatt noga följa</w:t>
+      </w:r>
+      <w:r w:rsidR="009C43D8" w:rsidRPr="0046581C">
+        <w:t xml:space="preserve"> utvecklingen av myndighetskapitalet</w:t>
+      </w:r>
+      <w:r w:rsidR="009C43D8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EB9DA5" w14:textId="2029AA2D" w:rsidR="00D550C7" w:rsidRDefault="00D550C7" w:rsidP="00D550C7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t xml:space="preserve">Regeringen avser </w:t>
+      </w:r>
+      <w:r w:rsidR="0025318D">
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t>genomföra en övergripande översyn av Statens fastighetsverks återrapporteringskrav och mål</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bl.a. kopplat till myndighetens kulturmiljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42133">
+        <w:t>uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173494ED" w14:textId="37686B54" w:rsidR="00D550C7" w:rsidRDefault="00D550C7" w:rsidP="00D550C7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r w:rsidR="007218E3">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r w:rsidR="007218E3" w:rsidRPr="00D550C7">
+        <w:t>uppfattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t xml:space="preserve"> att frågan om bidrags</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t>fastigheternas långsiktiga finansiering är viktig. Regeringen kan dock inte föregripa den kommande budgetprocessen eller lämna besked om framtida anslagsnivåer. Frågan kommer att analyseras vidare inom Regerings</w:t>
+      </w:r>
+      <w:r w:rsidR="009F57F7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D550C7">
+        <w:t>kansliet under våren 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426EB236" w14:textId="53A1F70A" w:rsidR="00700EB4" w:rsidRPr="00700EB4" w:rsidRDefault="00700EB4" w:rsidP="00700EB4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A7C969" w14:textId="77777777" w:rsidR="00334B3B" w:rsidRPr="00334B3B" w:rsidRDefault="00334B3B" w:rsidP="00334B3B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353087EA" w14:textId="03A55B1A" w:rsidR="00AC0A53" w:rsidRPr="00645E45" w:rsidRDefault="00AC0A53">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0048EC61" w14:textId="44FFEEBE" w:rsidR="00DB62B9" w:rsidRPr="00033D9A" w:rsidRDefault="00DB62B9" w:rsidP="00033D9A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00033D9A" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F76A7E8" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00A9578D">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc216273417"/>
+    <w:p w14:paraId="120824F6" w14:textId="26C28F36" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00D34A09">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc222477687"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...1708 lines deleted...]
-        <w:t>Hemlig rumsavlyssning</w:t>
+        <w:t>Förvaltning av fastigheter – Statens fastighetsverk och regeringens styrning (RiR 2025:30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="73F124F7" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="00276BEE" w:rsidRDefault="00AC5A7A" w:rsidP="00D034DB">
-[...975 lines deleted...]
-    <w:p w14:paraId="3310D437" w14:textId="4FE9326A" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="00D034DB">
+    <w:p w14:paraId="4598E212" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...32714 lines deleted...]
-          <w:type w:val="continuous"/>
+    </w:p>
+    <w:p w14:paraId="14397E84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20134B14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE32C0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40581C7E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572A005D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70403506" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045EFE09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B2CE30" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F79B6A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD6A965" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DE0A28" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6404A6A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463E4412" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5720BA2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125CACEB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2E18CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76179197" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102B4E8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2B46E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B7A4AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088AB965" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC107C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3629B1D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D79322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184B049B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8C7803" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B53AA44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7773A3FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42ABFF8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A00E234" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A8B7BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE2B4A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B60DF12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E50B35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419E629E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1CBB29" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CEE6AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FA3752" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABFEB82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9F92DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404C70EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C66CC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B3416C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167FF7B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361141B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A6286A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BB77A3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A99A001" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2394AB0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11140316" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4A0BB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A01763E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C92134C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796F9917" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076DEC3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364D10F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210FF23F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194C0FA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A0CB13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED3682F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A23EC36" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B768A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E11F93" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014A1FF4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EE6741" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D6880B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A589A72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717B79CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C1CDFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6673CEFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BD3E52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3628A3D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4C49F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BF8571" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E235F0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15CF8DD3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B69B48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628903DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC3AD71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5638C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA61E4D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D53A85F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C8CDF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAB69DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C64EAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670B73F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489CC42E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176BABAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0750EA58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A3A606" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE58EAF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E174ED1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71544F69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A0294D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D6F391" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79020CA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D52592" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF0E074" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8B34CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260F51F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3582358B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78713C4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB51146" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49129A66" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A83E3E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AEB6201" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3875E817" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363605DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AB95B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C36E65D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B66B33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FB7DB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D22A078" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C147172" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527D1FF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2DB089" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36302F61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C964800" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118BB0F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A885DE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33527018" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDAE684" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C14E22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38689C32" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFA40A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0161C6EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5ED056" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4978D96F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFE57CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A52166C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208DDD25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D13840B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65153548" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A663E0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768A1867" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236D2E5D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5FCB2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139F5EC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B898125" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359DD8B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D5EE3BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7025B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0628BD55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F6E471" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1900342E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F39489E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9E8A33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C09E60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B5A291" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20313F3E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E218AC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDD7975" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0380EA71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C673C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541F9600" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D22F1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE3FE79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C06FA68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4263BEBB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C484F8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B401E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FE91DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269BE7FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B94DB82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9731F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104FEAB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C7942F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F08DAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7596E8BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2206879F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD8356F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C795105" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06076869" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A55635" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A3BBE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A2BDD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697691DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C991AA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C4EFCD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24266D51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2DE28D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18677DD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421EBBD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB53703" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57716BB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B1926C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBCEECA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5FF7A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DA1CB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793841F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3271FDE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE43B65" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F43D0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF46494" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF8C7E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490EF4DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D98102" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10EF2BC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028633CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F169A3F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059883BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5643A1B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BD6AB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC7C561" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C368000" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070995B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66231FFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C86CC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1292BB46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D841733" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211083DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A595FE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E8F3AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149F59A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6748872B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6782AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF858A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02001B77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEB48CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F15A3D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B05E101" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032316A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344A9654" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC7302C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300F2BDF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DDF01E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58759089" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF8C6C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756173C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394379DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6FD5E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB42C93" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F23F95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615DA42F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B46F12D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C208BCA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECD1D62" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6390922D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4359C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB548EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE47208" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577943A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2975CE0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D60824D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F307E46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8F1D98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE9C6CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E8ECC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472ACFF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588D6E43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489A0CC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CBCEE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3909EDA7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDBCC16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6608F9AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A74A3A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5BA2FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E3C43D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E58301" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5DDCA7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A3175E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F6190C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E9630B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B75D13B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFCECF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3162B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD97B06" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7049AC60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25093CE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438DD21D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2566A6EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427A3A7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15546E13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A936E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE4BBD1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C0DB46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752DF509" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CDB4A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308E7BF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A5F5EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0276E790" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FB0A7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088D3F57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD69053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B8C909" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4063DCBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAA0482" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380B5821" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007EE939" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C034130" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F0C2AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E99F636" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724B2209" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25AEA802" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796ECB55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7553A73D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104291C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EFD64B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BAF0BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3373AC86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4F1BC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51192203" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715A150A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527440EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4150F622" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D55AA00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D063B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B4EDE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5934F07E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3561896F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348FD753" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3841048F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178E806E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737BC51F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3775824D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70052EF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F722322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CED8EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26248A45" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083C3A6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5167FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726854B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58625F3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D825FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4294202D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B447908" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194E73C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DEE94C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E93105F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE13860" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670FB6BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B228597" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3077D72B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F2480DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D731282" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575F1325" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BD68FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F90603B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019AA394" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C148E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34506D00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A382428" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36384951" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F723698" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67857668" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272F707" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C0B6A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E115057" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BF596A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2841E59F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4D85B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5D4A2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB29AEF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAE80AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77088564" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E66595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C15C633" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D651770" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6800C4E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6615C61C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461F5323" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B95A00B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FCE62D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F84E1B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E74F4CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A648A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E5D64A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17992A2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58906637" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1E26A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34850FE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70449C89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A12943C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF4A3BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2104A45F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AB75B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4864B8CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1282B0C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596BA69B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D201BA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B41B4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A478B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113DAE3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6243F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3128EF27" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08780A2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0A3AA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1190329C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510CB49A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004E9A92" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD27249" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600635CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511D3D41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1261465D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="527426D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F32F15" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41678639" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2726CAFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E36B067" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F487E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8B04F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7368B9C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A1D24B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51888D16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155B7537" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB333AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A4D3B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC887FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEEA727" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA90565" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BDE99F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F2A254" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A011C73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F51595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B3D700" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764E9685" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370C69A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6BB1E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EE5DE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24926EC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599927C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668CDB32" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA3ED07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B797223" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1E8A54" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A3D5C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D9E5DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F32E86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE245CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DD2AAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C9F2DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F3A5C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1491D99E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EB0770" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33703A72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1A9A21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1296261D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7AF033" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71393330" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BC3A2A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7262442A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAA12B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBCEE74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CE7FC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C556F7D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492C9F5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7B9600" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEAA472" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC5E41F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B95173" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D81B14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574CBC8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1CE8A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033CD51A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BA516B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C672921" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E09FDB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5885E2C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238B3A1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54214184" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E6D4CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162F5F51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7C81F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32114D1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2DF571" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3257C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C32F47" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AADDC3A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709A6024" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CDBEA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D1BDBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB7F147" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEBB5A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA7B4C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F25C463" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE4018" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED6A9CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F3622C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588B5492" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72569E5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AD4CC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0AE683" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E5DF3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFE87C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A57186" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FBB683" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C873B9E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44373772" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0B51C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D201E89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAA5EDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D50E7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077A94A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4350E9E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4095CAE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1E2D96" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B35859B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF8962B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795C198B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0839DDC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BF40F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC13FCD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43359D2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456BDFBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E73AB99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645CF5A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BAD5023" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8EF3B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E109B87" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CE1B68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431AAB3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404E97C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3BD11F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0941F557" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A38430D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC10F32" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD17AAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E89DE2A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A87268" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150985E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2724E742" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05991584" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070004A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78418FF3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1735F3DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0984E00A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7D270A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AA3CBB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513E88EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5270465A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2428D71E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F58AF5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBFE351" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1F0E23" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230A0C3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC78E66" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5F87DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E269A90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56498347" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E75408" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162277E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715F9856" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CAF983" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25061C71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023F5768" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210040DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A362CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C02E07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C194324" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1F096A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26122923" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FA5077" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D86A38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34028BF1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C7EF8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F31C687" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C62B897" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F9A66C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13169DD6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9C8459" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670C6A2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7CDB5E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A5BA68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F892AA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319C7C71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A38102" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309748FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A34AE2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D5204B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACFA2C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175C2317" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F6CC12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A5933F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB575E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413E109A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E46AD95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F0AEFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6693EF05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5654E250" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22159C17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A48288" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED41010" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C08A03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B466C48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067CA45C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D1CC3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A571B57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B2517A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220887D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702645AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49968CE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75397C00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF6B81F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBBFB61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44898365" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129AC65E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3E724F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FABBE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634A2585" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B32775B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB09969" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A627D82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03350273" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2CE1EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E63427" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58791149" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F50790A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654FBD75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731D295B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBC3D8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4791A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387D4928" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3965E180" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE7E506" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBA746B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E436E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02154500" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF01F17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9A3BA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C11CE6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4929F9B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424A20D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180FD7BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E5AA07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416D1573" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1550A31D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9FE89A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F985886" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3448DC3E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2566AC8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F38B570" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309852B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D5AE05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6038FB10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46211E2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AF901F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48234CA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDD659B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B56BA0E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7DF0EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DC1911" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428D04A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761CCB83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6C9B6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B90F02" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE85255" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FE4E2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3321C889" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4358EBD0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694D094B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E13384" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105F2DD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0CE0F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706CA813" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271CA86B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7D6F8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411B3FF1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D4A7AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6956E1C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4382AA4D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28671F10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CD04DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40BF9F40" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C9CCC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE0EF60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B507F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD0E86F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7126C973" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F6A52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30053458" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE36B95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD0A947" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365BF30" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C6D765" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B3B885" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59893DE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285E5790" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD95F25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5E2016" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6279C960" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E65A2FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154DF5F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C34B115" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211AEE01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDDAA68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36423D6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287D0946" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FDC89F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631C1F85" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24751B7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545CCF61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6209DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="464C1D9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369E8128" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F27FB86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9938C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C96D76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B409C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119F8FC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCE03C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E127AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62622FF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0AB9AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7999D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBCB6EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9BEBE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F393F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390217D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE7259A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6B00A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3D53D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691D6C9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAAFFAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9FEFB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA7AB8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EAAC9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296D9D6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CD28B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D01ED94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ECAD0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5481B715" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2718DD4F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BC91D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D47C3B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7684B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318550B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064864D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2A1936" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4800B769" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C2898A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3067E326" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD8895B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068A77FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DC07C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4678BC3F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B9A3A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF6EB86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA78723" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250483E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2103CFD0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0454AF8D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FF5730" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1088F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3B9C90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214007C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA0FA1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B483D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE132E9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D66C5CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F49474B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131BAC16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D70B9E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B299E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5EA28B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E908D50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7644D2A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41026E1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1962573D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE15ACC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131235F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440BE0ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EBA49A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B0A307" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E61EB3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13117E8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF07495" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703B749E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20983CE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0D2770" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C279EC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510ECBBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751F684E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="285B629C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47223EA7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EDE9A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CAF1415" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C74897" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA60034" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC7707F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BECC203" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FBFCF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3934F8B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56ED1CBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716D52EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310D8946" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26450798" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673E2FAA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22258CEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048E304F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32647D58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BC7508" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B55A1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1394E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536D3174" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B5384D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF14652" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1411CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F64253" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0BD561" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F592AD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A7FF94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F393FB7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2013A526" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8C73B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D638248" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E29C07A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4290B208" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E9A898" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0D2686" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB0D94D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BA72F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282EE941" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F643651" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382F06C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421D0B79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48047492" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CBA969" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B8F2A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF9787B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A238B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDA09D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C64E1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEAC9ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503BC6A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDACA6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07519400" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353DE3DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558A3CC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7536A7F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B261B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693F68DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F62801F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075C6F1F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3BEB6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6480E0F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7E3182" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E99827B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CE61D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC0AA27" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52943764" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055CB7A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319A0E37" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71695CF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D535765" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CCD074" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03BB6A5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DAC413" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B441E2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66859450" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A205274" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA23552" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D432DBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFE3427" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082355F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309C63A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9D5FCE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C98EF1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3B3B63" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFBF85A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C46539" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121EF65A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F6E87C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6132B8F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D7A0BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C3174E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7B52BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6588F26B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6397F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A65C38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEF64B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6748630A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75352E6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F197BED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CAD34A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA5C2AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47301BD0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63592D05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577484B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E789BE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CFC6FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D327CE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172DE80C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC949E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3F47C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC96239" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16304DCB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA541F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B8DC2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F128124" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E288B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B81C04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE341D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534222FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BD97D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A714AA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757F0FE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7315C1F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BDA93B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C065CEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0A09D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED2A365" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFC652A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E962641" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F6C74C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2C8096" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17272770" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEE2FEB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F64E76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A12449" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE3088F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153303D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E78A5D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7255E082" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E94B68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADC8896" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3656CE1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EAD3F50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5ED300" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E74670" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB9F509" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C70753" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30693D45" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FB0EAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7366254D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BD0218" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197FC940" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C029ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43666004" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A01BD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A14A90F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595112BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB608D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559E55BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70264272" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A4FB4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB0F03B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09257076" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DD8CBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503364F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C44ADDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4E929F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24388B7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC7B059" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28293C17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AD1B98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AFCC7E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD2E4A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1923B638" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01818C16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DE4610" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B5F361" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27972A8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0C065F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28030ECE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C0212E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06615E99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F47F1D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B65670" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB66730" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD492A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44522BBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9BBF4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5333CBA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16699CFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4879F922" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672420FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A815CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="156C078B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21218F79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C01139D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2283C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5080FCD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F296CBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FA14B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D3599F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C260A0E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3632C15A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6A8DC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18410AB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ED81C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390F963F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0355FD78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656AF8A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0442400E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4933669E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3311A91C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550D69AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499C4143" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDA5753" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F039DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A16D15" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67853F48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7901262A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6DD5F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5B9E95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022E8A76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1277B490" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3248D119" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD57DA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B93092D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5110344B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D4D3F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438680C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238D543E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412FFA47" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5212492F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2B899A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788F8BBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A475CFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4165CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5BA6F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A11D76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B86953" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E5DF26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D7F858" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CBBEF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BF618" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378ECB01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345BDB6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F78FED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7819F138" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B60A4F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428B2A1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242609F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDE562E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B5AC0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D7CD1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672A9AF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F15858" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4DAB0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F93201" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8AFB39" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3562BB21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B398BF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA08A6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3907ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150C107B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474A5C2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256C137C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEB7BCD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141BC583" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D3CF8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4738E21B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF87632" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D7AD01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BFECCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E40F5DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1CEEA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1179B085" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A85E0D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59068897" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E11D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4282AA0E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1097AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FDE5464" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A729C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303803C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13600414" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2959E54E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157EF5EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3E36AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145D8138" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514485CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2E4A03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037EB4BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2759E551" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8B3A1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEBFD73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661F78B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F9660B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E11640" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A48B9FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE1B8DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E516053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0266EF5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04F7A569" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B053508" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7678E315" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6789C94F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D450ED8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F62372" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17696C76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01264555" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233AE09E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4503B83F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEE46F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8F517B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56578AA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C40E964" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECAC47E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A0E50E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA43EAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC4488C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195755E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792B5184" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8AA189" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DA399D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDD9688" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C933F09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5559CE01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304782A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DFEC16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B769AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2419A848" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B03B679" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="006E858B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1650E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7730FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E74A24" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DE89AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3451FFAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5462F39A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF7AAF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32819279" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61215060" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C781B76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1754F19E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420B7CBB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578E6916" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CCFC34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A2C098" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F387946" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FC2324" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC1FC57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F02BD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26685816" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F9DC90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A179CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F150C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2C0862" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5109C68D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2917F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091D42D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4947D684" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B395C9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0C0942" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BCA901" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C2FA8D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9C2E33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F954E90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C50ED18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6156D8E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B9CAE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BE29DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DF6E31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575D6CA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679EAA49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FC0595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DA5D19" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038DDE1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1920B992" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F222E89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7859B311" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580BB71C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EBDBA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40633B79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE088F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5120C344" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05174DEF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CD745A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE2327C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF8DD8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46620A2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A880C43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C54C9AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0518579E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72889099" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476E14A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0178F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4DFC5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5155D2F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC26AB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7787872F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78756D2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E3FA01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5A521D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B5F2CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66ABCD93" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6698DA10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54508048" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C6ABBB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5976EE57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE8AFFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090C03D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CDB84C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782CF806" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01685B75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE3A718" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656AEA9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD9CC10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715B1E4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6566DBFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295CF61E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555DBBBA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C4D3ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA48EF3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E5F6BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11059541" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D04D9FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240D5F33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7119D562" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326E446A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29FFE5D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735E8E50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8D836B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7670817C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A13D283" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D7A560" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0DE619" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F39A385" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA1E344" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CCA2C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E751D03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731B4C83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15833708" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722B0387" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C171BD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34179FBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3AC581" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3932036F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B513C31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8ED771" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C314A8D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6E7FE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707C3EFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5B0560" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEDA8E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEDF005" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2BD8CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBBFD38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9F97E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785E4956" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439B1C18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659F9E83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55970490" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CC6E32" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B38A5BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEBDFDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB13249" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542FEE8D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029AF0A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B18940D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AACC2B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414E0226" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FD6373" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57495A42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62420A9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777F3C47" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B23ED53" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B60750E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE92EF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE5720D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADC959C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F5D26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A22A13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C18B15" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EDA02A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB68214" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4BA30C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513AB339" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAA32D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027490DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5676A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D09B1A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2FBAAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5F1E26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278BF62D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EB6723" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53240DC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2E84A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2633EAC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049BBCEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521DBBB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E811DB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0DA4D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354D8EFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B90BC66" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056BEAB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12799833" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75799247" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D19CA1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C01F2C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75ADD4C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCB7A00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C54BC9E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF01E41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BDB7DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1460BA44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C7A78E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F72754" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC7743D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5BDE3F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279553F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A944B7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286C698D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F3F8C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2ABEB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70869199" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6B41F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629C2C9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A485B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C61D980" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4408718E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB64C11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E2BAE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FE068D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCA4088" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D409AFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E57AC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB41AE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26ACCA1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8F9550" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7722EACB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F2DB39" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227E2C1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0400D540" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B2590F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE9FA2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF30ED9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF08304" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30979C7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC55492" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686026D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3C3A18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1742E4B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09158276" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159829B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5E00E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7B84A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6F7CE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F3E075" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6FE038" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D586DC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152DEF37" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3679EF89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1153AA25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139805C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB139DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA9A19E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3F49B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F59EE2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214EA168" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FCF637" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1775FF4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1669CD35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265DC3AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA1B9F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339D3BDF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C318EB7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D394017" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C1A1A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159888D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110D10E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CA4317" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2114AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1216ADC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13593586" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24468A7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C422C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDE6391" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDE4E54" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E44DD82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768918F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E47B8DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0561F2A3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A918D7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359578BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229FC027" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A749117" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3247BE1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE8AADF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDFD322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4182985F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F1C2C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B0926D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1486B9F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B3D7B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5090B05C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F37180" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74784CC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514EB3C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A0F665" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE9A13C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C2B2D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272AD90F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54732393" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300ED84C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="304935EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534E6E7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC2E1C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E0AE7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60769433" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174D2BE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7339FA55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AB818D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AB76FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265289E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C27C7D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F37E0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8F03D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5830A14A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7732293A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C41CC49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477A281C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A5D5B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50664F14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140120EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593B08B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EC1397" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471B4D10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BD5CCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D90F20C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7651F8D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5638BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E69064B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1777A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D520E9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7D7C88" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FA14C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D470189" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F720F7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0536E247" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744E0F31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208DA4DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B530FAF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4DEDB1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B446B1F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574E95C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5E1AC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5FE750" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F63ADCE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E402DCE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E2B934" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FA5270" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049D8BC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D0CD95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A59FD10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B596E37" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F90CDB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACDF98C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AEAACC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37644CFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF4DCF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5F5764" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460A7696" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A4AC3E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50444ADA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F2BDF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36245A07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A1E9BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F8B94D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAA6BC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D845C3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3460F613" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFAB83C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2B6515" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6251ADA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB7676F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0266446E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4DA374" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F06C555" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005B3449" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271BC11C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F7E70C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF501C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591EEF94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723A19E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D43FEBF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7335AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11334D02" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE233BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2923EF8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465E548E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A5760D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D9ED2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF3F4CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B63103" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B85B56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79401BB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8F1401" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3558B9F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C897277" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC5A3CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C24BB0D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC3A53B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D285A78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AB6571" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA02AA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAE038F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD8B24A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54554236" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5AA262" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D2C446" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32627D2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36EB3AA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2214DC93" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D43D03E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDAE71E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638FEAF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEA736D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CCBA44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E858748" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184B843D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5E6E2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728064E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE6D5D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3210C1D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E58825" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F717129" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A1473D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4D0418" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFB7F0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0274D666" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CE2D6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032A18D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1081045D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AF11BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5894267D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0ECBC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5056DFDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3205C997" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AFDECB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D380B75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E32858A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDEDB1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F386364" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D8A85A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386AD794" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C394E17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F9D6BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68471C10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E4DCA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33050075" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1BE2C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D51EC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48752041" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6804FB70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019A5319" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D06D6EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638F4FC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445DE886" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246CC7FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E873F45" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651EF40B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585239A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B78790E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184E62EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6505C65E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15288AE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D90DEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4378EC56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607C53C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8A3469" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6918CEE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782565A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42DB696A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3EA06B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6966A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4E707A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B22A26A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D397680" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4969AAA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B93651" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A92677" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12735DF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC63EF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7010C372" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FDCF58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49240D81" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABBBD46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0928E276" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60070538" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4908EF39" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47322F5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2559EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162EA9E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B62B3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0088FADA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DB9081" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564C5664" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051E0B1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253D66EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010AF399" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646E1F1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288FA769" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF5C3E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452D8CA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDF0C3A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325E139C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B6011" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CD9524" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F28ABC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FF6773" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6991DB8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD7ECB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D84482B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AFDC7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADBF0C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747A4E4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F49663F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349862F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B09980" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC0EE3A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC93FCF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A663152" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CBA26D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4499009A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EA7A8D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186768E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7097A880" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5135E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A723F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA64495" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E33EA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321D7A48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332E9BD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB84053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190B62F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BAF0C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB76740" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BC9D50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6659CC71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33731A72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CA78C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343EE6D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A48374" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF77C7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2F62BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B2AC80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548FA8C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D69CF3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DA5E3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D2E43ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19362CD3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ECF824" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D9B322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353FEA7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F393397" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5ADCB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C1A23A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BC966C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B01B82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37582136" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622C030F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15906DC3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F32DA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E581E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390D9F4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EEAFB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3213770B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F08363A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8CC544" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689EB240" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25689CBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A16B86A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12960415" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55506B67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDE2CF4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FE94F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039FFBBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EE3D9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E74F7E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADABD89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A8041A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0E8452" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F91084" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7041E26B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70467152" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60336A5E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A42F2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBCB112" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65921800" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7980563B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B19B4D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54907098" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AD6AB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F5568C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772A8D4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E651F7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421693F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537B5486" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4125AB61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B6CD75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EC69D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B0224A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0811F41D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA32ECE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580AE756" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76974C4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DB9EA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3859B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7464CA4D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02202625" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9E8F44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5CFB3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7394215F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5CE498" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBBE0AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69455789" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9AB808" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B7F8FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B1C9F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111BBF51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B48526" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7BD258" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4D1991" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1435C9FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B02FBEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E357697" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C53E16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207065DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A98A348" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FB43B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D77DE54" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FB25D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282742D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE2C9FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38873370" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695040A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030183CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEDF8CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4404BF12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105A00B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1240B985" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21323CFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A72DD1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62974F3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E95BBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4275C807" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F16364E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09B558CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AEB1F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8655B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FB563B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6376BA28" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286236CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7195A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D43561" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26352A2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D9401C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0594A12F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543D3B8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6371C58C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7A9E84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6DAC29" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329F2C74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27338643" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD57369" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E45AE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336FC980" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F2216B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAD9912" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C3CFFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166D81EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706F3EB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4406B3EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1689E5C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D81BC0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0977DC9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2544B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B29E6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F4DB86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEA2F4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745C4753" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27FB8C0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C412EBF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252ABD2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9DA442" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A972E1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09502ADF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721C96BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3A7F96" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16303CD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBB2FBA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6909538F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D24758" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EE9F8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C07D0DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0505DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AE19DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E361BAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3AADF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38271F6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353CD5E1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3558FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F97E2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A3C89F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E88894" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595D2A78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0453458E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C0E57F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293E75F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED541FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DB2EFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458C1F09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195A58E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234463A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395AF764" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B790ABD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040BFABA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B85016" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D0DDEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EB4767" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F53AE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB8224C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C046EA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9E9477" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BA2A3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15571AF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32453BEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D889DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768A9882" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BFDF88" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673D4384" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004DE30D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5281E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F82F3AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B14C89A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24412602" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005A36E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFE6130" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4D8A4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EFABF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3529A89C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BE55F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22105E1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B70D91" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EB4094" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C11FA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD9CEEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138239E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C328D33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71489489" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1145A567" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2037E4A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DDC38C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4C6FF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D1A4A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FE51AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C1F8AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E5B5D5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8B7230" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B6D08B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA901A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485D06B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA70850" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3629B40E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5F6C43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C824E84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5E1A05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046F182B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1CEFD1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EC0ABD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187D9E38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5305432A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3096BB8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE297F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DA70A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B315311" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="205A79B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582A6EEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AE9141" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDE44E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD63B45" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090B9595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CF49F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E25AEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1889EAAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A097A3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3125A7F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191B9BF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53264C90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1959A2D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571BFC20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD423ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8C8E1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359DB9AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3455C8F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FCF02D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5A2590" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C982A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C427E21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1D6C20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39198E46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B095642" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16031CD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1240CFBF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A7622A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615D9E1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2284AAC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8D37F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B5C2927" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43699301" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40268372" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E079C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238FBDF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026191F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C605D79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2D8119" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E84AFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F450AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB2511C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51730CA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573C9973" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA16396" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C21807" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB8675B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4F6BF4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3595D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF67A9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9ACDEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363D26C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D728C3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7059BBFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37565EF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A270B84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AADF953" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CF8253" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BC732C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30205E2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD15CE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7779A6DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C69BD5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5CB5AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424776B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58462DD3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD57336" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE48EC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D5ED06" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4D5395" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A2D92F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBA54F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AE8D79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC25625" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACC01F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2985DF2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E6BA9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68793223" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74820EC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C08BA49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6130B001" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151FB797" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E3E2076" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFD0C7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394F5DA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DF558E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58959E71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22990283" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EA2151" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0525BA2A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190B57C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAA71CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5310AA4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666C4C48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246FE047" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78699574" w14:textId="77777777" w:rsidR="007211BB" w:rsidRPr="006D0DBF" w:rsidRDefault="007211BB" w:rsidP="006D0DBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FA997E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17581AAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA5333D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710E5BB7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D42F1CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4209A3B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C27CF68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E48A47A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CBBA49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FCB1CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6A3668" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AADC38B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBE92F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B481023" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BDD70F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513E88E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267691DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649C460E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B51CC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6FD8C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14880C9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F92537E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF2A315" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDC0E13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C540E19" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F6D856" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20827F0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23383EAA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254B48C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AA8C96" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3284FCBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542136E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655F948C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F25F88" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4376505F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C008E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12659712" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417D3918" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213F0036" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A893FAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED00CB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160586B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE1F25E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595C7A3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589BDEE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C907C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471B87DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572A242C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C4F83D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5156DAC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BCBFA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA221D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0437E01B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D001A8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56603C38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011D110F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719CD76F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F6FA14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C220B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5461BF58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D83370D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E7A86E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F07DB2A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2ABBAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEC9EE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A2ADA0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2ACE80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C81B4C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47649B19" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2410E364" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC36DE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBE373C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEFCDAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592BCA2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A191B57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431A2588" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387ADCA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FCE615" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E3E18C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EBCD35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353B1A04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA56D86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72109BF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E86234E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="657720BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CE86C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17644866" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDE3164" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CF745C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540525BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225EE99D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339F3F22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7834352D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1420BAA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16ED97C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7B2B86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D26EA20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146AA231" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565B20F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9033CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9A1D3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AAABB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13504BBF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7031E812" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8802A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F54802" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A91169" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542E9408" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281A6404" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5CF00B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D72A446" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0E93BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111F065A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37424035" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25971661" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB0B329" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645AAAEB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDEFB00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A256A9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B984849" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5122B650" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715496CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F03711B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C54380A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596599D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B67E3A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DD7DC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4EF9F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C702932" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B72F9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEA330B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169C87A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442091FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67EBAC40" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601E22B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B645D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4207E65C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D2FC51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AEF6D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C877146" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F3ABB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D73274D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD60EE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3DEC2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21251254" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7300D207" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0858BF5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C10850" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B052DF4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E08389" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEC5D8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5413394C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BE980F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347647B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AB0DBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CFA1C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B61B477" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C88F05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA78364" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712949DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200729BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7974391D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776B4276" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63811B59" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2010A70D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AC2EA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605C6257" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050BD413" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546D85BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7717F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70603A94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61669C13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355B7048" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC0636D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CF3007" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4DAC70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A53499A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBCD0F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05953529" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE84E43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023806D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243617CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35547847" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666FAE0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D8F4D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0823D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260B5BB1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C38353D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DACA755" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D54E6DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71667AE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78180D82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C69C3FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094F0F12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D60EA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F74B3E9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F94E96" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010865C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537AF68F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77274D2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6408A61B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D986CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C8405C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2509516C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D8CCA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0576D719" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7864B203" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273775C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41555EB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39669E60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F7FF87" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DAA027" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC09F1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48774B5E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F2DE6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A56CDB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C256D41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B863A5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A9E6CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EA0AA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776FFE4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C00E31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E15278" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1BE74B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1388FB02" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671E1D56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22473F62" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB1C56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAAEBE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E1060A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7475E941" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2256207C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37865A28" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F48AD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C67FF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEF5B84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43982C25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E44992" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6385C133" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F11C8BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4501F6B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6914DFEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704839D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4B7AE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A52DF7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E38FE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115417DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E19FB47" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71691A86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B2AB89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F46F73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="653FEAF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DEA925" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66294DE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28598779" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E113C9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BD352C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42478F9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A501AB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4EDF61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3903A8BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BF9E1F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720145A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137F81E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72664961" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E754A8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2439A053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4533947B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7F8CBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7299DA25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02465819" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149F71E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46ECDC56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E84639E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE6022E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279C5C48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482C132C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF03ED9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AE8B84E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E1F6EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A144F0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725EC767" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B0052D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F29E62" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25038CFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750D98BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52678519" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B203E16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDA8906" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F8FB42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D0B134F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6928B263" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D8122E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51467A94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EEC0FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDA3BC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A362CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50331321" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473154EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262A4ED0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D76636" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D559CBA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A8A6E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE17134" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C415262" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDD6B4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6B5381" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C9B737" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="090EE4B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C3C491" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2067A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8624FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B343AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B2918E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15714455" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3E69FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B5CF6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5787F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A40F1F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8E1AA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102CA289" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D26946" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19913A9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002B972A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3132D68B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF09617" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20309D78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651F31CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5217A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5323BE81" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B7FDC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0908FA0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE1703D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12136BD6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408C906A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C527126" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBEF034" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F51C3CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE78B11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53626A77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39805EAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294680FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F376DB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A49A699" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4103C311" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A514BA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A473760" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D450D10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E2114C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074AE4CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CCE0C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32000080" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F55A97A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068A30BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CB8374" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C52E36C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB5A898" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271A589F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE427E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9E6B34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF083CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104A426D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593ADC6F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC258F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729E0816" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582AA2CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D3C231" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14654C1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745BB5E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6149CA5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012615F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DEB61F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B81E1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7C356D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2CEBD6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538DE435" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3EB6F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508E7ED6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626D2D6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416D16AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB4FE8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB47B73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE32B77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F800C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39247398" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5710E72E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B54970E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765D0DD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57300D5D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B08C1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514E6846" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC83AC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D54990" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579F8CF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B82B27" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A22FD6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5803667D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B948CB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0E1A06" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F3D388" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AE6D67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5982DC4D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2443E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32035F29" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E162F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03932774" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578FBA70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373C8318" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFD9DDF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DE6AE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2853F452" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315A7B4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DA6291" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1431A907" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D255B08" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D7571A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618908AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566FECC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEFFBE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1824CA56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7630B096" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26ABACFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B789A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCD0438" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5DC72E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6ED4E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215CA41E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198068A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7B1BC3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DB10B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A65A374" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024D6B87" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C33032" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DA6F13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C979794" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196E614C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DED5EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430EE4D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F228D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7682CC95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E543E98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEE6757" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ADFA10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CF580A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300D17BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05941C77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0640AA6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE2C58E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C4CC2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789DB0DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F303D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DC765E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A200EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B761D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625AADAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A4EE73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5291B141" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C10490" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D05402" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CDF8EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5ECF51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FD4DFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437E0853" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0F1DF1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439ACD6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F463B99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9CE4B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A59B22F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FB4C35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C00D4FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387BB4D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC3E7E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6967B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0477A337" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C31B04B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462052E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7E21C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE86C22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B1A83A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757A85E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC61DAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1279A322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B95BA7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A8AC77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101F10A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128F5D3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446FA550" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7A98FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080C34B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447E086C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CD1F6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4093B18B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1713FFB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CEE26E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263E0C90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25816DF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7695FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032D1F40" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F19432" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A7CE74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D53EBC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B6C049" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CBE55E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF0BB17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFFE65D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534F83D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7328C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB26283" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFC9D56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C01C5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7754DDE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52078F0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C5257A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7463F193" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1989162A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243D17BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4864B2DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10412CA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F1555" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2465A7E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D993CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07501011" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FDA294" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544AABEB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459B74BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDB9FA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2386DFE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19687EF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="222E6DB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510C190D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5607B1A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6D92A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08098E5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133F8951" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0315C39F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9A2DAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DBB45E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4608A5BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DE3CA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DF616F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E83EA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A5F1A2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17EB97F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AF8EF0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA052CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C07E3CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176547A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3F94BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4385AA9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EA38E94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4D7FAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B8E958" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66690CCF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1744FA38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A87C9A3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B0C434" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F662BD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38931D14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282000D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB8604D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3350790F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAE84E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AADA16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE0C449" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75502988" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E46797" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F743DC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33205F50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B0FBA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516F1892" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D792FC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB4865F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C88855A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E067B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2117D0FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32025625" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7502E852" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5C3B51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610BDA31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F8CD6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F5A0D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E466E78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4982E271" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8A7D6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CEA841" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFC30A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C931656" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C99A7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8A2658" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11ECABDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547FF435" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15FF6BB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0343DDAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DDF5F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337ED057" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD9E972" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3017D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159B8675" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E37947" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A8E7CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC2FA19" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F334C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CC212E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0C0CC3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485A2CC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DB6A75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F77043A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E68D76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F74D49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45042993" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC1291A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091D5B4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A8C88A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0428BAF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="493F8247" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6426FCC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7553946D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0CE74E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5B2F16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133CA45C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02910C98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D77F70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF86B7D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C48A3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD6F6A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCB4D21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560B32F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B032986" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181CC42F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DD4219" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F314859" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225A72F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5144E04A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1C6595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C264BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6950CC6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D1CBAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3775F86A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2220AE9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389B6016" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B851DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5503B6B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAB3833" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7266389C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266519C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C23971B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3BC296" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6B6DDB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25656261" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24330BB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CEABA92" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05477B7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265C4779" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F7163" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB15CC3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150F1FF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD27A51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B0FFBC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8E3E08" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72369F70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3C7D3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5A961F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36023543" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204A96BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341B29B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759B4AD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069083F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608AC46E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F89C4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B3D32C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCA20F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D221811" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E5A66A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1FCDF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6687FDEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000F14B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7294183B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0051E9E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C067DFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F68754" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3F696F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BFBB22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2572A704" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292BE83B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36701B6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C693EA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FB2D8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4870D63D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB060E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2237D358" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0689D4CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4359E061" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD567B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212314A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA3921D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4418169B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58369181" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BE49CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132C2D5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1F3081" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0961BBA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41231293" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424EFEF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116BF741" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CBA79F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258031AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A4CEBF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294F5336" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00107F34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC12F70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C2742D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56804EB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2666271F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BF3729" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B6D5EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E9E8BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541BE96C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A586139" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E06DD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAF3B16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1B193E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7307E239" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF4AEB9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43EAACDB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21482542" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710AACE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1046F40C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A2E6CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A955893" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0F293E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1968C797" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7991E1CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E90292" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385FEC6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EDB15A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7958A4F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F9F72A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D6EFA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CDF890" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF19A14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408F23DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6321B815" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E2C370" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3301A172" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A8AF83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA26F4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282CE197" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429F1170" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32663B2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BEEF2A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E54C6F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3587C150" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DC83B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CF593F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69709615" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21617273" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C891B95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC75CB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D553058" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0940AF14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D0C81C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497A8EE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7696F13A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7315566A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58154D11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B145FAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447CFC41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094A4417" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8407EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDEACE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F48909F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C8252C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7E924C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB8423A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C0DF11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B98B207" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3C62DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF93C17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AC5B1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7050CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A2C2E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2274C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D15AA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261C8C55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B29E447" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EA2945" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9FE102" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB3BD56" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EF9D91" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF560B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578AAB25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6B82E0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33358B22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EC273C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193F9D8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB26F1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F1EAE77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3519F839" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7A5847" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513DC7C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AAF0E9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC89D1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C47DF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37437B33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E64CE87" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9F0C07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B69346E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E80D2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FB6451" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AC3985" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1BF04A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C09F662" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D47F90A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CACFA3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAF513B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8C74F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0FA9AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FBDE53" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AE90B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E81D235" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725B2FB6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9BE2DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70DA89AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F62B48E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="415229AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667C9DF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B37C1E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32458ED4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A830F97" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A532EC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B4425D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C48F415" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3414BB45" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5990D3A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0298AE19" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61486AB7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0BF3C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50597563" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5B3C21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D904D84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1807CD26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000DB537" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B42524" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DBA863" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A43A57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74B8914A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581C564C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331FD0BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E4F5FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23442324" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2175654F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B66963C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733340AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBEE4B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A04AC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735241F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA25D70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3026D016" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="072E1B95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5756D57B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342E91D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47376915" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD99386" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321C2C9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C18F09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491B36B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDB2EEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1917BE3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1138BF8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8057AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D8B6F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF68D97" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66038BE4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9CEF79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3237AFFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A00C2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF02F8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D96CDBA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204A1D08" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150D059B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C02FEEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E268299" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455E050A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B97CFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652312A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201A7EDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513E93D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFEB92D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4461BA9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F81DC03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5EE49D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BA969A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF823F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C200419" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2047B7D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A34CAF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FA5881" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA609C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6A4DB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E134696" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F7781C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1614EC15" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F99503B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66927D1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E117A31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0804DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BC46B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EA479E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363F1BAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7389BEDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7711C180" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5E74D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F6A9585" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F53399" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1012D0B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4955E7B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CB1211" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4728FA5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591BE9DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462A7AA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F500DBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B7412E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B80EBEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C4A208" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5B03C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD3EE3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B47701" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1127029D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5918521D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296D52A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F33B5B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00588B43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0415B8EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39507682" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ABDF24" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAE98A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372963C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B87A217" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1080F743" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1B6561" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FED9B7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793B4C65" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12115718" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708863F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D39109" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42439504" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02850EDF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033E8E77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F7C6E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17530F07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F33E730" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE613ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE9AFF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00163256" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7060F9CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD49AF4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DA6A0D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B74968B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71878834" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C72FB7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012BAC79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0196FC67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744B729F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE5FD29" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAC9C42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCC2587" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB5AD73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326127C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287F2772" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B7EFFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3F2A23" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A547F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3978A1B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A063FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47812472" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630F8820" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72872260" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E97F2EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145FFABB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46075BF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D107FBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9562F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C813B6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42349034" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A03DAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D72FB4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF85342" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034FCC70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C505ACF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A872964" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFB2712" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4DD0F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742FAE7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2838778D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772A96FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F2CBDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE3A833" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25368091" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2026D36E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099B4E1B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51785EA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7E879D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B07F5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F873D55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655FC02B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B792F5E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B2183D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE3DF48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214AE8A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C97E140" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66097AA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC61436" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2922DEF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB550AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9EAE03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229E65D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33928426" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5C5D12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6187106B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626C69DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E8CF9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7646E6A3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602BF9EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DB391A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF16ED8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="349DB94A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACA6ACB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55ACF7E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6B74BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02839902" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7A9F21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ECA35EE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DCB8F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33624EEF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E45CC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32712FB9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14323C70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9AEF5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3701168F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7839E800" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710A079F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9E2D76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676B78F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F524FEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3552A2AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8183BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8DA22D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9DE09B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2EE978" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFD59C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125F7C0D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7BD02A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C290196" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2352C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742C8FF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3222D1FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517C6A48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E09F83A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A1347B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D9AD9B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD617FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7082A169" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532138C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C800E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E38FCD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4769E5B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D2173C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D03528A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E0FCFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BDF876" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EA92CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B73CAC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2507185D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BC9085" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0776BB99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D343C1E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D229138" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D85F5F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454E3873" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135E9044" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3841EAC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D811745" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B7693C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5BB10B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E95F386" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="485ABB8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FF9938" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EF7C18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CF7190" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A497FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F070599" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AD4263" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22108C52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B0394A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A38F16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E593A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E225CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A3C95F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447B327C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101791B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C69D637" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FCF928" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F411C17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDB4468" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF236C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E045A5D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF649AF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E112AC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9BBC8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11A62A22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7C6B5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4792A8B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BD6556" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CFC9E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263A9892" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015AB774" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE5C372" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02378CE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281D9F75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE70DCD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531C9123" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E03483A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC3A781" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E86C153" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433BA968" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6A2D74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C7B322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62249F83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3DD394" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166EC358" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69249B58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07041238" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083EE112" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B8DD4CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F75C69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B23F4BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DF22F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B188686" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E401C15" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C2B231" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427CC62F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584B9336" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410FD00C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D21C17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31662CAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C27153" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC08D91" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BDFFE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57951D8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1DB968" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AC659E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F20C4CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDCB7BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27234325" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8E981C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2632076A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FBD0DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52986201" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E2FA6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CD8EA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74403167" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377BCA34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38291502" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BDFB67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E84CA95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E5BA04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114A8740" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272628B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="195C822B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133C74F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4B2798" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CDACF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C5B742" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBB49BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57ACF082" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466BE269" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B131BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58568F77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6E8D76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6627AF9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F80294B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44000FE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33927F11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BDFC74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B684448" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F1AF25" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B589D12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A2A3C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69598CA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A0C46B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E46EBFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B7BF42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460A14E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232D0D43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC9FF2E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEBE075" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2256C5ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A982E04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14824393" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE9AF1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B421CA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E166D64" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53377AC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52139A03" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066D3BCA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAB59BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC8CA54" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727269F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5026EF7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6847C5CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF95E0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4419D315" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0693B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D60BE6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BDA529" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22949AF3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE260EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C046504" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056C34DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAFC1C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F69E502" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C4A9CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12899974" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ECA1DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3515DF7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52377AEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B489E89" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0997E94F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C0D1FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016D0618" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20936AC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E57CF4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="328A1B33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5426813D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0046884A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D64A3F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A843C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A8151D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1FA4AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBAEF50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB1F3D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69DFB9B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F45AC58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9CFC97" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B93F0DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F0C424" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421EFFFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E035312" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62432D3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C8EE14" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4174A1AF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACB8F91" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43081762" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1665ECCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703A8586" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF3B843" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59236F64" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14722F74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EFBF3F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383EDA6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0681817A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1394F8B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1674D376" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035FE0F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="470A3E11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439FD4B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654F8E94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A518EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8BA286" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B56B22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1009B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D8FF425" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D77CF3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465BF6AF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F23080C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B07D78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53419ABC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60626A18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F07B75" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EAEBCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661F507D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297837C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42287332" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C13570B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B128A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E32DCAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67C9558A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCE568B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6304B4AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33776AAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC7157C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7579C2F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625E9328" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48812C7E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00911C5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F051A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC434E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA1E6BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C510125" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D51E98C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4675D64D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB4DC8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE97FCA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A18076" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79091AFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1F19A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4484F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5688E870" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57844A1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78811EA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061772BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E03861A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740D209C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3835189F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D101120" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E680DA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67915426" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0F633E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6991B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6891D559" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B15DEE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38752F2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167945BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD3A4B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA4E7A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8B7E7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBB3102" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6BC70E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D305BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="307FB97C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78E750F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B1228B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F081FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D1B333" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43214D92" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA8B4DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4165A9C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5085E911" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D97EF8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3204B986" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DC8F6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0A5FAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747D1B31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C0A20A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6433AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736C023D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E330AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02610EAF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC675AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73797C7C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D4C409" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A0E6D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D50CCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A5050E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38266001" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65032A83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1294C97C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D95A351" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0F357B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B15FE88" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2453FBF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246A3FF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1306EEA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D93FE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0543651C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EB520D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF8FB02" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA4D3AF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7628CC77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2376D129" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F0BF8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE45F05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000EB9D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286E2A35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243A7015" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70ACF5D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15491DAA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B278F8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC8FC64" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122EAAC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAC061B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D5E04E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FB4F8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0824FB4D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111C3E94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323FCA95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F328B38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056D0F76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C71B23" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7099EAC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFFE94E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08446AB9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCDDDC3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E2E577" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CFDEC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB298F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A70A1E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEC52FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E0B4F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C04149E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF96776" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEB23D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2570C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A2C09C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C2AEF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="503C068C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D54360C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBAD520" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5827B573" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C38FBD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6389E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589DE053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1DA285" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EF55C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46273B5F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B007958" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FF3EB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E69921" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D73CBF6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDA3B4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7387C4A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF613BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26241570" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD372E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487E91B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182F0239" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4464231A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0669C0B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAEF38A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D25349" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEF3A38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FDC06F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661B33D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214136F3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8AD3CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ED51D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E7B16DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095440C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22560907" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D3F466" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="430A0D4F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3E5759" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6431CFA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5588B1FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0EB09D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CA3C13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BF624E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242036E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDB9B20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223F369D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0D4837" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E7FE70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E89473C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4B404E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001D35FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F67415" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E7CC78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438595B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD7171D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B7F712" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49389FAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C70FB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5B4AB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D578F32" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0972DD68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4428F04F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606C9071" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252D6D43" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFC93D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FA73F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174CAACB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD45C09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13FAF4D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC50E76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9290B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF3AF4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE04E94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C499B80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363435D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E24349B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B90D9B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4829E46B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DAC90B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521F5673" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9BC9F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07528161" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C98A0B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C456511" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAC2F6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CC07C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAEEA69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A15A72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0CACFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379FEAD0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BCBC6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F576184" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62962754" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBEF31B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AAF7DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135CEA02" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5557583C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365BD74D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE5CEE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEB3C52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D10AE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B91B83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE606A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC884C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCA4F3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2458C01A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0B9B1F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C2C3D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45071EEB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFADBE3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336D999E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9D0C46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554841AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AD00E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0F13BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F042696" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7B3834" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2452FCD0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C31953" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4280BF74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF2FCE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA99E2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51015379" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402219E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C485539" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2499BF86" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20286331" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362F47AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9D2EE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632EE556" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D394B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234FD4FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5D4464" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E06542" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58363D90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FA1517" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FCC6D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B0CD1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9CF290" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EF0FC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7766D342" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049297DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FCD03A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2AEF40" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59904B8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2711C8D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3874F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBCCA8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43DEC2DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD0F842" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E58C04A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52971725" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0431E147" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664FBA5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBA7767" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44546F60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045EBE73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA19C4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4B1A17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A69C837" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76442EAF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308736AE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5968231D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB212B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299FC978" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F05B1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF7A594" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B71FA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FE70A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645ADCC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2552C974" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6877F8C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACD6D6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75975E6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C2A69D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="136F97DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236985A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46046447" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34798662" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA8FE20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B46B1F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017FBCA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C890CE8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52889F7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A7748A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1026DF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5E60B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FDA802" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F7380E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084EA1FB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7135EB27" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7462EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373A7C82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341447B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C6E99F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E683147" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E31613A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0551E2BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23145BE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAB4117" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710C8F11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4704EEBF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE7E16F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2711FC72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD28D80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF8C96F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A379B0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75306051" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C40EB62" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E7822E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D71DC37" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036D35E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A8F392" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1420AD3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A53FA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BDBA6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EFD5D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07564B55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="396FFA94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0553867C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B73A50" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F50B937" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2D7010" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102DDBF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E0167E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B113036" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416C159D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F01166F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F942DDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD25025" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5429BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61250802" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A71713" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F91C125" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC4D90B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C446D51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692AAC22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03017330" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4099959E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="750063A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FEC796" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36788D67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8A58EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344A9214" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580C597C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3FAD7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B938B81" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8B36E5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A99B287" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703FBF04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0290FE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353132C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A795FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA232B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DB7D16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBFAB71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BB5EBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A9651F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3E2C1D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA4B952" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60493F10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2666DCEA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CE70E4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD678F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABE4966" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FA75D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70EFCB16" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E943877" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F424F7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405F0FA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D00B52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7623918A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4EAA26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243A1053" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1496AEC7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70835184" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165044B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A78AEF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021911FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB40EDA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D434DB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1438878A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D1CA3E3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160DE94F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FC445B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B3CBA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654E79EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB5B6B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033D1B74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676F823E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A83D242" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AE8C9E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED72CF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="199992E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC21E93" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A709749" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBD06A2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCF5AB4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD27AFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C374885" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106F9EC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F07B78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEB97D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FE92CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FEE48C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A70CB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDC32AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1B81B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C277AB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2CE25D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C230C58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B1195E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7D8455" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277551B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB075D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B30B05" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF47689" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275F3B0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7BD507" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E66102E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D6C760" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681844E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343B773E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45EE1CEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564A75F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6259DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C831F73" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A347747" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3317FEB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44BFB24B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEF406D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CA26F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F05E49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E95676" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C238550" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A802F7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F8EFE9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C5D296" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD0E83D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F96801B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="533DADE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514EBA0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F30CF11" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAB0A5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1606C762" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F037BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333D3996" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45817F07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4930899B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB0A556" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AB8A26" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AFA55C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658BF004" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD87C68" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD8EB00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040F217D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6EF999" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A349BDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B0315A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78788733" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A66DF97" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BA7349" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3331A7F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C83488" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480917A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471D098B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135A6051" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20627EC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F17BFF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB65256" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792FA89D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022A9A23" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AD21CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25042BD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B6D1B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AF955C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104D7DB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1492EC4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27ABEB6F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52BB0FA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCB3FBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1A2C8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2103AA8E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B65B8BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9F43B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A70996" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284C8D99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD07A57" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A840588" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA88A3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C190DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5869CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162C821E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0415E169" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32352193" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28595FB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BCADFAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03571DC1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE9119F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD38C0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CC26E1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EABA242" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5546C927" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE63D2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="200E9855" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B12DC8C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5AAE74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1074BE76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13856353" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D56D366" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E5BA6D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D68C55" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D0F3F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674D673A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2B1A41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67FBD5F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F7B9AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287B568B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32228653" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB722D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6452D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D837A34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFB6D9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5265F683" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2158DBF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1CCA00" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6F13B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE5B7CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E00C412" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD754C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5203A266" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6FB0D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DACF014" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D49FC2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D498CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8DC693" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26724AAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B65E2EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BB7DE4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5356F8BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BC0AE4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5CD969" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0A1A9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7CE801" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044144B5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683A09CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0AC383" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2459A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22AD743E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4925D32D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A182E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C0890B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFEBBA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB18F3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26256CD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A20C0A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFE39DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEAF378" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2989B305" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D42EB5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E37EC6E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E809214" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D19951" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29AB25BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB19DAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382AA322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB0837B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCA57DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669048DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBD4858" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25206B6A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59575C82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D512784" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4C6782" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F345511" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2036D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643C9AF2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33172270" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02347AC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7AA1DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C626C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B271715" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CF86EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD8AF01" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75748417" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00ED9225" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF26CCA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3815BBA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E1C581" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26444BAD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697FBDFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4C6A71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B737427" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5582CCD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD65CA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624F5269" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D54A6B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D19657" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489D6FD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12421014" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C9A4EA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4866DDEC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5BCFC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752ECB95" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E1032B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F86F309" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131F9035" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E28F212" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676E2BF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C562CE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC547C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71135F82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C534E52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1D543C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633F68CF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6EC73D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAA40B6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCF2B9A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286CABE4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70774D81" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A06324E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CBC87F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A26D81F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79025CA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334D0519" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC5FE30" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2369ABD1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2252D20D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408A3DD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9190A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0DB1F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EA028F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDA4A51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36274B79" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E60843" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6822404C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3906F2D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271297A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354C8E52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F89A8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A41FB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0C4B0B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F2E9DB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2999C157" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A04FBB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40837647" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3558B3E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33499480" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFF6DB8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A3B9B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06029978" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F9DDA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3834A778" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690FF247" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5FABE2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BF6A8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5485C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFE2C74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BE94A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62755319" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFB741E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38377219" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6D5939" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAF3369" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D49E685" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7EA7FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BACD87A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768F8D7F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5211AF8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68879284" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61771E22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DFEC8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FAC731F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F0503C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FAABC8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1DC6A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645DCE30" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019C8194" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C18EC22" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D00602" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1F3684" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574E3F99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454C574D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B07C656" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13688700" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F377F2B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A7369B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CD9A5A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450B86B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C760794" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1ED7C6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9977B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EC7B48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48EC5E70" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD1FCB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359EA630" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647BCD85" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792F9426" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EFC72A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E503F0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DE161C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14068205" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9AD575" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1540892C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7544A849" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454B6371" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166826D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AEADDD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B505563" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCF3120" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65489276" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F52EACE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA73152" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B14748" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257BE46E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FAA725" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5169FCA5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73DDFA49" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F8DD99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D7DFD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A238DFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235ACFFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE17064" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219F35D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9EF6E1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4647C2C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CA2BD3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E691229" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B37E33A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A533502" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B10B137" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633B18F5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670ED7C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5746DFAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4119016E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111A4ECF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AD2B13" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711991B8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C5E5210" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A1A299" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0399CF12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F55FEFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730FACD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D12C0E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2967849A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1799E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4CC936" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329B711B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C6BE83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7465E1A6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD0CC80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4DFF59" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242340BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34ADCD77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BBB384" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BA15FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C05B074" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C207D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D82FB1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717461D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1816704C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A380D3F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A2DB41" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312A623D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DEB63C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1EF0A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3E7655" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709CBA4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B87CE2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8EF1B0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE14A3C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C31AD9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDC6271" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FADF2C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9342BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635D6FC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191AB415" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA2DC4C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B83135" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4136C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11138C4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEA20DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050C2D83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C02B46" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683AE5F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539A745C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECEA7D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6F40C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2918855F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B93D0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57138810" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C547EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A36F60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D30BECC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37682404" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BD14DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178E4D8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD8FC18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333B5DE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2AF8BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A238FDC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C2B5AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED8246E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3144A203" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C34F7CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F33A496" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301F996D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764D6A08" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C3FC62" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2FB027" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B82E79D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D28BD7B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098EA96D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775A5432" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A0CCB67" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644BBE69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71064C44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2022E88D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63886A0F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BB85C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B2D069" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AA5229" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEFAC53" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B893313" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB24D58" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236CA162" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209A931F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A4F7C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D024076" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2D721B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBB1F65" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD16F33" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B97A5B2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DFF36F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2268F2C1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CFEB3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCF6733" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04129CD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4770A08B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A63B87F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F2EBC5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B285366" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709825DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F049562" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B25B988" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E13BA17" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EB3FAE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A877D98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1138308B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4859CD07" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6147B7D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232869E6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F7B82A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225EE987" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBEFE4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAD4597" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD30DC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B3D7C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B48B10" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27309108" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765C4982" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3E2AD8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA77520" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5409E7C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCE72A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F083384" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04ADCD3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D128B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502EA40A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496044BD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612FB057" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A46F48F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335B05ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B7B17F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7118A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD3E4B1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E07C3D4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AA693C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7005C01A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048BD71C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C97167" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644206C4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535B5683" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33603DC9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE184A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03350FAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BC1F82" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155B93C7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AE48F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE7147A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4F3CBA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41633300" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E247564" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1623E2DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DAA84EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06211F90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D71F44C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68100D5B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA3B724" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104C5752" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CA53E8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0274DEFE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A80018" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4242774D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5684EAD4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365C8DE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F58C66C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E89DE36" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6834F7EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F76836" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AEA5BC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FB1673" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F24BDC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42406400" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC3CEE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AC7C53" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004E37B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8BEC06" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5F0F7D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5C9579" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7187E381" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B95B43E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2299EA69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615132A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E94EDFA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="658DD49B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FAD89F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605FE63E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1949D7BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D23FE12" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342179D6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21688A63" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B778535" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB31854" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24388835" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4879BBAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729E91DD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E52CADF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B92338E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25844115" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31949DDC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B11282" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2269F3BE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0375DD94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2452FFF3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A09C410" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F61461D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4562D20D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A180556" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14753DEE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586CCE9E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D80ED2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EA81D0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4CA518" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63260443" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0E17BC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C503DFB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC0C8EC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A55FB2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599F0FE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EA0F2F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B65661" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FECF6C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44832DC6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFCEED2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4D17DC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACE222E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDCEB8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4318FFA2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE2605F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB99988" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583632A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6A083E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3662D85F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F57FB4F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F408AA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2D4CCC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26560769" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CEA8A8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A4F1BB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EDB49B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329A2444" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EA84902" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E6E5F9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E14274" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F91A5DA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2882B2B3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729CB444" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAD1C9F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFE2CA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F90E44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4469D1CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388B32F4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7241BB7D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303162B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD117BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F80C4A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019D1AA9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5B23ED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B647700" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9CB07A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247E8216" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD85FBC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28851E31" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110D2CDF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4919BA90" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0532D3FF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109F8C21" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386E725C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCB5C84" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CE6F3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C66B834" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B46BE6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB5222C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2160AFB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E08AE7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC7C13D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C289BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2833ADE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C78156" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C731AB9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE05C9C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD6E2CD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1E2C5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD47924" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B71E036" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AFBA78C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A31D642" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C0FAE4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD7DC9B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FF44940" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F3AE48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CA6739" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4172A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12AD87F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71999FA6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00327C61" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E83393" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23F2F9D5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F8B3BBE" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBA269F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652AF81E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9E4E69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BB06A1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2806A3CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF7BB34" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC85E8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07308F6B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061EFA39" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7EB4A9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B26F874" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC8325F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE63124" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA15A80" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA6CDFD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ACAAD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A749B69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207ECA59" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D5D400" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BF9FFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248146CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD16C2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C94FB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7EDC71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F5F33B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687C9E72" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FE893B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB28A42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C0D6BA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023F6A38" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9A8538" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACB9398" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2156AEA8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E393A77" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26164FB1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60556893" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C98CE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21184B4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7171A52F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E241A20" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C09786" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDB1AE1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2223A28B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D2E98CB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1DF4FA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62651B76" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA69E18" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E351F04" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076EE8EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F128BB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AEBF1A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497D72F2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244EFCA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE7885D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2053A612" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E61640C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FAD8ADC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D31A2D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9D8E51" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036F44E1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2802D9AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E86A1FD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6761CCC0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1588F731" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DCC619" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A421D83" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C720EFF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36148F09" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038D993D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521ACCAB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101BB7C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A59305" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0322CFB3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E61BF5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32075894" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE58B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE66DF9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A7F499" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1C8FFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71ECB29C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD3FCA7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9B4A1C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F493E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8B96D8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3660CF4B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130AA590" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D03945" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379792A0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297614B4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9E3887" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4358E386" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204F1216" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C019103" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A24685" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D30B58D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5721A852" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52794E60" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="065F69C2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD4982C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B881954" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E71322" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597B61A4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB27DAC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A639BE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A28D0C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DF146F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9ED24A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65AF44CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FFC727B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14ED155C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3571F1A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05308E8F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15E6FD74" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7048C8C0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A06F94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63431142" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CE5FF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1235F1CA" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F7C106" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FC9BE5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C92C801" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590E3AE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB4BDC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649DF8AC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DFD761" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC9ED8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D649D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C08C507" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41721CD6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEADC48" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567E0E7A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042D6216" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E945811" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C33791" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB87859" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5871CC69" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C932DFC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA70D42" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7326E4D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB65ABF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0045B61C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22870FDB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C51497" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CEF3C9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBFEAE0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C5AF71" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B093F8A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AA5AB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2BA33A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A163123" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6020BB99" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617017D3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E5FCED" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A55184D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201AC8D1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242E6C52" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23335401" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D9849C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414028E2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518F8AD2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B23123B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07944687" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7400619F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEA4525" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3281AAB0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B012F1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383D0294" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670A96A5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFC802A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B35594" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D28786D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF576EB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48116029" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0100A393" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6D09D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D78EA35" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37396B4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B99888B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384CD4C5" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E05BA0" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C9EDA4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F73FFD7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD27B23" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326AF98E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7128ABCB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C30F8AD" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A9FFD27" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BA2287" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3003B7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDFCFA3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE0ECA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2E372A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0F16B9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9C51CC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ADD595" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0152AA3B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B95496" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643ECB78" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52E6F306" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D13049" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D9F115" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E7F2A7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C4554F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3867166A" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7FA2E7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160219F8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038B3885" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A20F98" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637D22D7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181BF9F6" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD92392" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3BC5D9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2A9D4E" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6EAFB9" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2D8290" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30ED971F" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD5B20C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611886EF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0435E258" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141C62C8" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AEFABB" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78091D3D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E4B5C3" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD95F5C" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBCCAF7" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1958D530" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780D36BF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6E9A8B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4312D2" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EC5E59" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C78E37B" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C55D5AF" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633F5C44" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="007211BB" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7C3F113E" w14:textId="749026C2" w:rsidR="00AC5A7A" w:rsidRDefault="00197396" w:rsidP="00D40C9C">
+        <w:p w14:paraId="7E57D9F7" w14:textId="24E49DDF" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1A8580F2" w14:textId="6692301E" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="0B51DA6F" w14:textId="7CE3614C" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc216273442"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc222477688"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="1508867760"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:date w:fullDate="2025-12-11T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000900E5">
-            <w:t>den 11 december 2025</w:t>
+          <w:r w:rsidR="008A4F0C">
+            <w:t>den 5 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="54"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0EB07C7D" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="5E3597FC" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A48035" w14:textId="238E0E63" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="49147936" w14:textId="20C671DE" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Jonson, Strömmer, Forssmed, </w:t>
+          <w:r>
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:r w:rsidR="00197396">
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="317ADE37" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51ABB667" w14:textId="3CC23A75" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Foredragande"/>
+          <w:tag w:val="Foredragande"/>
+          <w:id w:val="-1423715855"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008A4F0C">
             <w:t>Wykman</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="78D73EF4" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
-[...17 lines deleted...]
-    <w:p w14:paraId="5FA8386E" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="00827386" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="43815FC4" w14:textId="77777777" w:rsidR="007211BB" w:rsidRPr="00827386" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5389B24B" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="008B7E85" w:rsidRDefault="00AC5A7A" w:rsidP="0044419F">
+    <w:p w14:paraId="5543AD94" w14:textId="77777777" w:rsidR="007211BB" w:rsidRPr="008B7E85" w:rsidRDefault="007211BB" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6489DB62" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRPr="006E102E" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="2066FCA1" w14:textId="77777777" w:rsidR="007211BB" w:rsidRPr="006E102E" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17B22D46" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="29F67B9D" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297F94C6" w14:textId="79AA68DB" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="6FF108AE" w14:textId="77E8D3AB" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00197396">
-            <w:t>Redovisning av användningen av hemliga tvångsmedel under 2024</w:t>
+          <w:r>
+            <w:t>Riksrevisionens rapport om Statens fastighetsverks fastighetsförvaltning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E7B2834" w14:textId="77777777" w:rsidR="00AC5A7A" w:rsidRDefault="00AC5A7A" w:rsidP="000641A6">
+    <w:p w14:paraId="0CE6E277" w14:textId="77777777" w:rsidR="007211BB" w:rsidRDefault="007211BB" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FEEAD8D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00AB2AAB">
-[...2 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="0EEF7145" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId50"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId55"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="282B7A52" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00F8009C">
+    <w:p w14:paraId="775AF895" w14:textId="77777777" w:rsidR="000C0210" w:rsidRDefault="000C0210" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="540FDCCD" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="00F8009C">
+    <w:p w14:paraId="1AE0A22A" w14:textId="77777777" w:rsidR="000C0210" w:rsidRDefault="000C0210" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43671B9C" w14:textId="77777777" w:rsidR="00831BC8" w:rsidRDefault="00831BC8">
+    <w:p w14:paraId="16E4061F" w14:textId="77777777" w:rsidR="002E4878" w:rsidRDefault="002E4878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56D20109" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ACBE317" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="455256AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="60B2E5AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="455256AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="60B2E5AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6CEC0B9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1735C96F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47B78599" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="299C29C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="299C29C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="304035E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4FA128D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4FA128D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15CE602F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C0216DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="007211BB">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C0216DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="007211BB">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E0353B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C0C4CE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="007211BB">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C0C4CE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="007211BB">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62136998" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08D9AE66" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="007211BB">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08D9AE66" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="007211BB">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C79C7BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1697ED5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47B78599" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1697ED5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4D703E99" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23DBD522" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E33AEA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2510CA46" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E33AEA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2510CA46" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="28167A7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69B9E42E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4DF74DD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="40ECCB7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4DF74DD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...2634 lines deleted...]
-                  <w:p w14:paraId="647176D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="40ECCB7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369150DF" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="67C243E3" w14:textId="77777777" w:rsidR="000C0210" w:rsidRDefault="000C0210" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26144536" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRPr="006923D1" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="51CE4EF6" w14:textId="77777777" w:rsidR="000C0210" w:rsidRPr="006923D1" w:rsidRDefault="000C0210" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="609E0AC0" w14:textId="77777777" w:rsidR="00E5325D" w:rsidRDefault="00E5325D" w:rsidP="006923D1">
+    <w:p w14:paraId="1BD0C58E" w14:textId="77777777" w:rsidR="000C0210" w:rsidRDefault="000C0210" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A42D028" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F2F57BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1373B65F" w14:textId="69C95BCB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="7DFD40BC" w14:textId="0D13BE8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1373B65F" w14:textId="69C95BCB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="7DFD40BC" w14:textId="0D13BE8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="79D6BB80" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DF9900E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1381 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74D975FC" w14:textId="768A77BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="058AB456" w14:textId="10B66FFE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="1" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74D975FC" w14:textId="768A77BC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="058AB456" w14:textId="10B66FFE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="2" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7000FC57" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3897A8FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A66F8F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="534AB15E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="357FEF0E" w14:textId="2960A025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="220D1B6F" w14:textId="290C8F46" w:rsidR="00244011" w:rsidRDefault="00256019" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="268819230"/>
+                              <w:id w:val="-675036431"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1811289845"/>
+                              <w:id w:val="-109061441"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="4" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1E26710B" w14:textId="396D3ED4" w:rsidR="007211BB" w:rsidRPr="000B6D9A" w:rsidRDefault="00256019" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="007211BB">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007211BB" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="357FEF0E" w14:textId="2960A025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="220D1B6F" w14:textId="290C8F46" w:rsidR="00244011" w:rsidRDefault="00256019" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="268819230"/>
+                        <w:id w:val="-675036431"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1811289845"/>
+                        <w:id w:val="-109061441"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="6" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1E26710B" w14:textId="396D3ED4" w:rsidR="007211BB" w:rsidRPr="000B6D9A" w:rsidRDefault="00256019" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="007211BB">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007211BB" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D5FCF84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32D089EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47C53007" w14:textId="1BC09A50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="09BC83B3" w14:textId="16E3192B" w:rsidR="00244011" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-442533339"/>
+                              <w:id w:val="-1976747766"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1156655461"/>
+                              <w:id w:val="2057274623"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00641886">
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="48628AC6" w14:textId="19F83082" w:rsidR="007211BB" w:rsidRPr="000B6D9A" w:rsidRDefault="00256019" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="007211BB">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="007211BB">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="007211BB" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47C53007" w14:textId="1BC09A50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="09BC83B3" w14:textId="16E3192B" w:rsidR="00244011" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-442533339"/>
+                        <w:id w:val="-1976747766"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1156655461"/>
+                        <w:id w:val="2057274623"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00641886">
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="48628AC6" w14:textId="19F83082" w:rsidR="007211BB" w:rsidRPr="000B6D9A" w:rsidRDefault="00256019" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="007211BB">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="007211BB">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="007211BB" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="21C21D63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75FB3F3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1DFEC20A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="364C6057" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B7AED1B" w14:textId="6A52412D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00664D04">
+                        <w:p w14:paraId="0653D794" w14:textId="14741E28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="197987094"/>
+                              <w:id w:val="-1291595112"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1925023045"/>
+                              <w:id w:val="1802413219"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="5" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B7AED1B" w14:textId="6A52412D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00664D04">
+                  <w:p w14:paraId="0653D794" w14:textId="14741E28" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="197987094"/>
+                        <w:id w:val="-1291595112"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1925023045"/>
+                        <w:id w:val="1802413219"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="8" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E7030BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="302381BE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09B3A649" w14:textId="0E233ACD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE44EA" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6595E2D8" w14:textId="65F68F78" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1745019350"/>
+                              <w:id w:val="-2074577888"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00197396">
+                              <w:r w:rsidR="007211BB">
                                 <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1812591362"/>
+                              <w:id w:val="1489449441"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:del w:id="6" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                                <w:t>2025/26:82</w:t>
+                              <w:r w:rsidR="007211BB">
+                                <w:t>2025/26:152</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09B3A649" w14:textId="0E233ACD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00462DD9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6595E2D8" w14:textId="65F68F78" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00256019" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1745019350"/>
+                        <w:id w:val="-2074577888"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00197396">
+                        <w:r w:rsidR="007211BB">
                           <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1812591362"/>
+                        <w:id w:val="1489449441"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:del w:id="10" w:author="Rebecka Jungstedt" w:date="2025-12-03T11:27:00Z">
-[...5 lines deleted...]
-                          <w:t>2025/26:82</w:t>
+                        <w:r w:rsidR="007211BB">
+                          <w:t>2025/26:152</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C353B8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DBF1431" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
@@ -46912,1027 +32095,1253 @@
   <w:num w:numId="36" w16cid:durableId="1025905477">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E5325D"/>
+    <w:rsidRoot w:val="00E46004"/>
+    <w:rsid w:val="0000233F"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00005B0F"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="000129CE"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="000175CB"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00027511"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="00033D9A"/>
+    <w:rsid w:val="00034007"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00040CB9"/>
-    <w:rsid w:val="00043919"/>
+    <w:rsid w:val="00040A85"/>
     <w:rsid w:val="00043AB1"/>
+    <w:rsid w:val="00043B97"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="00045694"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="0004660C"/>
     <w:rsid w:val="00047664"/>
+    <w:rsid w:val="0005235A"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="000612AE"/>
+    <w:rsid w:val="0005756C"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="00064171"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="000900E5"/>
+    <w:rsid w:val="00093E73"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A56B7"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B0F20"/>
-    <w:rsid w:val="000B2C64"/>
+    <w:rsid w:val="000B194B"/>
     <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="000B6DB6"/>
+    <w:rsid w:val="000B72D3"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
+    <w:rsid w:val="000C0210"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C48FA"/>
+    <w:rsid w:val="000C545E"/>
+    <w:rsid w:val="000C55FB"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D223B"/>
+    <w:rsid w:val="000C7630"/>
+    <w:rsid w:val="000D1F82"/>
+    <w:rsid w:val="000D715D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="000F76D3"/>
+    <w:rsid w:val="0010028F"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001032F6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001045B5"/>
+    <w:rsid w:val="00103525"/>
+    <w:rsid w:val="00104035"/>
+    <w:rsid w:val="001044C7"/>
+    <w:rsid w:val="00104FA0"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="00114636"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="001221C4"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00126B60"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="001301E6"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="00132AF4"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00141994"/>
+    <w:rsid w:val="001404FC"/>
+    <w:rsid w:val="00142054"/>
     <w:rsid w:val="00144361"/>
+    <w:rsid w:val="00144868"/>
+    <w:rsid w:val="001451C1"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00155257"/>
+    <w:rsid w:val="00154989"/>
+    <w:rsid w:val="00154AAF"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="00157C0E"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162F90"/>
+    <w:rsid w:val="001636F2"/>
+    <w:rsid w:val="001639D5"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
+    <w:rsid w:val="00175AB7"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="001824AD"/>
+    <w:rsid w:val="00184FB7"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00197396"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001B1C4E"/>
+    <w:rsid w:val="001B22A9"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
-    <w:rsid w:val="001D3D6F"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D750B"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F3E5E"/>
+    <w:rsid w:val="001E16CB"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
+    <w:rsid w:val="00203AEB"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00224F54"/>
-    <w:rsid w:val="00225703"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="00235078"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="002405E1"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00247FAB"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="002543E9"/>
+    <w:rsid w:val="0025318D"/>
+    <w:rsid w:val="00253267"/>
+    <w:rsid w:val="002538D3"/>
+    <w:rsid w:val="00256019"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00263EAD"/>
+    <w:rsid w:val="002647E0"/>
+    <w:rsid w:val="002662AD"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00267972"/>
+    <w:rsid w:val="00272238"/>
+    <w:rsid w:val="00280290"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="002852C3"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="00287A1C"/>
+    <w:rsid w:val="0029129A"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="002965D4"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A6674"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C1F6B"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C711D"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D10E0"/>
-    <w:rsid w:val="002D23AA"/>
+    <w:rsid w:val="002D24D9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002E0A79"/>
+    <w:rsid w:val="002E01A7"/>
     <w:rsid w:val="002E219E"/>
+    <w:rsid w:val="002E4878"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
+    <w:rsid w:val="002E7B8C"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F2CC3"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00307C2B"/>
+    <w:rsid w:val="002F631C"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00310D24"/>
+    <w:rsid w:val="00311AED"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00332DE5"/>
+    <w:rsid w:val="00334B3B"/>
+    <w:rsid w:val="00334E5A"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00340506"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="003564BA"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
+    <w:rsid w:val="00362109"/>
     <w:rsid w:val="00362B62"/>
+    <w:rsid w:val="00365EAF"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="0037229F"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="003767B6"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00393B04"/>
     <w:rsid w:val="00397521"/>
+    <w:rsid w:val="003A0D4B"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A2E6D"/>
+    <w:rsid w:val="003A6F99"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D1970"/>
+    <w:rsid w:val="003D3CFA"/>
+    <w:rsid w:val="003D4C8E"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00414413"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00421A2F"/>
+    <w:rsid w:val="00415E11"/>
+    <w:rsid w:val="00416144"/>
+    <w:rsid w:val="00420765"/>
+    <w:rsid w:val="00422224"/>
+    <w:rsid w:val="00424145"/>
+    <w:rsid w:val="004245B1"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="00432041"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="00440888"/>
+    <w:rsid w:val="00443454"/>
+    <w:rsid w:val="004452E3"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="0044599A"/>
-    <w:rsid w:val="00445CDA"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="0044675B"/>
+    <w:rsid w:val="00446CD9"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="0045150C"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00462DD9"/>
+    <w:rsid w:val="00457F27"/>
+    <w:rsid w:val="0046581C"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="0046606D"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="004753C5"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00484A61"/>
+    <w:rsid w:val="00480000"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="00490C35"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004933DA"/>
+    <w:rsid w:val="004A0957"/>
+    <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5FD9"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D517B"/>
+    <w:rsid w:val="004D5891"/>
+    <w:rsid w:val="004D6B10"/>
     <w:rsid w:val="004D6D83"/>
-    <w:rsid w:val="004D73F6"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F0A48"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3E17"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F5CB4"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="005120CD"/>
+    <w:rsid w:val="005111AB"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="00520904"/>
+    <w:rsid w:val="005231E6"/>
+    <w:rsid w:val="00530AAC"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="00531D93"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
+    <w:rsid w:val="0053529E"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
+    <w:rsid w:val="005410D8"/>
     <w:rsid w:val="0054196B"/>
+    <w:rsid w:val="0054290B"/>
     <w:rsid w:val="005429E7"/>
-    <w:rsid w:val="00542D62"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="00552215"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553F9D"/>
-    <w:rsid w:val="00554E90"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005575CD"/>
-    <w:rsid w:val="005604F9"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
+    <w:rsid w:val="0056438B"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="00585A28"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00594FF5"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B3145"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C17E7"/>
-    <w:rsid w:val="005C29FD"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C43E4"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005E0A83"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E7C4F"/>
     <w:rsid w:val="005F089D"/>
+    <w:rsid w:val="005F0AA8"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00601D34"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="0060575F"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="00615858"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00623C5F"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00633A0D"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641886"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006457CC"/>
+    <w:rsid w:val="006441F8"/>
+    <w:rsid w:val="00645E45"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00650136"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00650FA7"/>
+    <w:rsid w:val="0065127E"/>
+    <w:rsid w:val="006522A5"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="00655D8E"/>
+    <w:rsid w:val="00663A54"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="0066767A"/>
+    <w:rsid w:val="006669C8"/>
     <w:rsid w:val="00667FC2"/>
-    <w:rsid w:val="006708CE"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="00675843"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="006812E7"/>
+    <w:rsid w:val="006776E3"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A0C76"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A3776"/>
+    <w:rsid w:val="006A644F"/>
+    <w:rsid w:val="006A6E09"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B0DD5"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B4BEE"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006B71EC"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006C71B0"/>
+    <w:rsid w:val="006C7393"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
+    <w:rsid w:val="006D560C"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
+    <w:rsid w:val="006E4E60"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006F0829"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F45E6"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F5807"/>
+    <w:rsid w:val="006F7FAD"/>
+    <w:rsid w:val="00700967"/>
+    <w:rsid w:val="00700EB4"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070325B"/>
-    <w:rsid w:val="007057CE"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="00716D1D"/>
+    <w:rsid w:val="00720665"/>
+    <w:rsid w:val="00720D8C"/>
+    <w:rsid w:val="007211BB"/>
+    <w:rsid w:val="007218E3"/>
+    <w:rsid w:val="007235FE"/>
+    <w:rsid w:val="00733A21"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="0074349C"/>
+    <w:rsid w:val="007465E1"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="0075658D"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00757FBB"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="00763A9E"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="00781A20"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="007836C6"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00792818"/>
+    <w:rsid w:val="007934FE"/>
+    <w:rsid w:val="00796E64"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B1FC1"/>
+    <w:rsid w:val="007A5EAB"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C379D"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D15A7"/>
+    <w:rsid w:val="007D1FD2"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D34B6"/>
-    <w:rsid w:val="007E0078"/>
+    <w:rsid w:val="007D7F74"/>
+    <w:rsid w:val="007E2440"/>
+    <w:rsid w:val="007E4097"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F0464"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="0081241C"/>
+    <w:rsid w:val="00812090"/>
+    <w:rsid w:val="00813961"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="00822E20"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="00825392"/>
     <w:rsid w:val="00830602"/>
-    <w:rsid w:val="00831BC8"/>
+    <w:rsid w:val="0083076D"/>
+    <w:rsid w:val="00831CA3"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00841A25"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="008450B2"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008661AC"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="00877297"/>
     <w:rsid w:val="00882820"/>
+    <w:rsid w:val="00884A3D"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="00887A5E"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="00892045"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A4F0C"/>
+    <w:rsid w:val="008B0B42"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D171B"/>
+    <w:rsid w:val="008D42FD"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E197A"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="0090509C"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009143DE"/>
+    <w:rsid w:val="009132F7"/>
+    <w:rsid w:val="009142FD"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00923925"/>
-    <w:rsid w:val="00926803"/>
     <w:rsid w:val="0093096C"/>
+    <w:rsid w:val="00931433"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="009347B9"/>
+    <w:rsid w:val="00935957"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="00936BEC"/>
+    <w:rsid w:val="009401FD"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00950894"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00955403"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00961B17"/>
+    <w:rsid w:val="00962D63"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00981EA5"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="009876CD"/>
+    <w:rsid w:val="009909B9"/>
+    <w:rsid w:val="0099585C"/>
+    <w:rsid w:val="00996A10"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C1D0B"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C43D8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009D0589"/>
+    <w:rsid w:val="009D1763"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D29CF"/>
+    <w:rsid w:val="009D3B19"/>
+    <w:rsid w:val="009D42B0"/>
+    <w:rsid w:val="009D5215"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
-    <w:rsid w:val="009D7C42"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="00A0768F"/>
+    <w:rsid w:val="009F4CCD"/>
+    <w:rsid w:val="009F57F7"/>
+    <w:rsid w:val="009F7D0B"/>
+    <w:rsid w:val="00A00D27"/>
+    <w:rsid w:val="00A118AB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A12871"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A16C22"/>
+    <w:rsid w:val="00A17718"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A3415E"/>
+    <w:rsid w:val="00A35E33"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
+    <w:rsid w:val="00A405B8"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A4463B"/>
+    <w:rsid w:val="00A465CC"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A513B4"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A54F15"/>
+    <w:rsid w:val="00A56FD5"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A65A2F"/>
+    <w:rsid w:val="00A674F7"/>
+    <w:rsid w:val="00A70E34"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A72086"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A75D4D"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A83774"/>
+    <w:rsid w:val="00A8279E"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A9412E"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB102C"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC0A53"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC3BCB"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC5A7A"/>
     <w:rsid w:val="00AC64FC"/>
+    <w:rsid w:val="00AD4E5B"/>
+    <w:rsid w:val="00AD5EE1"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE64BD"/>
+    <w:rsid w:val="00AF063B"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
+    <w:rsid w:val="00B0604E"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1003E"/>
+    <w:rsid w:val="00B127C4"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B25B64"/>
+    <w:rsid w:val="00B245B4"/>
+    <w:rsid w:val="00B25FF4"/>
+    <w:rsid w:val="00B279B0"/>
+    <w:rsid w:val="00B303F0"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
+    <w:rsid w:val="00B377A9"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B44E80"/>
+    <w:rsid w:val="00B47D2E"/>
+    <w:rsid w:val="00B50796"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B516CC"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B62B77"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B65FF6"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B743E8"/>
+    <w:rsid w:val="00B74FF4"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B77ADC"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B84383"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B93056"/>
     <w:rsid w:val="00B937F4"/>
+    <w:rsid w:val="00B93FDC"/>
+    <w:rsid w:val="00B94390"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B97393"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB2220"/>
+    <w:rsid w:val="00BB08A8"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB7F85"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
-    <w:rsid w:val="00BC3DDA"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
+    <w:rsid w:val="00BD2526"/>
+    <w:rsid w:val="00BD294B"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD7183"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE4B20"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BE729C"/>
+    <w:rsid w:val="00BF0099"/>
+    <w:rsid w:val="00BF2B17"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
+    <w:rsid w:val="00BF48EA"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C043CE"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C261F6"/>
+    <w:rsid w:val="00C31D3F"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C42133"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C513C7"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C5695B"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
+    <w:rsid w:val="00C57F39"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
+    <w:rsid w:val="00C636C6"/>
+    <w:rsid w:val="00C662F2"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C751F2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C8230A"/>
+    <w:rsid w:val="00C830AB"/>
+    <w:rsid w:val="00C83CD2"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C903AD"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C95F73"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA2AA7"/>
+    <w:rsid w:val="00CA2ECB"/>
+    <w:rsid w:val="00CA3640"/>
     <w:rsid w:val="00CA644F"/>
+    <w:rsid w:val="00CA67D9"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC344B"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC3DA6"/>
+    <w:rsid w:val="00CC3EA9"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD4661"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE44EA"/>
+    <w:rsid w:val="00CE2205"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
-    <w:rsid w:val="00CE63E9"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
-    <w:rsid w:val="00CF35D0"/>
+    <w:rsid w:val="00CF2C5B"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF47DA"/>
-    <w:rsid w:val="00D02A4B"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D123D5"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D174DE"/>
+    <w:rsid w:val="00D22C54"/>
+    <w:rsid w:val="00D265C3"/>
+    <w:rsid w:val="00D26F15"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D40C9C"/>
+    <w:rsid w:val="00D4219D"/>
+    <w:rsid w:val="00D42C3E"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
+    <w:rsid w:val="00D47BE6"/>
+    <w:rsid w:val="00D47F8B"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D66FE5"/>
+    <w:rsid w:val="00D550C7"/>
+    <w:rsid w:val="00D613DA"/>
+    <w:rsid w:val="00D61DF2"/>
+    <w:rsid w:val="00D64B0E"/>
+    <w:rsid w:val="00D64DE0"/>
+    <w:rsid w:val="00D71427"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D76821"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
+    <w:rsid w:val="00DA52F7"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB13F4"/>
+    <w:rsid w:val="00DB3A31"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
+    <w:rsid w:val="00DB5E98"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC5D95"/>
+    <w:rsid w:val="00DC7E32"/>
     <w:rsid w:val="00DD1584"/>
-    <w:rsid w:val="00DD26A6"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD6CBA"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE09CD"/>
+    <w:rsid w:val="00DE14AE"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF25CA"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF718D"/>
+    <w:rsid w:val="00DF732F"/>
+    <w:rsid w:val="00DF7DB7"/>
+    <w:rsid w:val="00E0009C"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E1113C"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E22406"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E22CE7"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E25B33"/>
+    <w:rsid w:val="00E25E69"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E27638"/>
+    <w:rsid w:val="00E30BE9"/>
+    <w:rsid w:val="00E34B83"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E428CA"/>
+    <w:rsid w:val="00E37F82"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E47887"/>
+    <w:rsid w:val="00E51F0F"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5325D"/>
+    <w:rsid w:val="00E55200"/>
+    <w:rsid w:val="00E56DD1"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E66936"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E70C12"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E811FB"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA2B10"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB0ACB"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB5931"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00EC6C33"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7E90"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EF0339"/>
+    <w:rsid w:val="00EF2712"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F12232"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
+    <w:rsid w:val="00F15A53"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F1765D"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F263E2"/>
-    <w:rsid w:val="00F2667E"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F3395A"/>
+    <w:rsid w:val="00F35548"/>
+    <w:rsid w:val="00F441A6"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F50EF4"/>
-    <w:rsid w:val="00F52F5D"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F76873"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
-    <w:rsid w:val="00F8685D"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
+    <w:rsid w:val="00F9267D"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F93A28"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
+    <w:rsid w:val="00FA029A"/>
+    <w:rsid w:val="00FA1334"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA4CB5"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
+    <w:rsid w:val="00FB0950"/>
     <w:rsid w:val="00FB0984"/>
+    <w:rsid w:val="00FB0BA6"/>
     <w:rsid w:val="00FB2317"/>
+    <w:rsid w:val="00FB27F8"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB39EF"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0CF9"/>
+    <w:rsid w:val="00FC12EF"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC506E"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD6125"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE29E4"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE4787"/>
+    <w:rsid w:val="00FF08FD"/>
+    <w:rsid w:val="00FF18D7"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF5C18"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2BCEC5FE"/>
-  <w15:docId w15:val="{6593FC8D-2087-4202-8B98-DDDACFBF2B16}"/>
+  <w14:docId w14:val="38638BB2"/>
+  <w15:docId w15:val="{7AB523D6-B151-49FD-9ACF-CC2E3AB32AD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -49627,51 +35036,50 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -50442,759 +35850,5032 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...47 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="860254">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2050563274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="4290222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="185826556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23024092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="376782459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="27268489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1073160134">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="28918066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="19624788">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="39328330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="108162299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="40635759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1932273306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="48044581">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="152839311">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="91708034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="587544987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="123890916">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1904097744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="132918094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1676492801">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="148638662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="164368196">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="918059100">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="164826956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="93090914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="171453246">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1097213191">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="182671617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="185101479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="745033951">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="223221920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="811290600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="242223523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1254820762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="301037852">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="465977762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="314527817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1284460029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="324476596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2109041498">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="350492649">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1434742942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="358118459">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="152458099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="388185613">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="181670934">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="391274627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="452791004">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="395400461">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="554659428">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="399060407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1380544347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="403379390">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1214804697">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="408815165">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="933784858">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="433673428">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2053846464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="446044375">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="766386703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="449130517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="456290692">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="231551460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="464399202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1325473618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="475219036">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="603272376">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="479536087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1427505506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="503782067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1369140970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="523637302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="205681810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="525287463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1907642918">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="545021514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="479686851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="547960422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1071078297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="552351564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1489127780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="592277390">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1344819970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="593972778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="382409717">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="596527226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2033409635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="597564982">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1870294935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="601883104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="271910576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="622542920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="329795123">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="629677252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1133214740">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="632176655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1555846471">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="678461023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="663243198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="684022176">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1915121726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="686714090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1032412991">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="688338017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1891653489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="692733367">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="192112888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="720712052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="990668832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="749742009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="340087568">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="766121707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="847329202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="771781617">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="679238450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797605561">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2056848229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="807010435">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="16659761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="807669214">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1556896449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="828525418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1020089124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="832138642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="264122890">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="832985756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="229657907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="854073948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1969972806">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="876508535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="554897964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="877007266">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2559438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="883448416">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2075543231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="890575842">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1745487730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="897741715">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="507670630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="898633634">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="904612048">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1359815730">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="910434311">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="638924318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="910773279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="279262853">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="927352716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2101169786">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="937761162">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1789277723">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="938685228">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="78066713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="956065639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1577276400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="961110960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="492064965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977760804">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1745642511">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="986200388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2007319925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1002858163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="185221483">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1004552815">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="60297792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1054278367">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="832645351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1057701243">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="35543698">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1071657642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="85425459">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1076631181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="671026318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1093017328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1834486960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1103647377">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1641107076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1119376906">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="214121928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1124421007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723914631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1127578333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="473916034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1137794318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1505318479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1154491905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1508208062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1156610753">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1441102181">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1172986996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1375427779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1184247415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="186141920">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1186945205">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1218274743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1194923672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1913007145">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1207599043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2087266489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1208713124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="156457265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1253393468">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2073773950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1261639429">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1404571978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1266158426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="813333314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1291939672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1215773345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1300453862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="463044405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1302147911">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1090008069">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1310406783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1555311668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1311519054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="163980296">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1321881287">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1655596792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1347366898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1354841142">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="856891943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1375540693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1500270796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1402947276">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1674642544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1418794056">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="204490542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1422142126">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1743677613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1433471408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="93674781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1433938515">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="892235062">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1435785023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="156769998">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1445004079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="657075045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1470513463">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1471249258">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="586890927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1481726255">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1218592067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1499879407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1528105917">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1503667169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2089305055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1518227010">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1049956722">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520660996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1851600298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1522934730">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="214392824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1526092105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1000889466">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1532765327">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1795832458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1547058254">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="969624904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1563711294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1576427957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="415901331">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1587571296">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1051074551">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1595897634">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="710571209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1600719145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1406957262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1612399559">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721175859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1615401022">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1088186414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1617521834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="498423703">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1630279856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="174658013">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1653097826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="716781184">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1663073204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1693071196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1682317222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2069718156">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1682318453">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="796222807">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1682974809">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1043480897">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1693802905">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="580138818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1706783423">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1667172699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1713774081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1506482210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1722438697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1018963950">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1737162967">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="86511933">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1741517934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="413165741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1746029697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2073381105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1757558184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1366561576">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1764766223">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1275210768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1765303650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="974262256">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1783377116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="872307611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1785540756">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777826087">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1800953117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2063405684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1801722856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1432360544">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1837645048">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1157964648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1838841735">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="912931076">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1853567520">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1309285127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1872723326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="815924774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1877503071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="450638668">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1901358603">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="112599796">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1906646220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1474756711">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1912691346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1632248210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1915506937">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1960407885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1917665477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="842283298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1930894339">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="514465614">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1947690082">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1731997152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1963002450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1985428980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="297494258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2002199969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1746955902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2017489271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="78405358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2038045555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1739789507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2041008019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1860118007">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2050453100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118571706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2053724856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="299924732">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2060977611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1385251995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2064523914">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="752313347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2082675923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1019089671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2087679645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="133648389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2088376667">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="668606659">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2103447277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="618754676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2144155514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="200479368">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-doma/Pgende%20projekt%20nytt/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
-[...643 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ofa/ou/fastighetsforvaltning/Lagstiftning/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -51466,100 +41147,176 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13804</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13804</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13804</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:152</dokumentnummer>
+  <titel>Riksrevisionens rapport om Statens fastighetsverks fastighetsförvaltning</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="68" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="29246cabaa8bd43907ad0e8fd929d67d">
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -51761,236 +41518,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{342E78FB-BCC4-4D3D-AAA1-532B62281D53}"/>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</dokumentvärden>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{799B0E20-A0E0-495E-8E9C-BC5CD8076A9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F54CA67-B276-4BE5-A31C-2342B6897115}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CDDE351-122E-4A9B-9408-CB4283F3D3E4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="4f7c0240-bf6c-4c43-945f-1291173213f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="d2feb238-5002-4fe7-97b5-04c1183dd060"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="9a6662d1-b2c7-40fd-9716-3354cb341882"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6E77BD-54A4-4142-B63B-F30147195798}"/>
-[...10 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{986883AD-4355-4E50-A125-E86C1B35A7F9}"/>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F88945-FBC8-4FEC-AF7F-8C8AA01BA9A8}"/>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E386322F-C1D7-479A-BC4E-A3C97A3E9054}"/>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{552410BB-39B6-4348-BEE9-9BBD9E64AFC4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>68</Pages>
-[...1 lines deleted...]
-  <Characters>152743</Characters>
+  <Pages>98</Pages>
+  <Words>3816</Words>
+  <Characters>20227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1272</Lines>
-  <Paragraphs>362</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Redovisning av användningen av hemliga tvångsmedel under 2024</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>181200</CharactersWithSpaces>
+  <CharactersWithSpaces>23996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Redovisning av användningen av hemliga tvångsmedel under 2024</dc:title>
-  <dc:creator>Rebecka Jungstedt</dc:creator>
+  <dc:title>Riksrevisionens rapport om Statens fastighetsverks fastighetsförvaltning</dc:title>
+  <dc:subject/>
+  <dc:creator>Ella Panas</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>bd462c69-1a6b-41e3-ba49-3c18fd7cc0e8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ab0133d5-2727-4c20-943f-1927deff0263</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>