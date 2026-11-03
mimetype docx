--- v0 (2026-07-25)
+++ v1 (2026-11-03)
@@ -1,659 +1,687 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71E4D490" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="2A53A99C" w14:textId="121467F8" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03DE2A55" wp14:editId="7D0A9E6C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D98499E" wp14:editId="064D1A7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="469EDD7E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00811BB8" w:rsidRDefault="00876600" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="6B2C10CE" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00811BB8" w:rsidRDefault="00241040" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49187ACE" wp14:editId="4B2BFF10">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFF5EB1" wp14:editId="51E070C9">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="03DE2A55" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="6D98499E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="469EDD7E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00811BB8" w:rsidRDefault="00876600" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="6B2C10CE" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00811BB8" w:rsidRDefault="00241040" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49187ACE" wp14:editId="4B2BFF10">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFF5EB1" wp14:editId="51E070C9">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="72BB8AA6" w14:textId="652A4672" w:rsidR="00876600" w:rsidRDefault="00416C3D" w:rsidP="00333C9D">
+        <w:p w14:paraId="669E904C" w14:textId="6F91E785" w:rsidR="00241040" w:rsidRDefault="00F00228" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:238</w:t>
+            <w:t>2025/26:255</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1FC309B4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005F407A" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="6C12B083" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="005F407A" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="4895FB4E" w14:textId="77777777">
-[...19 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00AA3119" w14:paraId="55AF03F1" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="240A89ED" w14:textId="2B7DEB72" w:rsidR="00241040" w:rsidRDefault="00E554C0" w:rsidP="00C0785A">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="02341453" w14:textId="0017489D" w:rsidR="00876600" w:rsidRDefault="008E2957" w:rsidP="00333C9D">
+              <w:p w14:paraId="435A1826" w14:textId="7743B23A" w:rsidR="00241040" w:rsidRDefault="00E554C0" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="22FC557F" w14:textId="341454F5" w:rsidR="00876600" w:rsidRPr="00141F91" w:rsidRDefault="00416C3D" w:rsidP="00333C9D">
+              <w:p w14:paraId="725D357B" w14:textId="5A7B164E" w:rsidR="00241040" w:rsidRPr="00141F91" w:rsidRDefault="00F00228" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:238</w:t>
+                  <w:t>2025/26:255</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E12C4BF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="431E4D2A" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1112B0FA" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="7C831F71" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151C1547" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="4D5A346D" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71690FF1" w14:textId="590F3981" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="189A158A" w14:textId="5242B8D2" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-09T00:00:00Z">
+          <w:date w:fullDate="2026-04-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00104A11">
-            <w:t>den 9 april 2026</w:t>
+          <w:r w:rsidR="004E2161">
+            <w:t>den 30 april 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="669597DF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="6A38FDBC" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F021A7" w14:textId="17FBE503" w:rsidR="00876600" w:rsidRDefault="00104A11" w:rsidP="00333C9D">
+    <w:p w14:paraId="276B14C0" w14:textId="3752A55C" w:rsidR="00241040" w:rsidRDefault="00EE1212" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ulf Kristersson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E47BCC3" w14:textId="58388A08" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+        <w:t>Lotta Edholm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5207E277" w14:textId="26A60170" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00104A11">
-[...3 lines deleted...]
-    <w:p w14:paraId="21216E6B" w14:textId="1B804C44" w:rsidR="00876600" w:rsidRPr="008624B2" w:rsidRDefault="00876600" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00353ECF">
+        <w:t>Niklas Wykman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1387CB78" w14:textId="007935B2" w:rsidR="00241040" w:rsidRPr="008624B2" w:rsidRDefault="00241040" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008E2957">
+          <w:r w:rsidR="00E554C0">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Klimat- och näringslivsdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A95AFCD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="5B958512" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00C0785A">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F4CB6" w14:textId="52422FE8" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="3BDF6813" w14:textId="08EDB4E0" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00241040">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen har gett en särskild utredare i uppdrag att </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7B861666" w14:textId="45C72CEA" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+        <w:t>Det är viktigt för såväl enskilda individer som för den ekonomiska ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vecklingen att det finns möjlighet för hushåll att ta krediter för kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sumtion och bostadsköp. Samtidigt kan hög skuldsättning skapa sårbarhet för enskilda individer, det finansiella systemet och för samhällsekonomin i stort. För enskilda hushåll kan t.ex. höga ränte- och amorterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar i förhållande till inkomsten leda till ökad sårbarhet vid negativa livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>händelser. För att förstå dessa risker på både individ- och systemnivå krävs tillförlitlig statistik. Uppgifter om hushållens ekonomi är dock integritets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>känsliga. Statistiken bör därför begränsas till de mest nödvändiga upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifterna om hushållens ekonomi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A8781F" w14:textId="7F5472EF" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00241040">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen föreslår även en ändring av en bestämmelse om mål om giltighetsförlängning. Denna ändring föreslås träda i kraft den 1 september 2026. Övriga lagändringar föreslås träda i kraft den 1</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="62163978" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="008F2013" w:rsidRDefault="00876600" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="0051150E">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås att Statistiska centralbyråns (SCB) mikro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>simuleringsmodell fördelningsanalytiskt statistiksystem för inkomster och transfereringar (Fasit) ska utökas med uppgifter om hushållssektorns skulder och skuldbetalningar. Genom att dessa uppgifter behandlas i Fasit möjliggörs bättre analyser av individers och hushålls motståndskraft och känslighet mot ekonomiska störningar. Detta kan bidra till besluts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">laget för den ekonomiska politiken och att ändamålsenliga åtgärder kan identifieras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121EF283" w14:textId="4E150139" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00241040">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484A3F71" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="008F2013" w:rsidRDefault="00241040" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77385A57" w14:textId="42861D87" w:rsidR="00AF7C96" w:rsidRDefault="00876600">
+    <w:p w14:paraId="6B177DD5" w14:textId="266F9E5D" w:rsidR="00A860F5" w:rsidRDefault="00241040">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -661,22054 +689,14055 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc226556672" w:history="1">
-        <w:r w:rsidR="00AF7C96" w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442387" w:history="1">
+        <w:r w:rsidR="00A860F5" w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF7C96" w:rsidRPr="00524C62">
+        <w:r w:rsidR="00A860F5" w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556672 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442387 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF7C96">
+        <w:r w:rsidR="00A860F5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47EEC65F" w14:textId="43E8DE3A" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="7F435135" w14:textId="609DD13B" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556673" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442388" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556673 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442388 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E3D13A3" w14:textId="036DA588" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...242 lines deleted...]
-    <w:p w14:paraId="57C28ACC" w14:textId="686AEB70" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="548F4FC5" w14:textId="7D87FAA5" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556677" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442389" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556677 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442389 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D539152" w14:textId="1F0B7F8F" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="18F4199A" w14:textId="07769EB2" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556678" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442390" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagändringar med anledning av att Miljöprövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter</w:t>
+          <w:t>Fasit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556678 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442390 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69FACF21" w14:textId="2504DD57" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6786E509" w14:textId="23426F6A" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556679" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442391" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Gemensam handläggning</w:t>
+          <w:t>En mikrosimuleringsmodell</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556679 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55E904BF" w14:textId="5482B67C" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="3D0D7E09" w14:textId="4055CBA1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556680" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442392" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Till vilken mark- och miljödomstol bör överklagande göras?</w:t>
+          <w:t>MSTAR och STAR</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6767F278" w14:textId="45822B69" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="49A8EB19" w14:textId="460D4419" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556681" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442393" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förtydligande om förfarandebestämmelser vid prövning av miljöfarliga verksamheter</w:t>
+          <w:t>Utvecklingen av Fasit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19CDD2B1" w14:textId="76F59E93" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="704FF106" w14:textId="6F404193" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556682" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442394" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>När ska en ansökan om giltighetsförlängning av ett tillstånd prövas av en mark- och miljödomstol?</w:t>
+          <w:t>Utökning av Fasit med uppgifter om hushållens skulder</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="081895C3" w14:textId="4797AE5E" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="45DE764E" w14:textId="7154EBB1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556683" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442395" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Riksdagens tillkännagivanden</w:t>
+          <w:t>Hushållens skulder</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556683 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442395 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32361BEE" w14:textId="767652EA" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="026D6362" w14:textId="579CC245" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228442396" w:history="1">
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Information om hushållssektorns skulder och skuldbetalningar ska få behandlas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442396 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="398A604C" w14:textId="267D7E4B" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228442397" w:history="1">
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Regeringen ska få meddela föreskrifter om vilka uppgifter som ska samlas in</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442397 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C9D1836" w14:textId="627B7832" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228442398" w:history="1">
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Begränsning av storleken på urvalet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442398 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01B67682" w14:textId="79CABF5E" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228442399" w:history="1">
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Kreditgivarnas uppgiftsskyldighet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442399 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FED171E" w14:textId="4834B134" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228442400" w:history="1">
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>5.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="0053265B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Insamling, sekretess och gallring av uppgifter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442400 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="559CB516" w14:textId="2BD54489" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556684" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442401" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556684 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442401 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60DA34E1" w14:textId="2AF4479C" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="77DC0001" w14:textId="0090BE8B" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556685" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442402" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Konsekvenser</w:t>
+          <w:t>Konsekvensanalys</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442402 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E2B7727" w14:textId="5E1D1DCF" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...335 lines deleted...]
-    <w:p w14:paraId="35CF8347" w14:textId="1E010B02" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="4DF91F99" w14:textId="7F91E3EC" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556690" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442403" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00524C62">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74EBFC0D" w14:textId="68F45A93" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
-[...251 lines deleted...]
-    <w:p w14:paraId="6EAD2FFF" w14:textId="10BB66F7" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="693E0686" w14:textId="625A0809" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556694" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442404" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Ny myndighet för miljöprövning</w:t>
+          <w:t>Sammanfattning av promemorian Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>39</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="051737B6" w14:textId="740A3C12" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="0B8D29A2" w14:textId="38013DB1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556695" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442405" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66C0EE26" w14:textId="3136CF40" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="4182F55B" w14:textId="35B3667C" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556696" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442406" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>49</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="127D0804" w14:textId="4EC566F9" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="580B852A" w14:textId="558A0879" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556697" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442407" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>51</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61A93D9E" w14:textId="1DBEAE73" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="4D0085AE" w14:textId="1969AA1A" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556698" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442408" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>60</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34ADD122" w14:textId="595AE342" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+    <w:p w14:paraId="281553DB" w14:textId="340078BE" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226556699" w:history="1">
-        <w:r w:rsidRPr="00524C62">
+      <w:hyperlink w:anchor="_Toc228442409" w:history="1">
+        <w:r w:rsidRPr="0053265B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 9 april 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 30 april 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226556699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228442409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000111F2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>61</w:t>
+          <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D92FDAE" w14:textId="0B3CCD10" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="005E3C60">
+    <w:p w14:paraId="72BEAFAC" w14:textId="553EC4C2" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1AF479" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005A72C8" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="18664FF3" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="005A72C8" w:rsidRDefault="00241040" w:rsidP="00C0785A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc226556672"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc228442387"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="24218DF7" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+    <w:p w14:paraId="0039CDE3" w14:textId="478D1BD9" w:rsidR="00353ECF" w:rsidRDefault="00241040" w:rsidP="00353ECF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F2DB29" w14:textId="733BC2DA" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
-[...34 lines deleted...]
-    <w:p w14:paraId="36F22E12" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00152749" w:rsidRDefault="00876600" w:rsidP="00152749">
+    <w:p w14:paraId="7C89C350" w14:textId="61A41E43" w:rsidR="00353ECF" w:rsidRPr="00353ECF" w:rsidRDefault="00353ECF" w:rsidP="00353ECF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00246E0B">
+        <w:t xml:space="preserve"> om ändring i lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2019:508) om behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F90225" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00144361" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D42B92" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00152749" w:rsidRDefault="00241040" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03313329" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="0BEA8027" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AA3168" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc228442388"/>
+      <w:r w:rsidRPr="005E0C4C">
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="11845FF9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00F5794F" w:rsidRDefault="00876600" w:rsidP="00876600">
+    </w:p>
+    <w:p w14:paraId="51363C9F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen har följande förslag till lagtext.</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="45674A60" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+        <w:t>Härigenom föreskrivs i fråga om lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C0716F" w14:textId="127F8DCA" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="269D1BA5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t xml:space="preserve">6, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8 och 9 §§ och rubriken närmast före 8 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CC88B6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...93 lines deleted...]
-    <w:p w14:paraId="1B265BAD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det ska införas en ny paragraf, 8 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A5A2B5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00152749" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D273DA">
-[...69 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="1E201582" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="4D6001E5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AE5EE47" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="0B5FC583" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0041616E">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
-                <w:spacing w:val="-2"/>
+                <w:i/>
               </w:rPr>
-              <w:t>om giltighetsförlängning enligt</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 24 kap. 14 a §,</w:t>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31F2C5A1" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="7428D833" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...4 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>om ansökan om till</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-              <w:t>stånd har prövats av en mark- och miljödomstol som första instans,</w:t>
+              <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E707833" w14:textId="230AEB38" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="06983787" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1896EC4B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...218 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00242266">
+        <w:t>Denna lag ska tillämpas vid Statistiska centralbyråns behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (Fasit) som myndigheten förvaltar.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="551BE459" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="77358614" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E6DB7E1" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="70F3C033" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242266">
+              <w:t>Lagen ska också tillämpas vid myndigheters behandling av per</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">sonuppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Lydelse enligt prop. 2025/26:178 Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</w:t>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2233EED5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="52216541" w14:textId="4BB98EF0" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="000464E9">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242266">
+              <w:t>Lagen ska också tillämpas vid myndigheters behandling av per</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">uppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3119" w14:paraId="5B65AFF0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="316EC689" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01C35229" w14:textId="4F29D243" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000464E9">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>Lagen innehåller dessutom be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000464E9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>stämmelser om uppgiftsskyldighet för vissa företag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000464E9">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61357A7B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="4BE257AC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5BA8B9FE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454A5074" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-        <w:t>Ansökan om tillstånd till miljöfarlig verksamhet prövas av mark- och miljödomstolen.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>tatistiska centralbyrån är personuppgiftsansvarig för den behandling av personuppgifter som myndigheten utför enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till den.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="2A140AC4" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="671B81FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ACA882A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="4EFD4C5B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>får</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>urvalet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är per</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t xml:space="preserve">skrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>ringen får</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>uppgiftsansvariga för den be</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>farliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvarsmakten, Fortifika</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>tionsverket, Försvarets materiel</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>ling av personuppgifter som myn</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t xml:space="preserve">verk, Försvarets radioanstalt eller Totalförsvarets forskningsinstitut ska alltid prövas av </w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>heterna utför.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66D68574" w14:textId="5EABA084" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00217CCC">
+          <w:p w14:paraId="66670D35" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Hlk224912875"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kan med stöd av 8 kap. 7 § regeringsformen</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är person</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>dela föreskrifter om att ansökan om tillstånd för vissa slag av verksam</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>uppgiftsansvariga för den be</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t xml:space="preserve">heter ska prövas av </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>ling av personuppgifter som myn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>heterna utför.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38DA6084" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="2556FE7D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CB58876" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>en länsstyrelse</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har läm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>nats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nöd</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>vändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B40EEE8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar inom skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>sys</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>temen</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="0013408C">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färdstjänsterna</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="151A2488" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>eller Miljöprövningsmyndigheten</w:t>
-[...25 lines deleted...]
-            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26F83E9D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C86D245" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>en länsstyrelse</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:pPr>
+            <w:r w:rsidRPr="005623CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Miljöprövnings</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BF5384" w:rsidRPr="00112CF9">
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013408C">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>tjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006101C3">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02E2F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>myndigheten</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3D749C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>b) av hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och skuldbetalningar, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3119" w14:paraId="156DB5A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08D4965E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av information inom skatte-, avgifts- och bidragssystemen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga välfärdstjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001318D3">
               <w:t>.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E9950EA" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC206C3" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408A33F1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidragssystemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga välfärdstjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02E2F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006101C3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F77ADF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder och skuldbetalninga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00533A38">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D0D99A8" w14:textId="26FFC35A" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="62252C87" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00112CF9">
-[...13 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472A1A06" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="5DEDD246" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="2CDDF8D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4BCCBF78" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="35353B76" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Personuppgifter som avses i artikel 9.1 och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000431A3">
+              <w:t>artikel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> 10 i EU:s data</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>skyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> urval som lämnas ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08DA48B2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="5636EB31" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>Personuppgifter som avses i artikel 9.1 och artikel 10 i EU:s dataskyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E14D0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>urval som lämnas ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2455914D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="04F99740" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>Första stycket gäller dock inte uppgifter som avslöjar etniskt ursprung eller medlemskap i fackförening och uppgifter om hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C2845" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="07A8B5CE" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="5AA04D02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01B409C6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="01DDF5F9" w14:textId="46388FF4" w:rsidR="00026B46" w:rsidRPr="009A14E0" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik4utannumrering"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009A14E0">
+              <w:t>Tillhandahållande av personuppgifter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B3215CB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009A14E0" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik4utannumrering"/>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Hlk224916295"/>
+            <w:r w:rsidRPr="009A14E0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Insamling och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A14E0">
+              <w:t xml:space="preserve"> tillhandahållande av personuppgifter</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22748AB4" w14:textId="02F307EF" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1711DDD9" w14:textId="07F378F9" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B73E10" w14:textId="77777777" w:rsidR="00AA3119" w:rsidRDefault="00026B46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statistiska centralbyrån ska ta fram ett särskilt urval av personuppgifter i Fasit som inte direkt kan hänföras till en fysisk person för utlämnande enligt 9 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="5AD4BAB6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62F3EF20" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72E79963" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="43298C18" w14:textId="49DD3CF9" w:rsidR="00026B46" w:rsidRPr="00C400E0" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:before="120"/>
-              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>2 a §</w:t>
+              <w:t xml:space="preserve">I fråga om hushållssektorns skulder och skuldbetalningar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska Statistiska cen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>byrån</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dock endast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ta fram ett mindre urval av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sådana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personuppgifter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> som avses i första stycket.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="6E53424D" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="3F2D5CA9" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="2E0BBC39" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="713EB39A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="4A48A30D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D7D1C20" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="5FA3F387" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>8 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC258A9" w14:textId="581312CD" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Företag som omfattas av lagen (2004:297) om bank- och finansieringsrörelse och lagen (2016:1024) om verksamhet med bostadskrediter ska till Statistiska centralbyrån lämna uppgifter om hushållssektorns skulder och skuldbetalningar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD02455" w14:textId="4AE722CE" w:rsidR="00026B46" w:rsidRPr="00574282" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skrifter om vilka uppgifter som ska lämnas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62361E4B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51351357" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="1340A3F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C33C040" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B430E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>Urvalet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> enligt 8 § får på begäran lämnas ut av Statistiska central</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>byrån till Riksdags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förvaltningen och Riks</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>revisionen samt Rege</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>rings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kansliet och andra myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>heter under regeringen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="68635AAC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="008B430E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>heten även om ansökan eller anmälan annars skulle ha getts in till en kommun eller en annan förvaltningsmyndighet, om</w:t>
-[...21 lines deleted...]
-              </w:rPr>
+              <w:t>Urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t xml:space="preserve"> enligt 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>§ får på begäran lämnas ut av Statistiska central-byrån till Riksdagsförvaltningen och Riksrevisionen samt Rege</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>prövningsmyndigheten prövar,</w:t>
-[...52 lines deleted...]
-              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:lastRenderedPageBreak/>
+              <w:t>ringskansliet och andra myndig</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00112CF9">
-[...146 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>heter under regeringen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45E550F7" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="2CCA63FE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00811E52" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5902ADFE" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00026B46" w:rsidP="008B6952">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9484E2" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00E554C0" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280C4F93" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00E554C0" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A701F5E" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00E554C0" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EEEFD1" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00E554C0" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724B7C28" w14:textId="77777777" w:rsidR="00E554C0" w:rsidRDefault="00E554C0" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00E554C0" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612BB802" w14:textId="6B6ADD5D" w:rsidR="00DB62B9" w:rsidRPr="00E554C0" w:rsidRDefault="00DB62B9" w:rsidP="008B6952">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00E554C0" w:rsidSect="00E554C0">
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BDD17CD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc223549506"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc228442389"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5BE6EA2A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 22 oktober 2025 remitterade Finansdepartementet promemorian Stickprovsinsamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41863">
+        <w:t>av uppgifter om hushållens skulder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I promemorian föreslås att Statistiska centralbyråns (SCB) mikro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>simuleringsmodell fördelningsanalytiskt statistik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">system för inkomster och transfereringar (Fasit) ska utökas med uppgifter om hushållssektorns skulder och skuldbetalningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B22D2B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E72DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E72DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorian har remissbehandlats och en förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E72DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissvaren finns tillgängliga på regeringens webbplats (regeringen.se) och i Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>departementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F41863">
+        <w:t>Fi2025/01929</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027B9148" w14:textId="1C5E6231" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I propositionen behandlas promemorians förslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A090EA" w14:textId="2B5AAC64" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B51560" w14:textId="24A6412D" w:rsidR="00026B46" w:rsidRPr="007A0D9F" w:rsidRDefault="00026B46" w:rsidP="007A0D9F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 5 mars 2026 att inhämta Lagrådets yttrande över de lagförslag som finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0D9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0D9F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0D9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0D9F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE30A3">
+        <w:t xml:space="preserve">följer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lagrådets förslag och synpunkter, som behandlas i avsnitt 5.5 och i författningskommentaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598135A5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc223549507"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc228442390"/>
+      <w:r w:rsidRPr="006857F1">
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF3E784" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00962A05" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc212016467"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc223549508"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc228442391"/>
+      <w:r>
+        <w:t>En mikrosimuleringsmodell</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="44058500" w14:textId="08C3F986" w:rsidR="00026B46" w:rsidRPr="009D7B64" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25467">
+        <w:t>fördelningsanalytisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25467">
+        <w:t xml:space="preserve"> statistiksystem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25467">
+        <w:t xml:space="preserve"> för inkomster och transferer</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F25467">
+        <w:t>ingar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Fasit) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t xml:space="preserve">är en mikrosimuleringsmodell som används för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöma utfall och konsekvenser av reformer i det svenska välfärdssystemet. Den kan användas för att analysera såväl budget- som fördelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>effekter avseende skatte-, avgifts- och bidragsregler. Modellen gör det även möjlig att se hela bilden av olika gruppers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t xml:space="preserve"> ekonomiska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förutsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vilka effekter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t xml:space="preserve">förändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får på de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5229">
+        <w:t>offentliga finanserna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Modellen används av bl.a. Regeringskansliet och är ett viktigt verktyg för regeringens reform</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbete. Därutöver finns det flera andra myndigheter som använder sig av Fasit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CC26DF" w14:textId="74748542" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve">Med hjälp av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t>kan analyser genomföras på olika nivåer, exempelvis för specifika inkomst- eller åldersgrupper. Det finns även möjligheter att ta fram skräddarsydda statistikuttag för mer detaljerade analyser.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64" w:rsidDel="009D7B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgiftsbehandlingen i Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t>regleras i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska systemet för inkomster och transfereringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Fasitlagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t>. Modellen består av kod som beskriver reglerna för skatter, avgifter och transfereringar, samt data från två urvalsregister: mindre statistisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> analysregiste</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> (MSTAR) och statistisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> analysregiste</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> (STAR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFBF2A3" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve">En basversion av modellen tas fram årligen och uppdateras fyra gånger per år. Skatte- och transfereringssystemen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> utformade för individer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve">hushåll. De flesta simulerade system är individinriktade, såsom skatter och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pensioner, medan exempelvis bostadsbidrag och ekonomiskt bistånd simuleras på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hushålls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve">nivå. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För hushåll finns dessutom en särskild modul för simulering av indirekt beskattning. Ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hushåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> definieras som en eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>flera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> vuxna tillsammans med eventuella barn i åldrarna 0–19 år</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som är folkbokförda på samma adress.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D7B64">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3897FE7A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc207615638"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc207615639"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc207809191"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc212016468"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc223549509"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc228442392"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>MSTAR och STAR</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3A0A6F0E" w14:textId="42EA4147" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Urvalen i Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– MSTAR och STAR – är registerbaserade och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002809FA">
+        <w:t>pseudo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002809FA">
+        <w:t>nymiserade vid användning av modellen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Uppgifterna i Fasit får endast lämnas ut utan direkt hänförbara uppgifter till den enskilde. Vid tillgängliggörande av Fasit förses de personuppgifter som ingår med en be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teckning, ett s.k. löpnummer, som hos SCB kan kopplas till person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer eller motsvarande. En koppling mellan identitet och löpnummer, en s.k. kodnyckel, får bevaras hos myndigheten under högst ett år (se 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00104DB2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ Fasitlagen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5332AB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">MSTAR är ett mindre urval och består av cirka 31 000 urvalspersoner eller hushåll. Efter komplettering med övriga hushållsmedlemmar omfattar MSTAR cirka 92 000 individer. Simuleringar med MSTAR har betydligt kortare beräkningstider än STAR, vilket gör den lämplig för snabbare analyser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCBA802" w14:textId="034ADEBA" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>STAR-urvalet är det större av de två urvalen och omfattar cirka 750 000 urvalspersoner eller hushåll. När urvalet kompletteras med samt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">liga folkbokförda i respektive hushåll omfattar det omkring 2 100 000 individer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF91F0F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk210834088"/>
+      <w:r>
+        <w:t>Båda urvalen är obundna slumpmässiga urval (OSU), därtill görs en komplettering för att förstärka urvalet med individer som har höga in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>komster av tjänst samt betydande över- eller underskott av kapital. Urvalsramen baseras på SCB:s totalräknande inkomst- och taxerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06293D1F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc207809192"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc212016469"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223549510"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc228442393"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">Utvecklingen av </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="771A8A5A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="004825F6" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Hlk210834231"/>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve">Utvecklingen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> har skett i samverkan mellan SCB och Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t>kansliet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">huvudsakligen inom ramen för SCB:s löpande verksamhet men även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t>genom att SCB föreslagit en möjlig utvecklings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t>insats som myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve">heten därefter fått i uppdrag att genomföra. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>Det finns ett kontinuerligt behov av att utveckla Fasit för att modellen ska vara aktuell och ända</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>måls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">enlig. Vid olika tillfällen sker det också större insatser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t>för att aktualisera och bredda modellen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utöver den utveckling som angetts har ett flertal förändringar gjorts för att uppnå ändamålet med Fasit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503A9275" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc207615642"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc207615643"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc207615644"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc207615645"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc207615646"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc207615647"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc207615648"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc207615649"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc207615650"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc207615651"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc207615652"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc207615653"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc207615654"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc207615655"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc207615656"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc207615657"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc207615658"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc207809193"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc212016470"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc223549511"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc228442394"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utökning av Fasit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t xml:space="preserve"> med uppgifter om hushållens skulder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="721184C4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00B1530F" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc212016471"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc223549512"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc228442395"/>
+      <w:r>
+        <w:t>Hushållens skulder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="251F537B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc212016472"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033030A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="3DD26E53" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00383C83">
+        <w:t xml:space="preserve">Det bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0B92">
+        <w:t>samlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383C83">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ytterligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383C83">
+        <w:t xml:space="preserve"> uppgifter om hushåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ssektorns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383C83">
+        <w:t xml:space="preserve"> skulder i Fasit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDF3B6C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc212016473"/>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF76CD6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711715F8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB2CF32" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker bedömningen eller har inget att invända mot den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC36DA1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C52781">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0457A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Riksdags</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0457A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7AF3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gälds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kontoret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B7AF3">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att insamlingen även bör omfatta uppgifter om hushållens tillgångar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751A9BB" w14:textId="436894F1" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansbolagens Förening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Försäkring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90837">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B90837">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker bedömningen och framhåller bl.a. att den ökade administrativa bördan för kredit- och bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kreditinstitut inte står i proportion till nyttan med att samla in uppgifter för det aktuella ändamålet. I det avseendet anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6" w:rsidDel="00E44CC9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att regeringen bör ta ett helhetsgrepp om rapporter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ingsbördan för de aktuella företagen och säkerställa att nya krav samordnas med befintliga strukturer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E948AB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B737E5">
+        <w:t>Skälen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för regeringens bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="5A95AAE0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B737E5">
+        <w:t>Behovet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B737E5">
+        <w:t>statistik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC93CA6" w14:textId="1E26B71F" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hushållens skuldsättning på aggregerad nivå har ökat trendmässigt under lång tid. En stor del av krediterna är bostadskrediter, men även kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sumtionskrediterna har ökat. Bostadskrediter utgör cirka 80 procent av hushållens totala krediter, men högre räntor och snabbare amorteringar gör att konsumtionskrediter står för en stor del av hushållens skuldbetalningar i förhållande till kreditens storlek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55288E03" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Möjligheten för hushåll att ta krediter för konsumtion och bostadsköp är viktig för både enskilda individer och för den ekonomiska utvecklingen. Samtidigt kan hög skuldsättning skapa sårbarhet för den enskilda indi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">viden, för det finansiella systemet och för samhällsekonomin i stort. För enskilda hushåll kan höga ränte- och amorteringsbetalningar i förhållande till inkomsten leda till ökad sårbarhet vid negativa händelser för den enskildes ekonomi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDCDD8A" w14:textId="16C32900" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att förstå dessa risker på både individ- och systemnivå krävs tillförlitlig statistik. Avsaknaden av sådan statistik försvårar analyser av centrala frågor såsom hushållens sårbarhet, finansiell stabilitet och för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ningseffekter. Till skillnad från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansbolagens Förening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B0430">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009919BD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009919BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Försäkring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90837">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen att de positiva effekterna av en insamling av uppgifter om hushållens skulder överväger de nackdelar som kan följa för kredit- och bostaskreditinstituten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272B9F72" w14:textId="4958E0CA" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tar upp de aktuella företagens rapporteringsbörda och anser att regeringen bör säkerställa att nya krav samordnas med befintliga strukturer. En översyn av de aktuella företagens samlade rapporterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>börda ryms emellertid inte inom ramen för detta lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ärende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F90A79D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skyddet för den enskildes integritet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7B0BA5" w14:textId="1EE4C6BC" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t xml:space="preserve">Det finns ett behov av tillförlitlig och detaljerad statistik, inte minst för att kunna analysera samhällsekonomiska frågor och fatta välgrundade beslut inom exempelvis skatter, transfereringar och finansiell stabilitet. Samtidigt måste detta behov </w:t>
+      </w:r>
+      <w:r>
+        <w:t>balanseras mot skyddet för den personliga integriteten, som är en grundläggande rättighet enligt 2 kap. 6 § regeringsformen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14853">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t>Enligt 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00081045">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00081045">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t xml:space="preserve">§ andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringsformen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t xml:space="preserve"> är var och en gentemot det allmänna skyddad mot betydande intrång i den personliga integriteten, om det sker utan samtycke och innebär övervakning eller kartläggning av den enskildes personliga förhållanden. Av förarbetena till bestämmelsen framgår att det utvidgade skyddet mot intrång i den personliga integriteten innebär att enskilda är skyddade mot åtgärder från det allmännas sida som innefattar betydande intrång i den personliga integriteten, om intrånget sker utan samtycke och innebär övervakning eller kartläggning av den enskildes personliga förhållanden. Avgörande för om en åtgärd ska anses innebära övervakning eller kartläggning är inte dess huvudsakliga syfte, utan vilken effekt som åtgärden har (prop. 2009/10:80 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00081045">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F156E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Skyddet mot intrång i den personliga integriteten får dock enligt 2 kap. 20 § första stycket 2 regeringsformen, under vissa förutsättningar, begränsas genom lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7AC26F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även EU:s dataskyddsförordning (Europaparlamentets och rådets förordning (EU) 2016/679 av den 27 april 2016) ställer höga krav på laglig och proportionerlig behandling av personuppgifter. Enligt artikel 5.1 c och artikel 6.1 ska personuppgifter endast behandlas i den utsträckning som är nödvändig för ändamålet, och behandlingen måste alltid vila på en rättslig grund med tydligt definierade syften. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är därför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t xml:space="preserve"> viktigt att insamlingen av uppgifter inte blir mer omfattande än nödvändigt, och att den alltid har ett tydligt och avgränsat syfte.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12820228" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behandlingen av personuppgifter i Fasit sker i dag med stöd av artikel 6.1 c och e i EU:s dataskyddsförordning (se prop. 2018/19:118 s. 16–17).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2099663D" w14:textId="742E9B90" w:rsidR="00026B46" w:rsidRPr="00E76380" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behandlas en stor mängd uppgifter som direkt kan hänföras till enskilda, exempelvis uppgifter om inkomster, fastighetsinnehav, utbetalda socialförsäkringsförmåner och ränteutgifter. Uppgifterna är även till viss del av känslig karaktär. Vid bedömningen av vad som kan anses utgöra ett betydande intrång enligt 2 kap. 6 § regeringsformen bör flera omständigheter vägas in, t.ex. uppgifternas karaktär och omfattning. Även sådana omständigheter som t.ex. ändamålet med behandlingen av uppgifterna och omfattningen av utlämnandet av uppgifter till andra som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>sker utan omedelbart stöd av offentlighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">principen kan vara av betydelse vid bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F4045B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t xml:space="preserve">En utökad insamling, där nya uppgifter från finansiella aktörer kombineras med befintliga register hos SCB, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>möjliggör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en bredare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t>bild av hushållens ekonomi. Även om denna information är värdefull för analyser och planering skapar den också större risker för intrång i den personliga integriteten. Det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t xml:space="preserve"> ställer höga krav på hur uppgifterna hanteras, hur de används och att tillgången till dem begränsas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se avsnitt 5.6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20D28">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2757FADD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Framställandet av de register som används i Fasit sker hos SCB med uppgift om individers identitet. Denna behandling kan sägas innebära en kartläggning av enskilda även om ändamålet med behandlingen är ett annat. Behandlingen sker emellertid inte i syfte att vidta åtgärder mot enskilda och materialet lämnas ut till andra i pseudonymiserad form. Vid en sammanvägd bedömning av uppgifternas karaktär och omfattning samt syftet med behandlingen bedöms behandlingen inte vara av sådan beskaffenhet att den får anses innefatta ett betydande intrång i enskildas personliga integritet som avses i 2 kap. 6 § regeringsformen. I det urval av Fasit som görs tillgängligt för andra användare än SCB saknas uppgift om identitet. Denna behandling av personuppgifter bedöms därför inte heller utgöra ett sådant betydande intrång i enskildas personliga integritet som avses i 2 kap. 6 § regeringsformen (jfr prop. 2018/19:118 s. 24).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753FC806" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riksdagsförvaltningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksgälds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför bl.a. att det ur analyshänseende är värdefullt att samla in data avseende hushållens tillgångar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppsala </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>niversitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anför att den föreslagna avgränsningen riskerar att leda till felaktiga slutsatser om hushållens sårbarhet. Regeringen anser emellertid att en insamling som begränsas till att enbart om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fatta uppgifter om skulder är tillräcklig för att uppnå de syften som avses. En sådan avgränsning ger det underlag som är nödvändigt för att förbättra förutsättningarna för att utforma politik inom bl.a. finansiell stabilitet och fördelningspolitik, utan att i onödan kartlägga andra delar av individers och hushållens ekonomi. Insamlingen och behandlingen av uppgifterna står därmed i proportion till det syfte som eftersträvas och står i överens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelse med EU:s dataskyddsförordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE982EB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc207615660"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc207615661"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc207615662"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc207615663"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc207615664"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc207615666"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc212016474"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc223549513"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc228442396"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc207809194"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>Information om hushållssektorns skulder och skuldbetalningar ska få behandlas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5B504B35" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc212016475"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6470">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="3262284A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t>Uppgifterna i Fasit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppgifterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> i det urval som lämnas ut till användare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> ska få behandlas för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> simuler</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> och beräkn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av hushålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sektorns skulder och skuldbetalningar. Uppgifterna ska också få användas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> för att ta fram statistik för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> analys</w:t>
+      </w:r>
+      <w:r>
+        <w:t>era</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> information inom de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> område</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB07845" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc212016476"/>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F02E3A7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE46FCA" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A13DFF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED44084" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att det är av stor vikt att ändamålsbestämmelserna omfattar det analysbehov som myndigheten har. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBC02D5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="4AC5A163" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>Den omständigheten att behandlingen av personuppgifter har stöd i artikel 6.1 i EU:s dataskyddsförordning, dvs. att den har en rättslig grund, innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>inte att vilka uppgifter som helst kan behandlas eller att de kan behandlas på valfritt sätt. Den personuppgiftsansvarige måste även uppfylla kraven i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>övriga bestämmelser i förordningen, t.ex. de allmänna principerna i artikel</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>5. Ett av kraven som följer av artikel 5.1 är att personuppgifter endast ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>samlas in för särskilda, uttryckligt angivna och berättigade ändamål och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A87776">
+        <w:t>att de inte senare får behandlas på ett sätt som är oförenligt med dessa ändamål.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> För att säkerställa en tydlig, laglig och rättvis behandling bör de nya ändamålen komma till uttryck i lag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACD1E0C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändamålsbestämmelserna i Fasitlagen är uttömmande. Detta innebär att uppgifter som samlas in endast får användas för de specifika syften som anges i lagen. Fasitlagen är utformad för att ge SCB en tydlig rättslig grund för den personuppgiftsbehandling som krävs för att systemet ska kunna användas på ett ändamålsenligt sätt, men även för att säkerställa ett starkt skydd för enskilda individers personliga integritet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0665FC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 8 § Fasitlagen ska SCB ta fram särskilda dataurval för utlämnande enligt 9 §. Ett centralt krav är att dessa urval utformas så att uppgifterna inte längre direkt kan kopplas till en specifik fysisk person (se 8 och 10 §§ Fasitlagen). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D3CC0">
+        <w:t>Ansvaret för hur det avidentifierade urvalet konstrueras vilar på SCB.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Urvalet ska tillgodose de syften som anges i 4 §, dvs. att simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar inom skatte- avgifts- och bidragsystemen och de offentliga välfärdstjänsterna, eller för att ta fram statistik för analys av information inom skatte- avgifts- och bidragsystemen och de offentliga välfärds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänsterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72835427" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att möjliggöra behandlingen av hushållssektorns skulduppgifter i Fasit och i de urval som lämnas ut behöver ändamålsbestämmelserna i 4 § Fasitlagen utökas. Det bör därför föras in nya bestämmelser i Fasitlagen som reglerar behandlingen av uppgifterna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att ändamålsbestämmelserna bör utformas efter det analysbehov myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten har. Den frågan ryms emellertid inte inom ramen för detta lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ärende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334053AE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00FE33F5" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc212016477"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc223549514"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc228442397"/>
+      <w:r>
+        <w:t>Regeringen ska få meddela föreskrifter om vilka u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve">ppgifter </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve">som ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="45D70943" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00FE33F5" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc212016478"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="658B1B04" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t>Regeringen ska få meddela föreskrifter om vilka uppgifter som ska samlas in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249853D4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc212016479"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D4AAA9" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A3C32D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C836E84" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49338E47" w14:textId="4379A91A" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansbolagens Förening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att det inte är lämpligt att SCB i verkställighetsföreskrifter ska meddela när och hur uppgifterna ska lämnas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det saknas vägledning om stickprovsinsamlingens praktiska utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E608D7" w14:textId="123A258E" w:rsidR="00026B46" w:rsidRPr="002255F6" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför att myndigheten har stor erfarenhet av att utfärda före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrifter med verkställighet av bestämmelser om uppgiftsskyldighet och att bemyndigandet därför bör utformas så att det är regeringen eller den myndighet som regeringen bestämmer som ska få meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrifter på området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EE1225" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="002255F6" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="002255F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103B00D1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="002255F6" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>För att bättre kunna bedöma svenska hushålls ekonomiska situation ska en insamling av vissa uppgifter om hushållssektorns skulder göras. De uppgifter som ska samlas in ska ha till syfte att ge bättre information om bl.a. hushållens faktiska kostnader, kassaflöden och riskprofiler. Detta kommer att kunna användas av beslutsfattare, som kommer att ha bättre underlag för analyser av hur olika ekonomiska störningar, räntehöjningar eller inkomstbortfall kan påverka olika grupper i samhället. Insamling av uppgifter om hushållens skulder för statistik och analys kan förändras över tid och kan innebära att variablerna behöver uppdateras. Genom att låta regeringen meddela föreskrifter om vilka skuldvariabler som ska samlas in kan det säkerställas att dessa snabbt kan anpassas till ändrade förutsättningar. Detta möjliggör en flexibel och effektiv statistik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">produktion som kan anpassas efter förändrade behov och förhållanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429B1091" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="002255F6" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> framför att myndigheten har stor vana av att utfärda föreskrifter med verkställighet av bestämmelser om uppgiftsskyldighet och föreslår därför att myndigheten ska få meddela föreskrifter om vilka variabler som ska samlas in. Regeringen anser emellertid att den nödvändiga flexibiliteten tillgodoses genom att regeringen meddelar föreskrifter om vilka variabler som ska samlas in. Det finns därför inte något behov av att utvidga bemyndigandet till att även omfatta SCB. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Däremot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anser regeringen – till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansbolagens Förening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – att frågan om när och hur uppgifterna ska lämnas, dvs. verk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ställighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>föreskrifter, bäst lämpar sig för reglering på myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nivå. Det bör därför vara SCB, inte regeringen, som meddelar verk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ställig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">föreskrifter. Detta innebär – som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tar upp – att det </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bör vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCB som ansvarar för vägledning om den praktiska utformningen av in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>samlingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740734">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7F6B">
+        <w:t xml:space="preserve">Behovet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreskrifter på lägre nivå än lag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7F6B">
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattningsvis att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7F6B">
+        <w:t>hanteras i förordningsarbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D75ED2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc209431815"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc207615668"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc207615669"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc207615670"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc207615671"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc207615672"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc207615673"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc207615674"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc207615675"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc207615676"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc212016480"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc223549515"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc228442398"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Begränsning av storleken på urvalet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="4E5D7774" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc212016481"/>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="72BC7CD2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003145C0">
+        <w:t xml:space="preserve">För de nya ändamålen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– bl.a. att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t>simuler</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> och beräkn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2EB2">
+        <w:t xml:space="preserve"> effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av hushålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sektorns skulder och skuldbetalningar – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145C0">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">SCB endast ta fram ett mindre urval av personuppgifter, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="81" w:name="_Hlk222744439"/>
+      <w:r>
+        <w:t>motsvarande mindre statistiskt analysregister, MSTAR</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440D82C5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc212016482"/>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555E8A6B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F11652" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F20D67" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8D214" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="006377FD" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riksbanken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> att ett alternativ till förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> är att basera stickprovet på det större urvalet STAR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>, Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>SCB framhåller att begränsningen av urvalet till MSTAR medför att resultaten kan innehålla vissa kvalitets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">brister. Några remissinstanser, däribland Riksbanken och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala uni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>versitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>, anför att en insamling till det mindre urvalet be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>gränsar analyser av vissa specifika grupper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A022CE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="006377FD" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">Vidare framhåller Riksbanken att myndigheten bör omfattas av den krets </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">myndigheter som ett urval av Fasit får lämnas ut till enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>asitlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA345B">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA345B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590700">
+        <w:t>statistiksekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590700">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ses över i förhållande till Riksbankens verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6414FF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002255F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdagsförvaltningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> framför att det saknas en tydlig motivering till varför uppgifterna inte tillgängliggörs i båda urvalen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002255F6">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> att en an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>vänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>ning av urvalet i STAR skulle möjliggöra mer robusta effekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:softHyphen/>
+        <w:t>beräkningar av politiska förslag.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49866483" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00BF6F09" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF6F09">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6F09">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="43CAC264" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00AC2092" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>Insamling av uppgifter om hushållens skulder är av integritetskänslig natur. För att minimera effekterna av detta anser regeringen att SCB endast bör ta fram ett mindre urval av personuppgifter från det särskilda urvalet, för de nya ändamålen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve"> anför att det skulle vara möjligt att följa mer disaggregerade indikatorer på sårbarheter som kan rubba den finansiella stabiliteten eller urholka konsumentskyddet genom att basera stickprovet på det större urvalet STAR. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>banken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksdags</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förvaltningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">framför att urvalets storlek kan vara av särskild betydelse vid nedbrytning av effekter för mindre grupper i samhället. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F437FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konjunkturinstitutet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framhåller att analysen riskerar att bli missvisande om urvalet endast baserad på MSTAR. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>Regeringen konstaterar att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>en föreslagna insamlingen innebär en utökning av den information som finns tillgänglig i dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>, vilket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t xml:space="preserve"> kommer kunna bidra till en bättre och mer representativ bild av hushållssektorns skulder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>Vidare kommer den föreslagna insamlingen även kunna bidra med individ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">baserade data om en stor del av hushållssektorns utestående skulder. Enligt regeringens mening är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en insamling till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">det mindre </w:t>
+      </w:r>
+      <w:r>
+        <w:t>urvalet, MSTAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>räcklig för att uppfylla syftet med insamlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54905722" w14:textId="0CE66AB1" w:rsidR="00026B46" w:rsidRPr="00AC2092" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">Av 8 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>asitlagen framgår att SCB ska ta fram ett särskilt urval av person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter som inte direkt kan hänföras till en enskild fysisk person för utlämnande enligt 9 §. Att det inte ska kunna hänföras till en enskild fysisk person innebär att de uppgifter som tillgängliggörs för externa användare är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>pseudonymiserade och att ingen förutom SCB har kännedom om vilka som ingår i urvalet. Urvalet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt 8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> får på begäran lämnas ut till Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>förvaltningen och Riksrevisionen samt Regeringskansliet och andra myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t>heter under regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t xml:space="preserve"> (9</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5727D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>§)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">. Riksbanken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> att myndigheten bör omfattas av den krets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA345B">
+        <w:t xml:space="preserve">som urvalet på begäran kan lämnas ut till samt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>bestämmelserna om statistiksekretess i 24</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5727D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>kap. 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>§ offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2009:400)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>, förkortad OSL,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör ses över i förhållande till Riksbankens verksamhet. Frågan ryms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> emellertid inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve">inom ramen för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006377FD">
+        <w:t xml:space="preserve"> lagstiftningsärende.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406BA744" w14:textId="280E567A" w:rsidR="00026B46" w:rsidRPr="00AC2092" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>Bestämmelsen i 8</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5727D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>asitlagen reglerar SCB:s skyldighet att skapa det urval av uppgifter som behövs för de ändamål som anges i 4 §, dvs. simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar inom skatte-, avgifts- och bidragssystemen och de offentliga välfärdstjänsterna, och för att framställa statistik för analys inom dessa områden. Det är SCB som ansvarar för utformningen av urvalen. Den version av Fasit som tillgängliggörs för användare innehåller pseudo</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2DBB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">nymiserade individ- och hushållsuppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFCB577" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t xml:space="preserve">Urvalet MSTAR utgör i dag en av SCB framtagen delmängd av det särskilda urval av personuppgifter som avses i 8 § (STAR). För att tydliggöra och säkerställa att insamlingen av skulduppgifter endast sker i det mindre urvalet, bör det införas en särskild bestämmelse i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2092">
+        <w:t>asitlagen som uttryckligen anger att SCB, för de nya ändamålen, endast ska ta fram ett mindre urval av personuppgifter motsvarande MSTAR.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CA874D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc207615678"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc207615679"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc207615680"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc207615681"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc207615682"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc207615683"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc207615684"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc207615685"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc207615686"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc207615687"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc207615688"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc207615689"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc207615690"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc207615691"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc207615692"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc207615693"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc207615694"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc207615695"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc207615696"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc207615697"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc207809196"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc212016483"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc223549516"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc228442399"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t>Kreditgivarnas uppgiftsskyldighet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="45B54C32" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc212016484"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="5738EEFB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kreditgivare ska lämna de uppgifter om hushållens skulder som är nödvändiga till SCB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3504B3" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc212016485"/>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130227FD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C4CA09" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C878CCB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17311334" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00D10A32" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876808">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det bör klargöras att det är SCB som ska ta ställning till vilka uppgifter som är nödvändiga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BA61FE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="194E3EA5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gällande rätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det endast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve"> myndigheter under regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve">skyldiga att lämna de uppgifter som SCB behöver för de ändamål som anges </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i Fasitlagen och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>förordningen (2019:5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>9) om behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>uppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>asitförordningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C5EC99" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att SCB ska kunna tillgodose de nya ändamålen krävs dock tillgång till uppgifter om hushållens skulder från företag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">omfattas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>lagen (2004:297) om bank- och finansieringsrörelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>lagen (2016:1024) om verksamhet med bostadskrediter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dvs. kreditinstitut och bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institut. Dessa uppgifter omfattas dock i regel av tystnadsplikt (se t.ex. 1 kap. 10 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>lagen om bank- och finansierings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1451">
+        <w:t>rörelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Det krävs därför en uttrycklig bestämmelse som ålägger berörda företag att lämna uppgifterna till SCB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656ADC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen föreslår därför att en bestämmelse om det tas in i Fasitlagen. Vidare måste behandling av personuppgifter ske i enlighet med EU:s dataskyddsförordning. För de berörda företagen innebär detta att det måste finnas en rättslig grund för behandlingen. Den rättsliga grunden i detta sammanhang är artikel 6.1 c, som medger behandling när det är nödvändigt för att uppfylla en rättslig förpliktelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054CC8B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00111FAC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876808">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det bör klargöras att det är SCB som ska ta ställning till vilka uppgifter som är nödvändiga. Regeringen kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">staterar att det på lägre nivå än lag kommer att regleras vilka uppgifter som kreditgivarna ska lämna till SCB (se avsnitt 5.3). Regeringen avser att återkomma med ändringar på förordningsnivå avseende vilka uppgifter om hushållssektorns skulder och skuldbetalningar som ska inhämtas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69128D4F" w14:textId="6EBA23B0" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00111FAC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna bestämmelsen har placerats under rubriken Tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållande av personuppgifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111FAC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förordar att bestämmelsen ska placeras under en egen rubrik, alternativt att den nuvarande rubriken justeras. I likhet med Lagrådet anser regeringen att rubriken bör justeras. Rubriken bör ges lydelsen ”Insamling och tillhandahållande av personuppgifter”, vilket på ett bättre sätt speglar innehållet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C406D7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc207615699"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc207615700"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc207615701"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc207809197"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc212016486"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc223549517"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc228442400"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:t>Insamling, sekretess och gallring av uppgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="0647123E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc212016487"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF00F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F938779" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="003D1964" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1964">
+        <w:t>Insamling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av uppgifter om hushållens skulder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1964">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1964">
+        <w:t xml:space="preserve"> avse data för alla skattskyldiga och folkbokförda personer samt dödsbon. De insamlade uppgifterna behandlas separat för respektive uppgiftslämnare till dess att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>urvalet har skett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1964">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nuvarande bestämmelser om gallring i Fasitlagen omfattar även de uppgifter som föreslås samlas in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C11A95" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen ändring av SCB:s ansvar för personuppgiftsbehandling i Fasit eller några ändringar avseende sekretesskyddet behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50256FB7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Toc212016488"/>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473B920D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535EDD01" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795158DC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker bedömningen eller har inget att invända mot den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CAE689" w14:textId="542558AF" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att det bör övervägas om det utifrån syftet med förslagen är nödvändigt att låta insamlingen omfatta alla skattskyldiga och folkbokförda personer samt dödsbon. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Institutet för arbetsmarknads- och utbildningspolitisk utvärdering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finansbolagens Förening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sparbankernas Riksförbund </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ifrågasätter proportionaliteten i bedömningen. Sparbankernas Riksförbund framför även att en insamling som omfattar samtliga skattskyldiga och folkbokförda samt dödsbon kan innebära att ett eventuellt dataläckage blir mer allvarligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FADDED" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="2D20A3DE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Insamlingen bör omfatta alla skattskyldiga och folkbokförda personer samt dödsbon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583B3C29" w14:textId="03144BD7" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bygger på data avseende senaste taxeringsår (år T). Urvalen, som bygger på Inkomst- och taxeringsregistret, blir klara först i januari år T + 2 vilket är några veckor innan en ny version av Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>blir tillgänglig för användarna. Insamling av övriga data till Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sker för hela befolkningen och påbörjas redan i maj år T + 1, dvs. innan urvalet är klart. Om SCB först i januari år T + 2, när urvalet finns på plats, påbörjar insamling av data gällande skulder skulle Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte kunna levereras i sin helhet i februari. Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle då behöva kompletteras med uppgifter om skulder i ett senare skede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737FD9CB" w14:textId="3AB926E9" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002035B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institutet för arbetsmarknads- och ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002035B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bild</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002035B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ningspolitisk utvärdering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002035B6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finansbolagens Förening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16031">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bankernas Riksförbund </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför synpunkter på bl.a. proportion</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">aliteten i insamlingen av uppgifterna. SCB har i sin rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31A5B">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t>örslag på utökning av Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31A5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t>– redovisning av regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t xml:space="preserve">uppdrag angående </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:t>stickprovs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:t>insamling av uppgifter om hushållens skulder och vissa likvida tillgångar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:t>(SCB2024/330)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEE">
+        <w:t>bedömt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att en insam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling för hela befolkningen har stora fördelar, både för uppgiftslämnare och SCB. För uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lämnarna skulle bördan vara större om de skulle behöva han</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tera ett urval i stället för samtliga kunder. Vidare saknar SCB i nuläget hantering som innebär att personuppgifter begärs in från företag för ett urval individer. Därutöver innebär en insamling som endast avser de individer som kan komma att ingå i urvalet ett röjande av vilka individer som ingår i urvalet. Mot denna bakgrund bedömer regeringen att det för närvarande saknas förutsättningar att begränsa insamlandet till vissa skattskyldiga och folkbokförda samt dödsbon. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4C83">
+        <w:t>Regeringen bedömer att insamlingen och behandlingen är nödvändig och proportionerlig i förhållande till det eftersträvade syftet. Mindre ingripande alternativ saknas och intrånget står, vid en samlad bedömning, i rimligt förhållande till den nytta som insamlingen och behandlingen medför</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD325FA" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personuppgiftsbehandling och sekretess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6164AA94" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De nuvarande bestämmelserna om personuppgiftsbehandling i Fasitlagen kommer även omfatta insamlingen av de föreslagna uppgifterna (se 3, 6 och 7 §§ Fasitlagen). De nya uppgifterna som föreslås samlas in kan vara </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>integritetskänsliga men de räknas inte som ”särskilda kategorier” enligt artikel 9 i EU:s dataskyddsförordning. Sådana särskilda kategorier är exempelvis uppgifter om hälsa, politiska åsikter, religion eller etniskt ur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sprung. Eftersom uppgifterna som föreslås samlas in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte faller inom denna kategori behöver inga ändringar göras i Fasitlagen i detta avseende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF0E9E5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det gäller sekretess regleras skyddet framför allt i 24 kap. 8 § OSL. Av para</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grafens första stycke framgår att sekretess gäller i sådan särskild verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samhet hos en myndighet som avser framställning av statistik för uppgift som avser en enskilds personliga eller ekonomiska förhållanden och som kan hänföras till den enskilde. Motsvarande sekretess gäller enligt andra stycket vid annan med statistikframställning jämförbar under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sökning som utförs av vissa angivna myndigheter. Sekretessen enligt 24 kap. 8 § OSL innehåller inget skaderekvisit och är alltså absolut. Från detta görs dock vissa undantag i paragrafens tredje stycke, vilket innebär att ett ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nande är möjligt i vissa fall om det står klart att det kan ske utan att den enskilde eller någon närstående till denne lider skada eller men. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E49F93E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00CB3DE8" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">används inte uppgifter som direkt kan identifiera en person. Detta innebär att när SCB lämnar ut uppgifter sker det i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3DE8">
+        <w:t>pseudonymiserad form och några uppgifter som är direkt hänförbara till en enskild lämnas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3DE8">
+        <w:t xml:space="preserve"> ut av SCB. Vidare är det endast myndigheter som har verksamhet som omfattas av 24 kap. 8 § OSL som får tillgång till Fasit. Några ändringar behöver därför inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0B92">
+        <w:t xml:space="preserve">heller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3DE8">
+        <w:t xml:space="preserve">göras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0B92">
+        <w:t>i detta avseende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EB8D87" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3DE8">
+        <w:t>Gallring av uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A12AE5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="0020754F" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt 13 § Fasitlagen ska personuppgifter gallras när de inte längre behövs för något av de insamlade ändamålen (se 4 och 5 §§ Fasitlagen). För de nya föreslagna ändamålen kommer SCB att behöva samla in betydligt fler personuppgifter än vad som sedan kommer att ingå i det mindre urvalet. Eftersom den befintliga gallringsregeln kommer att omfatta den överskottsinformation som kommer att uppstå, behövs ingen särskild bestämmelse som reglerar gallringen avseende insamlingen av uppgifter om hushållssektorns skulder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F7452B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc207809199"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc212016489"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc223549518"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc228442401"/>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r>
+        <w:t xml:space="preserve">- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697454">
+        <w:t>övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="43256261" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc212016490"/>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033030A">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="0C3C0253" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna ska träda i kraft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve">den 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>augusti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7531F0E2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Toc212016491"/>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="17F2F9ED" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005642F2" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns inget behov av övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6ABB42" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc212016492"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9EBBBB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget och bedömningen i promemorian stämmer delvis överens med regeringens förslag och bedömning. I promemorian föreslås att lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1094A5DD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C71FFD">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ABDA37" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget och bedömningen eller har inget att invända mot dem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DF3C09" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansbolagens Förening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sparbankernas Riksförbund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007169ED">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007169ED">
+        <w:t>anser att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lagändringarna bör träda i kraft be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tydligt senare än den 1 augusti 2026, eftersom det behövs ytterligare tid för att anpassa sig till förslaget. I det avseendet framhåller Sparbankernas Riksförbund och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666B7B">
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att instituten behöver minst 12 månader för att kunna anpassa sig till den nya uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insamlingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170EE6C2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sparbankernas Riksförbund och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swedish FinTech Association </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framhåller att avsaknaden av en konkret tidpunkt för när SCB kan meddela verkställighetsföreskrifter skapar osäkerhet för instituten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B770E0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00A8040F" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007169ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> saknar en analys av institutens behov av an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>passningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65721764" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00A50E92" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve">Skälen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve"> förslag och bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="64F8453F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00FE33F5" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve">Lagändringarna bör träda i kraft så snart som möjligt, vilket bedöms vara den 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>augusti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23856DA3" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>saknas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> särskild analys av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kredit- och bostadskreditinstitutens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> behov av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tid för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve">anpassning, systemutveckling </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:t xml:space="preserve"> andra förberedelser.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve"> instituten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007169ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007169ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bolagens Förening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007169ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är inne på – kommer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE33F5">
+        <w:t xml:space="preserve">att behöva tid för att anpassa sina system </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve"> den nya uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>samlingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve">. Eftersom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avsikten är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve">SCB </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve"> få meddela verkställighetsföreskrifter om när och hur uppgifterna ska lämnas, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är det upp till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve"> myndigheten att beakta sitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t>och instituten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t xml:space="preserve"> behov av anpassning till de nya </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bestämmelserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E92">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CBC155" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc207809200"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc212016493"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc223549519"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc228442402"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="33C4BFC8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc212016494"/>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="1DFE36B2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00A76360" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F52D8">
+        <w:t>Förslagen bedöms kunna leda till ökade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kostnader för SCB, kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>institut och bostadskreditinstitut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8518BD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc212016495"/>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5912EED7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46618253" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D18A4A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker bedömningen eller har inget att invända mot den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B2EE14" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regelrådet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:t>anser att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konsekvensanalysen brister i vissa avseenden. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sparbankernas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007832EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller – liksom Regelrådet – att det finns alternativa lösningar till insamlingen. Sparbankernas Riksförbund och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framför att förslaget ökar de administrativa kostnaderna för instituten, särskilt mindre institut, och riskerar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3B15">
+        <w:t>påverka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3B15">
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000B3B15">
+        <w:t xml:space="preserve">kurrensen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">negativt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96318">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det saknas en analys av om urvalet är tillräckligt stort för att fånga upp de finansiella risker som avses mätas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5564741E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w14:paraId="09C790AC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Offentligfinansiella och samhällsekonomiska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effekter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4805CDEE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00DF2FB4" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t>Förslaget medför inga offentligfinansiella konsekvenser.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BA0D30" w14:textId="0B135099" w:rsidR="00026B46" w:rsidRPr="00FA1D6B" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00205079">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t xml:space="preserve"> innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t>hushål</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lssektorns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t xml:space="preserve"> skulder</w:t>
+      </w:r>
+      <w:r w:rsidR="00610B67">
+        <w:t xml:space="preserve"> och skuldbetalningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t xml:space="preserve"> ska samlas in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61544">
+        <w:t xml:space="preserve"> vilket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">möjliggör förbättrade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61544">
+        <w:t>analyser av vad som kännetecknar individer med hög skuldsättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t>, hur stor omfattningen av skuldsättningen är och hur sårbara hushållen är för störningar i ekonomin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004819D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterlyser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t>separat och uttrycklig genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t xml:space="preserve">gång av vilka konsekvenser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och vilka risker som kvarstår i den eko</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nomiska politiken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t>om föreslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323D3B">
+        <w:t xml:space="preserve"> inte genomförs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t>Regeringen be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t>dömer dock att sådana risker inte kan identifieras eller särskiljas, efter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t>som åtgärder inom den ekonomiska politiken löpande behöver anpassas till nya förhållanden och insikter. Mot den bakgrund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t xml:space="preserve"> är det inte möjligt att avgränsa konsekvenserna utifrån omhändertagna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t xml:space="preserve"> kvarstående risker om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1D6B">
+        <w:t>förs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7998A939" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00B22ABA" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regelrådet framför också – liksom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C420F4">
+        <w:t>alternativa sätt att få tillgång till nödvändiga uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, t.ex. via kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upplysningsföretag, bör redovisas. Regeringen kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterar att det inte finns något alternativt sätt att samla in informationen, eftersom varken Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>spektionen (som i dag endast samlar in information om nya krediter) eller kreditupplysningsföretag (som samlar in uppgifter om krediter från kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>givare men som inte nöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vändigtvis har en samlad bild av alla kreditgivares krediter) har den fullständiga information som föreslås bli insamlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0F826" w14:textId="762FE2F4" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För de nya ändamåle</w:t>
+      </w:r>
+      <w:r w:rsidR="00610B67">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska SCB endast ta fram ett mindre urval av per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sonuppgifter, motsvarande mindre statistiskt analysregister (MSTAR). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sala universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför vissa invändningar mot att insamlingen begränsas till det mindre statistiska urvalet MSTAR. Regeringen kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterar att insamlingen innebär en utökning av den information som finns i</w:t>
+      </w:r>
+      <w:r w:rsidR="00610B67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dag och därför kan bidra till en bättre och mer representativ bild. Till skillnad från den information som finns tillgänglig i dag om hushållens skulder, kommer den föreslagna insamlingen kunna bidra med individ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">baserade data om en stor del av hushållens utestående skulder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5CC12A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00DF2FB4" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve">Många svenska hushåll tar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krediter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve"> för att kunna köpa bostad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t>och dessa bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:t>krediter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve"> spelar en viktig roll i den privata ekonomin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Om dessa bostadskrediter är allt för höga och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB741B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>störningarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB741B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drabbar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB741B">
+        <w:t>många hushåll samtidigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns risk för att den finansiella stabiliteten och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB741B">
+        <w:t>den makro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB741B">
+        <w:lastRenderedPageBreak/>
+        <w:t>ekonomiska utvecklingen påverkas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve">Därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utgör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve"> bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:t>krediter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en central del i informationsinsamlingen för att bedöma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t>hushållens mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t>stånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DE3C31">
+        <w:t>kraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mot ekonomiska störningar. Genom att även samla in informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t xml:space="preserve"> konsumtions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>krediter kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en större del av den individuella </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t>skuld</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00205079">
+        <w:t>börda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n kartläggas och ge en mer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve"> rättvisande bild av hur skuldbetalningar fördelas mellan hushål</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422504">
+        <w:t xml:space="preserve"> Statistiken ger också möjlighet att följa över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00422504">
+        <w:t>skuld</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00422504">
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en, som ofta är kopplad till konsumtionskrediter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5C88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t>höga kostnader för individen och negativa samhällseffekter som följd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="131" w:name="_Hlk222731122"/>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t>den föreslagna statistikinsamlingen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sammantaget stärker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve"> förutsättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t>att fatta välgrundade beslut och utforma en ändamålsenlig och proportionerlig politik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve"> främst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid åtgärder för att värna den finansiella stabiliteten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve"> men även inom andra områden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00DB6354">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036B4FBD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2180">
+        <w:t xml:space="preserve">Effekter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kreditinstitut och bostadskreditinstitut </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DEB337" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve">Förslaget innebär att uppgifter ska samlas in direkt från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kreditinstitut och bostadskreditinstitut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1086D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> I dagsläget finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cirka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F52D8">
+        <w:t xml:space="preserve"> 150</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F52D8">
+        <w:t>sådana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> i Sverige. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688E2F9A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00417594" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instituten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> bedöms förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebära en ökning av den administra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiva bördan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>men det är enligt regeringens mening svårt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppskatta exakt hur stora kostnaderna kan bli, eftersom förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningarna för att lämna uppgifterna varierar mellan olika institut.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986C20">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tänkandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B4297">
+        <w:t>Ny statistik över hushållens tillgångar och skulder (SOU 2022:51)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986C20">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tar upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206BF2">
+        <w:t xml:space="preserve"> vilka typer av kostnader som kan uppstå för institut, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206BF2">
+        <w:t xml:space="preserve"> kostnader för sys</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206BF2">
+        <w:t>temutveckling, fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206BF2">
+        <w:t>tagandet av rapporteringsrutiner och sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206BF2">
+        <w:t>ordning med annan rapportering och lagring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bedömningen är att den föreslagna statistikinsamlingen innebär samma typer av kostnader för instituten men att storleken på kostnaderna kommer att vara lägre än de som skulle ha uppstått om be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tänkandets förslag hade genomförts. Det beror på att den information som nu ska samlas in är betydligt mindre omfattande och bedöms vara mindre komplex för instituten att rapportera. Ingen in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">formation om tillgångar kommer att samlas in, vilket bl.a. innebär att antalet variabler och de interna system som företagen behöver hämta information från är avsevärt färre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C512FE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve">issa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> som omfattas av förslaget har en relativt liten balans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve">omslutning. För dessa kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F1DF8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är inne på – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fasta kostnaderna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t xml:space="preserve"> bli proportionellt större än för större </w:t>
+      </w:r>
+      <w:r>
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00417594">
+        <w:t>, som har bättre förutsättningar att hantera kostnaderna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661F2D">
+        <w:t xml:space="preserve"> att det saknas en mer finmaskig redovisning av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> företags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>typer, överväganden om differentierade regler samt påverkan på konkurrensen. Regeringen menar att förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7FAB">
+        <w:t>s omfattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7FAB">
+        <w:t xml:space="preserve"> begränsad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, eftersom det endast syftar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7FAB">
+        <w:t>till att ge en heltäckande bild av hushållens skulder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att förbättra beslutsunderlaget i den ekonomiska politiken. Den har inte som syfte att reglera själva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7750D">
+        <w:t>sektorn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>givning. De omfattar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7FAB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>därför samtliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7FAB">
+        <w:t xml:space="preserve"> aktörer som lämnar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">krediter och ger inte utrymme för differentiering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92F70">
+        <w:t xml:space="preserve">Mot denna bakgrund </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömer regeringen att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92F70">
+        <w:t xml:space="preserve"> förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär begränsade skillnader i kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92F70">
+        <w:t xml:space="preserve"> mellan olika typer av företag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t>Regeringen gör även en annan be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t xml:space="preserve">dömning än </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008109CE">
+        <w:t>Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7D6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och Swedish FinTech Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t xml:space="preserve"> och anser att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den administrativa börda som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medför för kreditgivarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t xml:space="preserve">inte påverkar konkurrensen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mellan kreditgivare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B308CA">
+        <w:t xml:space="preserve">i någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nämn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värd ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sträck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70767143" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00236BA7" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236BA7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Effekter för SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE41320" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00AD6EEE" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t>SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve">föreslås bli ansvarig myndighet för insamlingen av uppgifter om hushållens skulder. Detta medför utvecklingskostnader, kostnader för att komplettera urvalet MSTAR i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mikrosimuleringsmodellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t>, samt ökade löpande kostnader för myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve">I rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BFB">
+        <w:t>Förslag på utökning av Fasit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3F08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76BFB">
+        <w:t>– redovisning av regeringsuppdrag angående stickprovsinsamling av uppgifter om hushållens skulder och vissa likvida tillgångar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> SCB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en kostnadsuppskattning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> föreslagna insamlingen är mer begränsad än vad som föreslogs i SCB:s rapport, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eftersom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>statistikinsamlingen begrän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sas till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>omfatta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t xml:space="preserve"> hushållens skulder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och inte tillgångar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6EEE">
+        <w:t>. SCB:s faktiska kostnader bedöms därför bli lägre än de tidigare uppskattningarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och uppgå till omkring 5 miljoner kronor för införandet och 2 miljoner kronor i löpande kostnader. SCB:s resursbehov behandlas i budgetpropositionen för 2026 (prop. 2025/26:1, utg. omr. 2, avsnitt 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABE68CC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00236BA7" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236BA7">
+        <w:t>Effekter för jämställdheten mellan kvinnor och män och för klimatet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C74077" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00FE2180" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget har ingen påverkan på jämställdheten mellan kvinnor och män eller klimatet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6800CD5A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00FE2180" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2180">
+        <w:t>Överensstämmelse med unionsrätten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D2D169" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidDel="008B1ECF">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>örslaget står i överensstämmelse med unionsrätten, bl.a. EU:s data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4EFE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB86936" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc212016496"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc223549520"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc228442403"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="30A8FBB6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc212016497"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="5DCD3D59" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00242266" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242266">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denna lag ska tillämpas vid Statistiska centralbyråns behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (Fasit) som myndigheten förvaltar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B75D12" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242266">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagen ska också tillämpas vid myndigheters behandling av personuppgifter i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A29">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>urval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12A29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242266">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>som har lämnats ut enligt 9 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD2A59C" w14:textId="6FBE6143" w:rsidR="00026B46" w:rsidRPr="006D2823" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2823">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Lagen innehåller dessutom bestämmelser om uppgiftsskyldighet för vissa företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067A37EF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00E12A29" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C08EBD" w14:textId="4150CDAD" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen, som utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E074DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag, anges lagens tillämpningsområde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B30A402" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242266">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t xml:space="preserve"> är en följd av tillägget i 8 § som innebär att Statistiska centralbyrån ska ta fram ett mindre urval av personuppgifter för de nya ändamålen i 4 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35626EAA" w14:textId="71B4830A" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007028A3">
+        <w:t>Det nya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF144C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>redje stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF144C">
+        <w:t xml:space="preserve"> är en följd av att det införs en ny paragraf, 8 a §, om uppgiftsskyldighet för vissa företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64108ECE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4369DF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="003E5B58" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Statistiska centralbyrån är personuppgiftsansvarig för den behandling av personuppgifter som myndigheten utför enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37418593" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Myndigheter som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>urvalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ är person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E5B58">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ansvariga för den behandling av personuppgifter som myndigheterna utför.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AE3204" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C1A696" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns bestämmelser om ansvar för personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">behandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402087E2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242266">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en följd av tillägget i 8 § som innebär att Statistiska centralbyrån ska ta fram ett mindre urval av personuppgifter för de nya ändamålen i 4 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B09B634" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00242266" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E9FBF34" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00B36739" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005024AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ om det är nödvändigt för att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517737AF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091382">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A00FE9" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="0013408C" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091382">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skatte-, avgifts- och bidragssystemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de offentliga välfärds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tjänsterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F4798" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="0013408C" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B2D72">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37BD0">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37BD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hushålls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sektorns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B2D72">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skulder och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37BD0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skuldbetalningar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBA65EA" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="0013408C" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta fram statistik för analys av information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E497B9" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="0013408C" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skatte-, avgifts- och bidragssystemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de offentliga välfärds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0013408C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tjänsterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749D8C9D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00533A38" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674D71">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674D71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hushållssektorns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674D71">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skulder och skuldbetalningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63608">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B285F57" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DE73A2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen anger de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t>ändamål för vilka personuppgifter i Fasit får be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t xml:space="preserve">las. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F06DE54" w14:textId="0CE818F7" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen införs en ny punktlista. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punkterna 1 a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2 a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motsvarar befintlig författningstext. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023043B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>unkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>erna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023043B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526CB7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023043B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>, som är nya även innehållsmässigt,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att uppgifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F7C2D">
+        <w:t>hushållssektorns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skulder och skuld</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>betalningar får behandlas i Fasit i syfte att simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar av hus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållssektorns skulder och skuldbetalningar. Vidare får uppgifterna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handlas för att ta fram statistik och analys av information om hus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sektorn skulder och skuldbetalningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158BF324" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34FB6F84" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Personuppgifter som avses i artikel 9.1 och artikel 10 i EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förordning får inte behandlas i Fasit eller i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urval som lämnas ut enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF1E0B6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Första stycket gäller dock inte uppgifter som avslöjar etniskt ursprung eller medlemskap i fackförening och uppgifter om hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56468414" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A45C490" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras förutsättningarna för behandling av s.k. känsliga per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sonuppgifter och uppgifter som rör fällande domar i brottmål och lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelser som innefattar brott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1192A53A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00455944">
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:t xml:space="preserve"> är en följd av tillägget i 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:t xml:space="preserve">§ som innebär att Statistiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t>centralbyrån ska ta fram ett mindre urval</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D04D3C">
+        <w:t xml:space="preserve">personuppgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t>för de nya ändamålen i 4 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C93A57" w14:textId="77777777" w:rsidR="00AA3119" w:rsidRDefault="00AA3119">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0C9E03" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00B36739" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5CF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5CF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Statistiska centralbyrån ska ta fram ett särskilt urval av personuppgifter i Fasit som inte direkt kan hänföras till en fysisk person för utlämnande enligt 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E16B6AD" w14:textId="42C05811" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I fråga om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hushållssektorns skulder och skuldbetalningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska Statistiska centralbyrån </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dock endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ta fram ett mindre urval av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sådana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personuppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som avses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086ADFAC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07136E47" w14:textId="429D1C3A" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5CF1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E074DD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5CF1">
+        <w:t xml:space="preserve"> re</w:t>
+      </w:r>
+      <w:r>
+        <w:t>glerar Statistiska centralbyråns skyldighet att skapa sär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skilda underlag av uppgifter, s.k. urval. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t>Övervägandena finns i avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 5.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2525">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7A5464" w14:textId="1175A52B" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6CFA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ndra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:t>, som är nytt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6CFA">
+        <w:t>innebär att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266FD0">
+        <w:t xml:space="preserve">i fråga om hushållssektorns skulder och skuldbetalningar endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska tas fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266FD0">
+        <w:t xml:space="preserve"> ett mindre urval av sådana personuppgifter som avses i första stycket.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med ett mindre urval avses ett urval som motsvarar mindre statistiskt analysregister (MSTAR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04306">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63043573" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Urvalen får endast avse de uppgifter som är nödvändiga för att de an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">givna ändamålen ska kunna uppnås och får endast innefatta uppgifter som inte är direkt hänförbara till en fysisk person. Det är de framtagna urvalen som efter sekretessprövning kan lämnas ut till användarna enligt 9 § (jfr prop. 2018/19:118 s. 53). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338374AA" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00533A38" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551F6936" w14:textId="732BB220" w:rsidR="00026B46" w:rsidRPr="00B36739" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5CF1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Företag som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>omfattas av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lagen (2004:297) om bank- och finansierings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rörelse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lagen (2016:1024) om verksamhet med bostadskrediter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till Statistiska centralbyrån lämna uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>om hushållssektorns skulder och skuldbetalningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31141316" w14:textId="76146D0F" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen får meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vilka uppgifter som ska lämnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2CFDFE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B18F2A8" w14:textId="0AF103CD" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1006">
+        <w:t>I paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1006">
+        <w:t xml:space="preserve"> som är ny</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och som utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080303A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1006">
+        <w:t xml:space="preserve"> finns bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgiftsskyldighet och be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigande. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD469F">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD469F">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD469F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6721FAC2" w14:textId="38BB9CD0" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1006">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t>finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1006">
+        <w:t>bestämmelse om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att kreditinstitut och bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kreditinstitut ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1006">
+        <w:t xml:space="preserve"> lämna uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om hushållssektorns skulder och skuldbetalningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1006">
+        <w:t xml:space="preserve"> till Statistiska centralbyrån</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i fråga om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1964">
+        <w:t xml:space="preserve"> alla skattskyldiga och folkbokförda personer samt dödsbon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9DDB9D" w14:textId="424A19ED" w:rsidR="00026B46" w:rsidRPr="002C1006" w:rsidRDefault="00026B46" w:rsidP="001C4AFC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns ett bemyndigande för regeringen att meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrifter om vilka uppgifter som ska lämnas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD469F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vilka upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter om hushållssektorns skulder och skuldbetalningar som ska lämnas regleras i förordning och verkställighetsföreskrifter - t.ex. hur uppgifterna ska lämnas – meddelas på myndighetsnivå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFEE888" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2B82B9" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Urvalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§ får på begäran lämnas ut av Statistiska centralbyrån till Riksdagsförvaltningen och Riksrevisionen samt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36739">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regeringskansliet och andra myndigheter under regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5942BA76" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF8371A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve">aragrafen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve"> urval av personuppgifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Statistiska centralbyrån</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve"> ska ta fram enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve">lämnas ut till Riksdagsförvaltningen och Riksrevisionen samt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D73BA">
+        <w:t xml:space="preserve">geringskansliet och andra myndigheter under regeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB9EC12" w14:textId="77777777" w:rsidR="00AA3119" w:rsidRDefault="00026B46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00AA3119" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i paragrafen är en följd av tillägget i 8 § som innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455944">
+        <w:t xml:space="preserve">Statistiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t xml:space="preserve">centralbyrån ska ta fram ett mindre urval </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7344A">
+        <w:t xml:space="preserve">personuppgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0887">
+        <w:t>för de nya ändamålen i 4 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F39F88C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Toc223549521"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc228442404"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="79FA268C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00476853">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är viktigt för såväl enskilda individer som för den ekonomiska utvecklingen att det finns möjlighet för hushåll att ta krediter för konsumtion och bostadsköp. Samtidigt kan hög skuldsättning skapa sårbarhet för enskilda individer, det finansiella systemet och för samhällsekonomin i stort. För enskilda hushåll kan t.ex. höga ränte- och amorteringsbetalningar i förhållande till inkomsten leda till ökad sårbarhet vid negativa livshändelser. För att förstå dessa risker på både individ- och systemnivå krävs tillförlitlig statistik. Uppgifter om hushållens ekonomi är dock integritetskänsliga. Statistiken bör därför begränsas till de mest nödvändiga uppgifterna om hushållens ekonomi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA5B476" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00476853">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009317F4">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> promemorian föreslås att Statistiska centralbyråns (SCB) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25467">
+        <w:t>mikrosimuleringsmodell fördelningsanalytiskt statistiksystem för inkomster och transfereringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Fasit) ska utökas med uppgifter om hushållssektorns skulder och skuldbetalningar. Genom att dessa uppgifter behandlas i Fasit möjliggörs bättre analyser av individers och hushålls motståndskraft och känslighet mot ekonomiska störningar. Detta kan bidra till beslutsunderlaget för den ekonomiska politiken och att ändamålsenliga åtgärder kan identifieras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A00B2F0" w14:textId="4C08C00C" w:rsidR="00DB62B9" w:rsidRDefault="00026B46" w:rsidP="00476853">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Författningsändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579F9D28" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="_Toc223549522"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc228442405"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18423789" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F2FE9">
+        <w:t>Förslag till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B5CF2C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D9ADF6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t xml:space="preserve">6, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8 och 9 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF3B48B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det ska införas en ny paragraf, 8 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46623434" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00152749" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="169318BB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40798476" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10DB66FB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="458223B2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA03856" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00242266">
+        <w:t>Denna lag ska tillämpas vid Statistiska centralbyråns behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (Fasit) som myndigheten förvaltar.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="0B237318" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="24287934" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="095FE987" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="199DF876" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">Lagen ska också tillämpas vid myndigheters behandling av personuppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Särskilt om</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> prövningen av miljöfarlig verksamhet</w:t>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F8E9E29" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="5C5189B4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">Lagen ska också tillämpas vid myndigheters behandling av personuppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>Prövningen av miljöfarlig verksamhet</w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53F94DC6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="472B5F8E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FD98E2" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:keepNext/>
-[...10 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>tatistiska centralbyrån är personuppgiftsansvarig för den behandling av personuppgifter som myndigheten utför enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till den.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="152C1E02" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="3FBE8D5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E2981FE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="4CDF0F2F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Länsstyrelser </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> ska</w:t>
+              <w:t>urvalet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är personuppgiftsansvariga för den behandling av personuppgifter som myndigheterna utför.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="396CB7AE" w14:textId="0209C206" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="24566C4C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är personuppgiftsansvariga för den behandling av personuppgifter som myndigheterna utför.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70EDD7DC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="0C4221F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F7EFA52" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75560F1A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar inom skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013408C">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färdstjänsterna</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018E4745" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="5000" w:type="pct"/>
+              <w:tblCellMar>
+                <w:left w:w="125" w:type="dxa"/>
+                <w:right w:w="125" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1411"/>
+              <w:gridCol w:w="1412"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="004112BF" w14:paraId="5D266D27" w14:textId="77777777" w:rsidTr="0067711A">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2500" w:type="pct"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:left w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="4A50C80E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+                  <w:pPr>
+                    <w:pStyle w:val="Brdtextmedindrag"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2500" w:type="pct"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                  <w:tcMar>
+                    <w:right w:w="0" w:type="dxa"/>
+                  </w:tcMar>
+                </w:tcPr>
+                <w:p w14:paraId="18179E73" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+                  <w:pPr>
+                    <w:pStyle w:val="Brdtextmedindrag"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="26366708" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="101B6D09" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">information inom skatte-, avgifts- och bidragssystemen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga välfärdstjänsterna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07329E8E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BF96E79" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0FFD55" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="005623CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
-[...10 lines deleted...]
-              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013408C">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>styrelsen</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>tjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">den </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>nämnden</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>vid prövning av ett ärende som avser miljöfarlig verksamhet</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F769CDD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b) av hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och skuldbetalningar, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646CB535" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397093D0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE35912" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga välfärds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>tjänsterna</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DCDE74" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder och skuldbetalninga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E37162B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="474AFD4C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00112CF9">
-[...52 lines deleted...]
-        <w:keepLines/>
+    </w:p>
+    <w:p w14:paraId="22E43297" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...6 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+      <w:r>
+        <w:t>6 §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="72ADD281" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="601D0FBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74C88B4F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="27758680" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>Personuppgifter som avses i artikel 9.1 och artikel 10 i EU:s dataskyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>läns</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> eller en kommunal nämnd ska länsstyrelsen eller nämnden tillämpa bestämmelserna</w:t>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> urval som lämnas ut enligt 9 §.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C953BFA" w14:textId="09ACDBDD" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="62B5A674" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00112CF9">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>Personuppgifter som avses i artikel 9.1 och artikel 10 i EU:s dataskyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">som avser miljöfarlig verksamhet och </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> urval som lämnas ut enligt 9 §.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="69B8415C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>Första stycket gäller dock inte uppgifter som avslöjar etniskt ursprung eller medlemskap i fackförening och uppgifter om hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB05863" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743BB25E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3136A946" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008B430E" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statistiska centralbyrån ska ta fram ett särskilt urval av personuppgifter i Fasit som inte direkt kan hänföras till en fysisk person för utlämnande enligt 9 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="55F1A2CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1908B647" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E457F15" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00C400E0" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
+            </w:pPr>
+            <w:r w:rsidRPr="008E41BD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">en länsstyrelse </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>För de ändamål som anges i 4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Miljöprövningsmyn</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> § 1 b och 2 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00112CF9">
+              <w:t>ska Statistiska centralbyrån</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>serna</w:t>
+              <w:t xml:space="preserve"> dock endast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ta fram ett mindre urval av personuppgifter i Fasit som inte direkt kan hänföras till en fysisk person för utlämnande enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46B14BF2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="0774C0CE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="31FF3D7C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25155862" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EEC6E42" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>8 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4EBED5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Företag som omfattas av lagen (2004:297) om bank- och finansieringsrörelse och lagen (2016:1024) om verksamhet med bostadskrediter ska till Statistiska centralbyrån lämna de uppgifter som behövs för de ändamål som anges i 4 § 1 b och 2 b. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFBB796" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00574282" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skrifter om uppgiftsskyldigheten enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0547147E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E9DE92" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="27E67B91" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="310C54BE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B430E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Urvalet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> enligt 8 § får på begäran lämnas ut av Statistiska central</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>byrån till Riksdags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förvaltningen och Riks</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>revisionen samt Regerings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kansliet och andra myndigheter under regeringen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="411BBE5C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B430E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t xml:space="preserve"> enligt 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>§ får på begäran lämnas ut av Statistiska central-byrån till Riksdagsförvaltningen och Riksrevisionen samt Regeringskansliet och andra myndigheter under regeringen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46432725" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00811E52" w:rsidRDefault="00026B46" w:rsidP="004112BF">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5FFE61" w14:textId="1941A39D" w:rsidR="00026B46" w:rsidRPr="004112BF" w:rsidRDefault="00026B46" w:rsidP="004112BF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1ABB64D9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+        <w:sectPr w:rsidR="00026B46" w:rsidRPr="004112BF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F38DF53" w14:textId="3CBCA303" w:rsidR="00DB62B9" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc223549523"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc228442406"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p w14:paraId="548376C8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00A14F55">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har lämnat synpunkter: Ekonomistyrningsverket, Finansbolagens Förening, Finansins</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pektionen, Integritetsskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten, Institutet för arbetsmarknads- och utbildningspolitisk utvärdering, Konjunkturinstitutet, Regelrådet, Riksarkivet, Riksdags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förvaltningen, Riksgäldskontoret, Sparbankernas Riksförbund, Statistiska centralbyrån, Svensk Försäkring, Svenska Bankföreningen, Sveriges riksbank, Swedish FinTech Association, Uppsala universitet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D529DAA" w14:textId="5270ABB3" w:rsidR="00026B46" w:rsidRPr="00A14F55" w:rsidRDefault="00026B46" w:rsidP="00A14F55">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="22189BD2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+        <w:sectPr w:rsidR="00026B46" w:rsidRPr="00A14F55" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Svensk Värdepappersmarknad, Riksrevisionen, Swedish House of Finance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B3317D" w14:textId="7B239C0F" w:rsidR="00DB62B9" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc228442407"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00801289">
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="79EC3375" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc212016464"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc223549505"/>
+      <w:r w:rsidRPr="005E0C4C">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="757EF69A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C76FC1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...3 lines deleted...]
-    <w:p w14:paraId="251E899A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005623CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011331D">
+        <w:t xml:space="preserve">6, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8 och 9 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5816F1B0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...3 lines deleted...]
-    <w:p w14:paraId="1F91A945" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:r w:rsidRPr="00340C98">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det ska införas en ny paragraf, 8 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0342DE15" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00152749" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="32178B1E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="46DFF1B0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="374E89BF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B072E1E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="005B0E77" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D0AC438" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41166392" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...153 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00242266">
+        <w:t>Denna lag ska tillämpas vid Statistiska centralbyråns behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (Fasit) som myndigheten förvaltar.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="4EFBA068" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="1847B4CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FF9427F" w14:textId="70A56026" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="12F6BFF8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242266">
+              <w:t>Lagen ska också tillämpas vid myndigheters behandling av per</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">sonuppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Särskilt om </w:t>
-[...8 lines deleted...]
-              <w:t>länsstyrelsens miljöprövningsdelegation</w:t>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1878EE1C" w14:textId="2324681C" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="1F2F3E19" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242266">
+              <w:t>Lagen ska också tillämpas vid myndigheters behandling av per</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve">uppgifter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Ärenden som prövas av</w:t>
-[...21 lines deleted...]
-              <w:footnoteReference w:id="5"/>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242266">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0739CF94" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="0474631E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000B37C4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:keepNext/>
-[...11 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>tatistiska centralbyrån är personuppgiftsansvarig för den behandling av personuppgifter som myndigheten utför enligt denna lag eller enligt föreskrifter som har meddelats i anslutning till den.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="542549A2" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="11EFB102" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FDD1271" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="496700B7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00544A77">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>läns</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>urvalet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är per</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>styrelsens miljöprövningsdelega</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>son</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>tion</w:t>
-[...15 lines deleted...]
-              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>uppgiftsansvariga för den be</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t xml:space="preserve">tionen </w:t>
-[...2 lines deleted...]
-              <w:t>utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>ling av personuppgifter som myn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>heterna utför.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F19634C" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="0F935443" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00544A77">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Myndigheter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Miljö</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+              <w:t>urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> har lämnats ut till enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§ är person</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>uppgiftsansvariga för den be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>ling av personuppgifter som myn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>dig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>heterna utför.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DC36561" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AA3119" w14:paraId="3366445D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C153904" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har läm</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>prövningsmyndigheten</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>nats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nöd</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>vändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6539352E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar inom skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>sys</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>temen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013408C">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färdstjänsterna</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EBA00AC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">Personuppgifter får behandlas i Fasit och i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>myndig</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> urval som har lämnats ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>§ om det är nödvändigt för att</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B8B3F5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DC7FF0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013408C">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidrags</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>heten</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>systemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga väl</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>färds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>tjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006101C3">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02E2F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E251465" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b) av hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och skuldbetalningar, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA3119" w14:paraId="755964D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="640D0249" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av information inom skatte-, avgifts- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">och bidragssystemen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve"> de offentliga välfärdstjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001318D3">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="621D8F12" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:lastRenderedPageBreak/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">ta fram statistik för analys av </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23069C9A" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00722F02">
+              <w:t xml:space="preserve">information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB28B79" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>inom</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>skatte-, avgifts- och bidragssystemen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00722F02">
+              <w:t>de offentliga välfärdstjänsterna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02E2F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006101C3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F9D7E65" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00722F02" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005623CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hushållssektorns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00674D71">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skulder och skuldbetalninga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00533A38">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65418C05" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="238A6DCD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...56 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A30B52" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="3586B042" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="017DBF9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C678740" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="59F604F5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...1 lines deleted...]
-              <w:keepLines/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">Personuppgifter som avses i artikel 9.1 och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000431A3">
+              <w:t>artikel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> 10 i EU:s data</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>skyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>det</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> urval som lämnas ut enligt 9</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Lydelse enligt förslag i avsnitt 2.1</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6ABC7B90" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="4E28FF5F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...1 lines deleted...]
-              <w:keepLines/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>Personuppgifter som avses i artikel 9.1 och artikel 10 i EU:s dataskyddsförordning får inte be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve">handlas i Fasit eller i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t xml:space="preserve"> urval som lämnas ut enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4A7B">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FAB10B2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="5FB0A073" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4A7B">
+        <w:t>Första stycket gäller dock inte uppgifter som avslöjar etniskt ursprung eller medlemskap i fackförening och uppgifter om hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16083505" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00EC4A7B" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E6C11B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:keepNext/>
-[...1 lines deleted...]
-        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="221CFAE5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      </w:pPr>
+      <w:r>
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568AFCCD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008B430E" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:keepNext/>
-[...1116 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Statistiska centralbyrån ska ta fram ett särskilt urval av personuppgifter i Fasit som inte direkt kan hänföras till en fysisk person för utlämnande enligt 9 §.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="25ACEE89" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="502C65C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37FC2ADC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="2D113611" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00544A77">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60051B67" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+          <w:p w14:paraId="0853EBBE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00C400E0" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544A77">
+            <w:r w:rsidRPr="008E41BD">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>För de ändamål som anges i 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> § 1 b och 2 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska Statistiska cen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>byrån</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dock endast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ta fram ett mindre urval av personuppgifter i Fasit som inte kan hänföras </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">direkt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till en fysisk person för utlämnande enligt 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163A54">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76F338D3" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
-[...15 lines deleted...]
-    <w:p w14:paraId="6BD7EB17" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+    <w:p w14:paraId="68A0A370" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00544A77">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="3CA8D309" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="5248DC7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B454861" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
-[...9097 lines deleted...]
-          <w:p w14:paraId="447007FE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+          <w:p w14:paraId="75AAEDFB" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18EF6874" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
-[...1805 lines deleted...]
-          <w:p w14:paraId="20EAFA24" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+          <w:p w14:paraId="39789E69" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>L</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00544A77">
+              <w:t>8 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>ydelse</w:t>
-            </w:r>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6361EF18" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> enligt SFS 2025:765</w:t>
+              <w:t>Företag som omfattas av lagen (2004:297) om bank- och finansi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">eringsrörelse och lagen (2016:1024) om verksamhet med bostadskrediter ska till Statistiska centralbyrån lämna de uppgifter som behövs för de ändamål som anges i 4 § 1 b och 2 b. </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w14:paraId="718AE95A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+          <w:p w14:paraId="3F1E5A77" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00574282" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00544A77">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>skrifter om uppgiftsskyldigheten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C9CEE43" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+    <w:p w14:paraId="1D6224A6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5924B7F7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>1</w:t>
-[...272 lines deleted...]
-      </w:pPr>
+        <w:t>9 §</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0043336B" w14:paraId="426E62C3" w14:textId="77777777">
+      <w:tr w:rsidR="00AA3119" w14:paraId="503F3C8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6692AEC2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+          <w:p w14:paraId="70B25964" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B430E">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t>Urvalet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> enligt 8 § får på begäran lämnas ut av Statistiska central</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>byrån till Riksdags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>förvaltningen och Riks</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>revisionen samt Rege</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>rings</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kansliet och andra myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>heter under regeringen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24473CC4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+          <w:p w14:paraId="051C494B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="0067711A">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B430E">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>Urvalen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t xml:space="preserve"> enligt 8</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>§ får på begäran lämnas ut av Statistiska central-byrån till Riksdagsförvaltningen och Riksrevisionen samt Rege</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>ringskansliet och andra myndig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="008B430E">
+              <w:t>heter under regeringen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="148B4EE1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
-[...30 lines deleted...]
-    <w:p w14:paraId="0B9EE316" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+    <w:p w14:paraId="5B7B588D" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00811E52" w:rsidRDefault="00026B46" w:rsidP="008C2321">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B2CDC2" w14:textId="260106D8" w:rsidR="00026B46" w:rsidRPr="008C2321" w:rsidRDefault="00026B46" w:rsidP="008C2321">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...259 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId57"/>
+        <w:sectPr w:rsidR="00026B46" w:rsidRPr="008C2321" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId50"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="even" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="03317DDA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EA4AA5" w14:textId="531D9B66" w:rsidR="00DB62B9" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc224303595"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc226556696"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc228442408"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="1CB5BD2F" w14:textId="1088B727" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="0B366DC5" w14:textId="1E6DC970" w:rsidR="00026B46" w:rsidRPr="0063398F" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utdrag ur p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063398F">
+        <w:t xml:space="preserve">rotokoll vid sammanträde </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026-03-20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503D9AC7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA0E0A8" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00200E18" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063398F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> F.d. justitieråden Mahmut Baran och Mari Andersson samt justitierådet Christine Lager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FDEABE" w14:textId="1AA684B9" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>Stickprovinsamling av uppgifter om hushållens skulder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105D3DC6" w14:textId="573C1221" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>Enligt en lagrådsremiss den 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008120B5">
+        <w:t xml:space="preserve">mars 2026 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4E51A4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00AF7C96">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74D069B7" w14:textId="600CA8D6" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av rättssakkunniga Zozan Cemal, biträdd av ämnesrådet Fredrik Opander. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F025450" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0224C951" w14:textId="7A748FCE" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>Förslaget föranleder följande yttrande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5F5E31" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DF1406" w14:textId="290A5285" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om ändring i lagen om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r>
-        <w:t>backa kommun, Lantbrukarnas riksförbund, länsstyrel</w:t>
+      <w:r w:rsidRPr="008120B5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>reringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9C14F6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4058AAE1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statistiska Centralbyrån, SCB, förvaltar det fördelningsanalytiska statistiksystemet för inkomster och transfereringar (Fasit) inom ramen för sin statistikverksamhet. Fasit används bl.a. för att bedöma utfall och konsekvenser av reformer i välfärdssystemet och för att analysera såväl budget- som fördelningseffekter avseende skatte-, avgifts- och bidragsregler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784A57D0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A0402D" w14:textId="2E7EC441" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppgifterna om individer och hushåll som ingår i databaserna i Fasit hämtas från SCB:s statistikdatabaser och andra myndigheters statistik och administrativa register. I dess nuvarande form är det endast myndigheter under regeringen som är skyldiga att förse databaserna i Fasit med uppgifter. Denna skyldighet är reglerad på förordningsnivå, se 1 § förordningen (2019:509) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465C3D16" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CABEF0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I den nu aktuella lagen regleras personuppgiftsbehandlingen i Fasit. Lagen tillämpas vid SCB:s behandling av personuppgifter i Fasit (se 1 § första stycket). Enligt lagen ska SCB även ta fram ett särskilt urval av personuppgifter i Fasit som får lämnas ut till de myndigheter som anges i lagen (se 8 och 9 §§). Lagen tillämpas också vid dessa myndigheters behandling av personuppgifter i det urval som har lämnats ut till dem (se 1 § andra stycket). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596D60DE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270BC6B2" w14:textId="146B06CD" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I lagrådsremissen föreslås att Fasit ska utökas med uppgifter om hushållssektorns skulder och skuldbetalningar. Enligt förslaget ska uppgifterna i Fasit, och i ett mindre urval av dessa som ska få lämnas ut </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>till andra myndigheter, få behandlas för att simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar av hushålls</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>serna i Blekinge län, Dalarnas län, Gotlands län, Gävleborgs län, Hallands län, Jönköpings län, Kronobergs län, Norrbottens län, Skåne län, Stock</w:t>
+        <w:t>sektorns skulder och skuldbetalningar. Uppgifterna ska också få användas för att ta fram statistik för att analysera information inom det området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FC726C" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D25569" w14:textId="5A51AAF6" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att Fasit ska kunna utökas med uppgifter om hushållssektorns skulder och skuldbetalningar krävs tillgång till sådana uppgifter från kreditinstitut och bostadskreditinstitut. I lagrådsremissen föreslås därför att kredit</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>holms län, Uppsala län, Värmlands län, Västerbottens län, Västernorrlands län, Västmanlands län, Västra Götalands län, Örebro län, Östergötlands län, Malmö kommun, Mariestads kommun, Nacka kommun, Nacka tingsrätt (mark- och miljödomstolen), Naturvårdsverket, Näringslivets Regel</w:t>
+        <w:t xml:space="preserve">institut och bostadskreditinstitut ska bli skyldiga att lämna uppgifter om hushållens skulder m.m. till SCB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8AF9E0" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65236034" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C7EDCF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192E9A89" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen anges tillämpningsområdet för lagen. Enligt paragrafen ska lagen tillämpas vid SCB:s behandling av personuppgifter i Fasit och vid myndigheters behandling av personuppgifter i det urval som har lämnats ut till dem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D03FB85" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEB45F9" w14:textId="4AE35CEF" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen föreslås, som framgått, innehålla en bestämmelse om uppgifts</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t xml:space="preserve">nämnd, Piteå kommun, Region Skåne, Region Stockholm, Region Örebro </w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>skyldighet för vissa företag, se den nya 8 a §. Eftersom en sådan uppgifts</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-        <w:t>myndighet, Statens jordbruksverk, Stockholms universitet (Juridiska</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="03277545" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+        <w:t xml:space="preserve">skyldighet inte är en del av SCB:s eller andra myndigheters behandling av personuppgifter anser Lagrådet att paragrafen bör förses med ett nytt tredje stycke i linje med följande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE830E1" w14:textId="51A63A68" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen innehåller dessutom bestämmelser om uppgiftsskyldighet för vissa företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A81643" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119D9522" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="1B70944D" w14:textId="3B05049F" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+    </w:p>
+    <w:p w14:paraId="4EDE9628" w14:textId="6C6AB8D1" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar SCB:s skyldighet att skapa särskilda underlag av uppgifter, s.k. urval, för utlämnande till andra myndigheter. I ett nytt andra stycke föreslås regler angående skyldigheten att ta fram ett sådant urval av uppgifter om hushållssektorns skulder och skuldbetalningar. Förslaget i remissen är utformat enligt följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7B3268" w14:textId="218858AA" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För de ändamål som anges i 4 § 1 b och 2 b ska Statistiska centralbyrån dock endast ta fram ett mindre urval av personuppgifter i Fasit som inte kan hänföras direkt till en fysisk person för utlämnande enligt 9 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35617AD1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t xml:space="preserve">I 4 § anges de ändamål för vilka personuppgifter i Fasit får be-handlas hos SCB och hos de myndigheter till vilka ett urval lämnats ut. Det föreslås att det ska införas två nya punkter i 4 § som innebär att uppgifter om hushållssektorns skulder och skuldbetalningar får behandlas i Fasit och i urvalen i syfte att simulera och beräkna effekter av befintliga och nya regelverk samt andra förändringar av hushållssektorns skulder och skuldbetalningar (1 b), respektive ta fram statistik för information om hushållssektorns skulder och skuldbetalningar (2 b). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9E4A58" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="77B17838" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t xml:space="preserve">Genom ordalydelsen ”ett mindre urval av personuppgifter” i remissens förslag till 8 § andra stycket är avsikten att begränsa omfattningen av urvalet av personuppgifter för utlämnande när det gäller hushållssektorns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008120B5">
         <w:lastRenderedPageBreak/>
-        <w:t>Söderhamns kommun, Tomelilla kommun, Trafikverket, Tyréns AB, Täby kommun, Umeå kommun, Vingåkers kommun, Vänersborgs kommun, Vännäs kommun, Övertorneå kommun.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="494725A2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+        <w:t xml:space="preserve">skulder och skuldbetalningar, jämfört med andra urval av personuppgifter för utlämnande vilka omfattas av paragrafens första stycke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4D1FEF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="008120B5" w:rsidRDefault="00026B46" w:rsidP="008120B5">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26AA8CCA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+    <w:p w14:paraId="4923CE97" w14:textId="6E5DE371" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>Avgränsningen av hur omfattande urval som SCB ska göra när det gäller de nya uppgifterna om hushållssektorns skulder och skuldbetalningar bör enligt Lagrådet inte knytas till SCB:s och andra myndigheters ändamål för sin personuppgiftsbehandling. En sådan avgränsning blir otydlig. Avgränsningen av vilka urval av personuppgifter som SCB ska ta fram bör i stället direkt framgå av lagtexten, t.ex. i linje med följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC7A25B" w14:textId="657A371E" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>I fråga om hushållssektorns skulder och skuldbetalningar ska Statistiska centralbyrån dock endast ta fram ett mindre urval av sådana personuppgifter som avses i första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA9BBEC" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>Eftersom det framgår av första stycket att det är fråga om urval för utlämnande behöver inte det upprepas i andra stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2397B48F" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="008E2957" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId63"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609B3675" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>8 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8B1D2B" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B4D494" w14:textId="3D850BA8" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008120B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008120B5">
+        <w:t>I första stycket i paragrafen, som är ny, föreslås en bestämmelse om att kreditinstitut och bostadskreditinstitut ska bli skyldiga att lämna uppgifter om skulder och skuldbetalningar till SCB. I remissen föreslås följande lydelse av stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DB89B8" w14:textId="76546F7F" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6726F">
+        <w:t>Företag som omfattas av lagen (2004:297) om bank- och finansieringsrörelse och lagen (2016:1024) om verksamhet med bostadskrediter ska till Statistiska centralbyrån lämna de uppgifter som behövs för de ändamål som anges i 4 § 1 b och 2 b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D6691F" w14:textId="19F0B17C" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6726F">
+        <w:t>Uppgiftsskyldigheten för företagen enligt förslaget är, enligt Lagrådet, inte tydlig. Företagens uppgiftsskyldighet bör inte knytas till ändamålen för SCB:s och andra myndigheters personuppgiftsbehandling (jfr Lagrådets synpunkter på remissens förslag till 8 §). Även om avsikten är att mer detaljerade bestämmelser om företagens uppgiftsskyldighet ska regleras på förordningsnivå, se vidare om andra stycket nedan, bör lagtexten utformas tydligare. Enligt Lagrådet bör en utformning i linje med följande övervägas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8DC0C1" w14:textId="4B9A25E4" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6726F">
+        <w:t>Företag som omfattas av lagen (2004:297) om bank- och finansieringsrörelse och lagen (2016:1024) om verksamhet med bostadskrediter ska till Statistiska centralbyrån lämna uppgifter om hushållssektorns skulder och skuldbetalningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3D1C28" w14:textId="4235E2D0" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6726F">
+        <w:t>I andra delar av lagrådsremissen framgår att företagens uppgiftsskyldighet ska avse alla skattskyldiga och folkbokförda personer samt dödsbon. Företagen ska alltså inte behöva göra urval av exempelvis vissa grupper av personer. Enligt Lagrådet bör det i den fortsatta beredningen övervägas hur detta kan förtydligas i lagtexten eller möjligen, om lämpligt, i författningskommentaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3028ADEE" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191EAE7A" w14:textId="0E153F63" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6726F">
+        <w:t xml:space="preserve">I paragrafens andra stycke finns ett bemyndigande för regeringen att meddela föreskrifter om uppgiftsskyldigheten. I författningskommentaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6726F">
+        <w:lastRenderedPageBreak/>
+        <w:t>anges att regeringen bemyndigas att meddela föreskrifter om vilka uppgifter som ska omfattas av uppgiftsskyldigheten. I andra delar av remissen framgår att avsikten är att regeringens föreskrifter sedan ska kompletteras med verkställighetsföreskrifter från SCB om bl.a. när och hur uppgifterna ska lämnas. Lagrådet förordar att bemyndigandet i andra stycket preciseras så att regeringen får meddela föreskrifter om vilka närmare uppgifter som ska lämnas. Det kan vidare vara lämpligt att upplysa i författningskommentaren att avsikten är att verkställighetsföreskrifter om uppgiftsskyldigheten ska meddelas på myndighetsnivå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073AF9D5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23019EFD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rubriken närmast före 8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600EB6E5" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103D26AE" w14:textId="0993A19C" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under rubriken ”Tillhandahållande av personuppgifter” är 8–10 §§ placerade. Paragraferna behandlar SCB:s tillhandahållande av personuppgifter till andra myndigheter. Den nya 8 a § föreslås placeras under samma rubrik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764D950E" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADC48FF" w14:textId="1501A1BA" w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidRDefault="00026B46" w:rsidP="00F6726F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00026B46" w:rsidRPr="00F6726F" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId56"/>
+          <w:headerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="even" r:id="rId58"/>
+          <w:footerReference w:type="default" r:id="rId59"/>
+          <w:headerReference w:type="first" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...4058 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>I den nya 8 a § föreslås, som framgått, en ny bestämmelse om vissa företags uppgiftsskyldighet till SCB. Bestämmelsen avser alltså inte SCB:s tillhandahållande av personuppgifter. Den nya 8 a § bör därför placeras under en egen rubrik. Alternativt bör den befintliga rubriken ändras.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5BA6A3D5" w14:textId="55B7AE01" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00601D40">
+        <w:p w14:paraId="19929476" w14:textId="7CCB5B06" w:rsidR="00026B46" w:rsidRDefault="00E554C0" w:rsidP="00C0785A">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:before="720" w:after="190"/>
+            <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Klimat- och näringslivsdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="22E8037D" w14:textId="4C9DD328" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="27562AEA" w14:textId="5B06EA11" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc226556699"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc228442409"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-09T00:00:00Z">
+          <w:date w:fullDate="2026-04-30T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001E5F30">
-            <w:t>den 9 april 2026</w:t>
+          <w:r w:rsidR="0065235C">
+            <w:t>den 30 april 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="92"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="39DA9579" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="2FB927C1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A50C3D" w14:textId="4A22D9AF" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="6D36DB4C" w14:textId="0A37F86E" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Strömmer, Forssmed, Slottner, Wykman, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:r w:rsidR="003B2376" w:rsidRPr="003B2376">
+            <w:t>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="03D34C5E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="6C87D7AF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C255B35" w14:textId="1AF1D200" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="326A5620" w14:textId="61FAA6C2" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001E5F30">
-            <w:t>Britz</w:t>
+          <w:r w:rsidR="0065235C">
+            <w:t>Wykman</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2028EEC7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00827386" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="3476E5B7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00827386" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D5CF8B2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00915BF3" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="50575A06" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00915BF3" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BDAB8A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="006E102E" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="42256907" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="006E102E" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516AB608" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="303B0B02" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D63623" w14:textId="6C67BDFB" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
+    <w:p w14:paraId="642220EB" w14:textId="2A74C124" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00416C3D">
-            <w:t>Ny myndighet för miljöprövning</w:t>
+          <w:r w:rsidR="00E554C0">
+            <w:t>Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7D299602" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="7AE02F01" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId86"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId91"/>
+      <w:headerReference w:type="even" r:id="rId62"/>
+      <w:headerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="even" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:headerReference w:type="first" r:id="rId66"/>
+      <w:footerReference w:type="first" r:id="rId67"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086B6BF5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00F8009C">
+    <w:p w14:paraId="360E12C2" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10D448FB" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00F8009C">
+    <w:p w14:paraId="71A9C17A" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22743,13752 +14772,8571 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70D9391F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2D205D54" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="391131B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2E3746BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="391131B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2E3746BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C4DA871" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="586AF558" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 4"/>
+              <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5EBED1AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="55CD610E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55CD610E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09173E5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75D8BB37" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="75D8BB37" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ECB8925" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F23C912" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F23C912" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36C06E0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="250CA17D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="250CA17D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ADD1C4F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="569692CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="569692CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15EEA1DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="66C58F32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="66C58F32" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70D3F99B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2CA27ED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2CA27ED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25A76435" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EDEDD62" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EDEDD62" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44B99DCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EBB2110" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EBB2110" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64673A3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E6BC132" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E6BC132" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72AC33B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74E697F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="74E697F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64B28361" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B32EDFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B32EDFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EB3CF3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="257DC487" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="257DC487" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BDE76B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5DBE5B14" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5DBE5B14" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56957879" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42316E27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="42316E27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ED49FBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6E408981" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00026B46">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E408981" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00026B46">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="634568E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DCD8A54" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5EBED1AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6DCD8A54" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="610FDF3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2A126724" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="05050A44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="52EADC95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05050A44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="52EADC95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECA3AF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="279C7238" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B8A53D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="278B04AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B8A53D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="278B04AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29020C40" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="461C4C67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 4"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72EAA18E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="7DFFB050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4C2CB637" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7DFFB050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4C2CB637" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33A75136" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2ECEB6D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="19007AA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4807C1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19007AA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4807C1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28596C91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0457B6B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54AEE603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1394 lines deleted...]
-                        <w:p w14:paraId="580ED6D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="30101382" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="580ED6D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="30101382" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D4A5154" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="07EAA62B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="59174D0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5D603B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="59174D0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5D603B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="662A5251" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0E05DA71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77DD14A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1394 lines deleted...]
-                        <w:p w14:paraId="6814D188" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="246FD95F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6814D188" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="246FD95F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EC83FA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="0BB2361C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F81FD28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...154 lines deleted...]
-                        <w:p w14:paraId="2C715641" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="32F511D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C715641" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="32F511D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E40644D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1CBFFC12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53DB2F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5A7C45F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="53DB2F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...774 lines deleted...]
-                  <w:p w14:paraId="72B56202" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5A7C45F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28068137" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="006923D1">
+    <w:p w14:paraId="478C3CD8" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="073FAB86" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="006923D1" w:rsidRDefault="00876600" w:rsidP="006923D1">
+    <w:p w14:paraId="2BB5AB6E" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="006923D1" w:rsidRDefault="00241040" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B99F330" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="006923D1">
+    <w:p w14:paraId="54D813B4" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...350 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37371EE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5247469A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C58CF02" w14:textId="48C484F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="193C6471" w14:textId="01D28885" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C58CF02" w14:textId="48C484F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="193C6471" w14:textId="01D28885" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BD49951" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0FC2D65D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3BED39D6" w14:textId="087354C2" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="765573115"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1864935080"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="721009D5" w14:textId="44DF34DD" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00026B46">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3BED39D6" w14:textId="087354C2" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="765573115"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1864935080"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="721009D5" w14:textId="44DF34DD" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00026B46">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AE127D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="66B0E485" w14:textId="1DBD2361" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1450595285"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1780681078"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="22A0494E" w14:textId="773E1D86" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00026B46">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="66B0E485" w14:textId="1DBD2361" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1450595285"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1780681078"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="22A0494E" w14:textId="773E1D86" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00026B46">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DB10239" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AD59454" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A1145AE" w14:textId="5F7D6AD8" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="45210F40" w14:textId="1A04515E" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-950704272"/>
+                              <w:id w:val="1084574787"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1930888912"/>
+                              <w:id w:val="58298571"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0A4EEAD4" w14:textId="2194B2E5" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="08835055" w14:textId="37A667D1" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1710640699"/>
+                              <w:id w:val="1633292920"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="568394623"/>
+                              <w:id w:val="-931893521"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A1145AE" w14:textId="5F7D6AD8" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="45210F40" w14:textId="1A04515E" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-950704272"/>
+                        <w:id w:val="1084574787"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1930888912"/>
+                        <w:id w:val="58298571"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0A4EEAD4" w14:textId="2194B2E5" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="08835055" w14:textId="37A667D1" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
+                        <w:id w:val="1633292920"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
+                        <w:id w:val="-931893521"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76404AA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55690A6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2959D7FB" w14:textId="5B395036" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1DAC7B86" w14:textId="7D16C511" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-310553781"/>
+                              <w:id w:val="-99188696"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1103875606"/>
+                              <w:id w:val="-806470977"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1169C9E1" w14:textId="68AC2B69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0AE77768" w14:textId="6A8F2E4D" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-205724955"/>
+                              <w:id w:val="-642202651"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="7733761"/>
+                              <w:id w:val="-1972125256"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2959D7FB" w14:textId="5B395036" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1DAC7B86" w14:textId="7D16C511" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-310553781"/>
+                        <w:id w:val="-99188696"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1103875606"/>
+                        <w:id w:val="-806470977"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1169C9E1" w14:textId="68AC2B69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0AE77768" w14:textId="6A8F2E4D" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-205724955"/>
+                        <w:id w:val="-642202651"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="7733761"/>
+                        <w:id w:val="-1972125256"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07FF60B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6596720F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34E5AF22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="65813C1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7DC6FE46" w14:textId="2D61B93F" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="73621ED1" w14:textId="3CDE4663" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1406520857"/>
+                              <w:id w:val="747303692"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1017463718"/>
+                              <w:id w:val="-1854956489"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1ACB36F6" w14:textId="0F46A7BD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="22FD0839" w14:textId="71BEE32B" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="34629170"/>
+                              <w:id w:val="-1067337656"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-587232373"/>
+                              <w:id w:val="306824447"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7DC6FE46" w14:textId="2D61B93F" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="73621ED1" w14:textId="3CDE4663" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1406520857"/>
+                        <w:id w:val="747303692"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1017463718"/>
+                        <w:id w:val="-1854956489"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1ACB36F6" w14:textId="0F46A7BD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="22FD0839" w14:textId="71BEE32B" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="34629170"/>
+                        <w:id w:val="-1067337656"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-587232373"/>
+                        <w:id w:val="306824447"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63C6FC5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="05032198" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="088AA9C7" w14:textId="0DDDA7A5" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62158574" w14:textId="2CF18A52" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1790974497"/>
+                              <w:id w:val="-581294270"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="61768224"/>
+                              <w:id w:val="1821998429"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="286C07B8" w14:textId="53927B81" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5A8AD28A" w14:textId="6A7A3ADA" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1495180460"/>
+                              <w:id w:val="897018930"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-291365379"/>
+                              <w:id w:val="83429375"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="088AA9C7" w14:textId="0DDDA7A5" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62158574" w14:textId="2CF18A52" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1790974497"/>
+                        <w:id w:val="-581294270"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="61768224"/>
+                        <w:id w:val="1821998429"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="286C07B8" w14:textId="53927B81" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5A8AD28A" w14:textId="6A7A3ADA" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1495180460"/>
+                        <w:id w:val="897018930"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-291365379"/>
+                        <w:id w:val="83429375"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A5203C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="54DFEEC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7047C80B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0549CD1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35467223" w14:textId="26CC0BD2" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="40AB54EF" w14:textId="40BB0644" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-718665831"/>
+                              <w:id w:val="265045016"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-891040210"/>
+                              <w:id w:val="-1462720729"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="07E45BA3" w14:textId="43981E69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="69A7D4B9" w14:textId="04B05974" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1120448787"/>
+                              <w:id w:val="-852487098"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1051813432"/>
+                              <w:id w:val="279225294"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="35467223" w14:textId="26CC0BD2" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="40AB54EF" w14:textId="40BB0644" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-718665831"/>
+                        <w:id w:val="265045016"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-891040210"/>
+                        <w:id w:val="-1462720729"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="07E45BA3" w14:textId="43981E69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="69A7D4B9" w14:textId="04B05974" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1120448787"/>
+                        <w:id w:val="-852487098"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1051813432"/>
+                        <w:id w:val="279225294"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="380AF9C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7A358F3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4663101D" w14:textId="23D41496" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4663101D" w14:textId="23D41496" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66A3FA62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21545F48" w14:textId="5A3B983C" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E43F40D" w14:textId="3BC3DAE1" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2041550164"/>
+                              <w:id w:val="-1075113532"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="487678237"/>
+                              <w:id w:val="-888423787"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="70E89500" w14:textId="72E11FE4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="21713B75" w14:textId="326F4BAD" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1263650852"/>
+                              <w:id w:val="537241394"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1758410771"/>
+                              <w:id w:val="-1934891463"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21545F48" w14:textId="5A3B983C" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0E43F40D" w14:textId="3BC3DAE1" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2041550164"/>
+                        <w:id w:val="-1075113532"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="487678237"/>
+                        <w:id w:val="-888423787"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="70E89500" w14:textId="72E11FE4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="21713B75" w14:textId="326F4BAD" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1263650852"/>
+                        <w:id w:val="537241394"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1758410771"/>
+                        <w:id w:val="-1934891463"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F1E37D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="10BFE02C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FC67D7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55E2701A" w14:textId="6F31BB32" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="2ED1E96C" w14:textId="0E5A614E" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-706334673"/>
+                              <w:id w:val="-1947685296"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-577521948"/>
+                              <w:id w:val="-1745333379"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5A0C172D" w14:textId="03147C35" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="245CABC2" w14:textId="11ED54F9" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="969101003"/>
+                              <w:id w:val="611022223"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="155502968"/>
+                              <w:id w:val="1251924858"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55E2701A" w14:textId="6F31BB32" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="2ED1E96C" w14:textId="0E5A614E" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-706334673"/>
+                        <w:id w:val="-1947685296"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-577521948"/>
+                        <w:id w:val="-1745333379"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5A0C172D" w14:textId="03147C35" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="245CABC2" w14:textId="11ED54F9" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="969101003"/>
+                        <w:id w:val="611022223"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="155502968"/>
+                        <w:id w:val="1251924858"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42147F1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="25BF3923" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="46DA4DFC" w14:textId="04C35343" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2966C88A" w14:textId="6F5E5C75" w:rsidR="00244011" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2145156166"/>
+                              <w:id w:val="-833679155"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-678883442"/>
+                              <w:id w:val="-635490181"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="7D9AC5B4" w14:textId="13454938" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1294454A" w14:textId="5EC41205" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00FE33F9" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1799261416"/>
+                              <w:id w:val="-1167850613"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="008E2957">
+                          <w:r w:rsidR="00026B46">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="294570588"/>
+                              <w:id w:val="1012333820"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00E554C0">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="46DA4DFC" w14:textId="04C35343" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2966C88A" w14:textId="6F5E5C75" w:rsidR="00244011" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2145156166"/>
+                        <w:id w:val="-833679155"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-678883442"/>
+                        <w:id w:val="-635490181"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="7D9AC5B4" w14:textId="13454938" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1294454A" w14:textId="5EC41205" w:rsidR="00026B46" w:rsidRPr="00C7375F" w:rsidRDefault="00A860F5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1799261416"/>
+                        <w:id w:val="-1167850613"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="008E2957">
+                    <w:r w:rsidR="00026B46">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="294570588"/>
+                        <w:id w:val="1012333820"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00E554C0">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42A52CCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="74548BD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A2C8023" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...188 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D8678F6" w14:textId="338FBB89" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="39C97F66" w14:textId="38ABC0F4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="901172687"/>
+                              <w:id w:val="72485699"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-148521868"/>
+                              <w:id w:val="1254930190"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D8678F6" w14:textId="338FBB89" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="39C97F66" w14:textId="38ABC0F4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="901172687"/>
+                        <w:id w:val="72485699"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-148521868"/>
+                        <w:id w:val="1254930190"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-[...40 lines deleted...]
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17089574" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3EB6B881" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CE6D03C" w14:textId="06B8F7B0" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="46985274" w14:textId="5EEC90E5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1537083976"/>
+                              <w:id w:val="-1187051174"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1151513111"/>
+                              <w:id w:val="32616965"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-[...40 lines deleted...]
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CE6D03C" w14:textId="06B8F7B0" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="46985274" w14:textId="5EEC90E5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1537083976"/>
+                        <w:id w:val="-1187051174"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1151513111"/>
+                        <w:id w:val="32616965"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-[...873 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="701ECF59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...806 lines deleted...]
-  <w:p w14:paraId="21695768" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0F589B20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="051D3E05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
-[...928 lines deleted...]
-  <w:p w14:paraId="7DBFC7E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="604BA6E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5897E45E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7FA34E32" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A85ABD6" w14:textId="718AC809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="47390687" w14:textId="5078A695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1438908852"/>
+                              <w:id w:val="-478690761"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="150493847"/>
+                              <w:id w:val="394330182"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A85ABD6" w14:textId="718AC809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="47390687" w14:textId="5078A695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1438908852"/>
+                        <w:id w:val="-478690761"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="150493847"/>
+                        <w:id w:val="394330182"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2839E23C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4C35092A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30FCE2AB" w14:textId="61B1ED27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="39F24E55" w14:textId="4D0D825A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-450327288"/>
+                              <w:id w:val="676163494"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-781958116"/>
+                              <w:id w:val="-1758895995"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30FCE2AB" w14:textId="61B1ED27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="39F24E55" w14:textId="4D0D825A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-450327288"/>
+                        <w:id w:val="676163494"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-781958116"/>
+                        <w:id w:val="-1758895995"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A02EFB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="49703DCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73AB4A5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="496588AD" w14:textId="1F90281E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                        <w:p w14:paraId="32A412BF" w14:textId="510640B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1368290413"/>
+                              <w:id w:val="-1226841028"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-658611885"/>
+                              <w:id w:val="1291091699"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="496588AD" w14:textId="1F90281E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                  <w:p w14:paraId="32A412BF" w14:textId="510640B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1368290413"/>
+                        <w:id w:val="-1226841028"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-658611885"/>
+                        <w:id w:val="1291091699"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3322E89B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0D88BFD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D78CE67" w14:textId="0FB0ED2F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D6F5A18" w14:textId="75E3B1C6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="488992902"/>
+                              <w:id w:val="1740668145"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008E2957">
+                              <w:r w:rsidR="00E554C0">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="479504124"/>
+                              <w:id w:val="-1948304328"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00416C3D">
-                                <w:t>2025/26:238</w:t>
+                              <w:r w:rsidR="00F00228">
+                                <w:t>2025/26:255</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D78CE67" w14:textId="0FB0ED2F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D6F5A18" w14:textId="75E3B1C6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="488992902"/>
+                        <w:id w:val="1740668145"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008E2957">
+                        <w:r w:rsidR="00E554C0">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="479504124"/>
+                        <w:id w:val="-1948304328"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00416C3D">
-[...189 lines deleted...]
-                          <w:t>2025/26:238</w:t>
+                        <w:r w:rsidR="00F00228">
+                          <w:t>2025/26:255</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="514585A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="68FA56C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -38762,1154 +25610,967 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00876600"/>
+    <w:rsidRoot w:val="00241040"/>
+    <w:rsid w:val="000001E1"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
+    <w:rsid w:val="00007C2F"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000111F2"/>
+    <w:rsid w:val="0001100A"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="000113B4"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="00015577"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00024D3A"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00026B46"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063C97"/>
-    <w:rsid w:val="00066BAC"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00072DA0"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000814F5"/>
+    <w:rsid w:val="00081045"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
-    <w:rsid w:val="00085E03"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="00092440"/>
+    <w:rsid w:val="00092ADA"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00095D7C"/>
+    <w:rsid w:val="00096531"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2875"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7518"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C47A5"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E04B5"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00101834"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="0010319C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00106AD5"/>
+    <w:rsid w:val="00104DB2"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00112CF9"/>
+    <w:rsid w:val="0011336B"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="0011747E"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121183"/>
-    <w:rsid w:val="00121E34"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00135DA6"/>
-    <w:rsid w:val="00141045"/>
+    <w:rsid w:val="0013640D"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00154DC3"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00177C55"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018045C"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="001821C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00185844"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00193021"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00195BFA"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A174B"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001A72B2"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6057"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E5F30"/>
-    <w:rsid w:val="001E7D9C"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="00211ED8"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00217CCC"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="002369F7"/>
-    <w:rsid w:val="00236D5A"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="002428C1"/>
-    <w:rsid w:val="00242F83"/>
+    <w:rsid w:val="00241040"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002474C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00252B9A"/>
+    <w:rsid w:val="00246E0B"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254206"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00257097"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00262A04"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00281828"/>
     <w:rsid w:val="002818CA"/>
+    <w:rsid w:val="00284EDA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
-    <w:rsid w:val="002939D7"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002B0075"/>
     <w:rsid w:val="002B01BF"/>
-    <w:rsid w:val="002B0903"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B74AA"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0DA0"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="00312E5D"/>
+    <w:rsid w:val="00316DFF"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00321836"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003270BD"/>
+    <w:rsid w:val="003234F2"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00344B5D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="00352C18"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00353ECF"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356B91"/>
-    <w:rsid w:val="0036023E"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
+    <w:rsid w:val="00362A2C"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="00384CD3"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00395ECD"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A487C"/>
-    <w:rsid w:val="003A4DBB"/>
+    <w:rsid w:val="003A3432"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1A16"/>
+    <w:rsid w:val="003B2376"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B4BC9"/>
+    <w:rsid w:val="003B4F2C"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C2291"/>
-    <w:rsid w:val="003C5E36"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D258A"/>
     <w:rsid w:val="003D565A"/>
+    <w:rsid w:val="003D64BC"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E1775"/>
-    <w:rsid w:val="003E24B4"/>
+    <w:rsid w:val="003E14D0"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F6A60"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="004149D2"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00416C3D"/>
+    <w:rsid w:val="0042275D"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="004307F5"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="0043336B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0043698C"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="0046535B"/>
-    <w:rsid w:val="00465AC2"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00471EF6"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A398F"/>
-    <w:rsid w:val="004A45A2"/>
+    <w:rsid w:val="004A2AAA"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A5B50"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B38EB"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
-    <w:rsid w:val="004B6D5A"/>
-    <w:rsid w:val="004B730F"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C3ED6"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D4205"/>
-    <w:rsid w:val="004D5D31"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E55E9"/>
+    <w:rsid w:val="004E2161"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="005032D4"/>
-    <w:rsid w:val="00503481"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="0051150E"/>
+    <w:rsid w:val="005115C6"/>
+    <w:rsid w:val="005123C0"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00522C74"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00530DCB"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00535054"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
-    <w:rsid w:val="005362E5"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="00540A48"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="00543A44"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="005449A3"/>
-    <w:rsid w:val="0055168E"/>
+    <w:rsid w:val="00552BB2"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="00564B05"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="0057509A"/>
-    <w:rsid w:val="00575E73"/>
     <w:rsid w:val="00584FCD"/>
-    <w:rsid w:val="005867E0"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00591BA1"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A058B"/>
-    <w:rsid w:val="005A1E77"/>
     <w:rsid w:val="005A2C12"/>
+    <w:rsid w:val="005A2DBB"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A525E"/>
     <w:rsid w:val="005A72C8"/>
-    <w:rsid w:val="005A7DBA"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B3D28"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="00600339"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="006063DC"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="00610AE4"/>
+    <w:rsid w:val="00610B67"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="00612CA2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="006206AF"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="006271FE"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00652845"/>
+    <w:rsid w:val="0065235C"/>
+    <w:rsid w:val="0065276E"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="0067189F"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00680A48"/>
-    <w:rsid w:val="006838A7"/>
+    <w:rsid w:val="0068326E"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="0069446F"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C38A6"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C61B7"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
-    <w:rsid w:val="006E3B8B"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="007045B9"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="0070692A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00712ACF"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00725369"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0073164F"/>
+    <w:rsid w:val="00715C93"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00736C4C"/>
-    <w:rsid w:val="00740C80"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744E4F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00746844"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
+    <w:rsid w:val="007641EC"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00773F74"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="007878E6"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="007910A6"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00793F01"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A1708"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A41EA"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C475D"/>
-    <w:rsid w:val="007C6171"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D0C9E"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D54C5"/>
+    <w:rsid w:val="007E2A61"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007E79A6"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F7BC6"/>
+    <w:rsid w:val="00801289"/>
+    <w:rsid w:val="0080435A"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="00821283"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00832476"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00846171"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00852FC9"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="008572C7"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00865C06"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="00876600"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00896629"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A7549"/>
     <w:rsid w:val="008B1C1B"/>
+    <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C2034"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D1C4E"/>
-    <w:rsid w:val="008D3E19"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E2957"/>
-    <w:rsid w:val="008E2A75"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F20BD"/>
-    <w:rsid w:val="008F55D9"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
-    <w:rsid w:val="008F7955"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="009103F1"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00927D80"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00943311"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00946CC9"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="009524F8"/>
     <w:rsid w:val="00952E1E"/>
-    <w:rsid w:val="0095362A"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00963410"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00976A1E"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="009814E4"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00991FDA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A3512"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A6A3A"/>
-    <w:rsid w:val="009A7010"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B3626"/>
+    <w:rsid w:val="009B0F81"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C4670"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
-    <w:rsid w:val="009C57F1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E6985"/>
-    <w:rsid w:val="009E6FE0"/>
+    <w:rsid w:val="009E6649"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="009F4E2F"/>
     <w:rsid w:val="00A118D8"/>
-    <w:rsid w:val="00A11C34"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A17713"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A349B7"/>
-    <w:rsid w:val="00A35EF7"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A411C6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A43CC8"/>
+    <w:rsid w:val="00A45589"/>
     <w:rsid w:val="00A46AD1"/>
-    <w:rsid w:val="00A472EE"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A47947"/>
-    <w:rsid w:val="00A503DF"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
-    <w:rsid w:val="00A71F35"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A753BF"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A84845"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A860F5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A92E44"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97899"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA15A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA3119"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB155D"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC10F8"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC6186"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AC7B6B"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE7B92"/>
-    <w:rsid w:val="00AF0AE3"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF4325"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00AF7C96"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B05534"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B12B11"/>
-    <w:rsid w:val="00B13589"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B43722"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B62B86"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B70ECA"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B74705"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA43DE"/>
+    <w:rsid w:val="00BA0940"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
-    <w:rsid w:val="00BC03E0"/>
-    <w:rsid w:val="00BC057A"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD6B13"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE24E0"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF5280"/>
-    <w:rsid w:val="00BF5384"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C0785A"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C30003"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C33398"/>
-    <w:rsid w:val="00C352BC"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C450F1"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C47F6C"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C5727D"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70550"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C7461D"/>
+    <w:rsid w:val="00C73E89"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C8334D"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C916A9"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00C97F70"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB75F1"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC7724"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD0D46"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D026AC"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D2267A"/>
-    <w:rsid w:val="00D239D3"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D340A9"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D63355"/>
-    <w:rsid w:val="00D64CC3"/>
+    <w:rsid w:val="00D639FA"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D8019F"/>
+    <w:rsid w:val="00D833BF"/>
     <w:rsid w:val="00D9256D"/>
-    <w:rsid w:val="00D92B23"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D94CF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA04E6"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB28A3"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC3190"/>
+    <w:rsid w:val="00DC341D"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF79F0"/>
+    <w:rsid w:val="00DF6895"/>
+    <w:rsid w:val="00DF766D"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E11009"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E25E25"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E272D5"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E2740F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E554C0"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E631AD"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E739AA"/>
-    <w:rsid w:val="00E748AC"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E769E6"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E837B4"/>
-    <w:rsid w:val="00E8799D"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E9551B"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB09B6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB2016"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00EE1212"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF3F2B"/>
-    <w:rsid w:val="00EF4EBC"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
+    <w:rsid w:val="00F00228"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F2097A"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
+    <w:rsid w:val="00F2605C"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F26FFE"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
-    <w:rsid w:val="00F32182"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F45686"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F527A6"/>
-    <w:rsid w:val="00F532D2"/>
+    <w:rsid w:val="00F574E7"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F90A13"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F9440F"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
-    <w:rsid w:val="00FB2895"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
-    <w:rsid w:val="00FE1CA9"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE33F9"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE62B9"/>
-    <w:rsid w:val="00FF260C"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
+    <w:rsid w:val="00FF796D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EF57005"/>
-  <w15:docId w15:val="{69A8D5B5-2B8D-4ACB-9F5C-577C325FABA5}"/>
+  <w14:docId w14:val="24379B6E"/>
+  <w15:docId w15:val="{1675A63B-5854-4D78-8EBB-E8A8ED9F4ECA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -42423,76 +29084,125 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A503DF"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007641EC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007641EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -42760,108 +29470,109 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Strömmer, Forssmed, Slottner, Wykman, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
-[...1 lines deleted...]
-  <titel>Ny myndighet för miljöprövning</titel>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:255</dokumentnummer>
+  <titel>Stickprovsinsamling av uppgifter om hushållens skulder</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>112</Value>
+      <Value>25</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14056</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13986</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13986</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14056</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14056</Description>
     </_dlc_DocIdUrl>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13986</_dlc_DocId>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
@@ -42873,64 +29584,50 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...12 lines deleted...]
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -43108,184 +29805,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EC2EBF-CEB5-40A3-A979-2C5626665BB4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{105CD4ED-1CD4-4B02-8A1D-765952231E41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46B4E9A-3B24-46E5-91DD-BA796FB2401D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CDE6AF-C045-4CD8-A0BA-88EDD7C0E9BD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44F543EE-586B-4E77-93A7-D94833A43DFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F923815D-86F1-4561-9FFC-25CA4328FBA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA695925-B5F1-465D-A038-BC8415685A5A}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{875FCD29-9725-48EB-980A-49859411EA56}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10CDCA1A-0885-4F51-A4C4-C891D1BB3231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA72F0B1-9DEC-4449-9B86-25376F7390BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>61</Pages>
-[...1 lines deleted...]
-  <Characters>112631</Characters>
+  <Pages>35</Pages>
+  <Words>11937</Words>
+  <Characters>63272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>938</Lines>
-  <Paragraphs>267</Paragraphs>
+  <Lines>527</Lines>
+  <Paragraphs>150</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ny myndighet för miljöprövning</vt:lpstr>
+      <vt:lpstr>Stickprovsinsamling av uppgifter om hushållens skulder</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>133614</CharactersWithSpaces>
+  <CharactersWithSpaces>75059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ny myndighet för miljöprövning</dc:title>
-  <dc:creator>Berit Götesson</dc:creator>
+  <dc:title>Stickprovsinsamling av uppgifter om hushållens skulder</dc:title>
+  <dc:creator>Catharina Nyström</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>d4c4a8f5-160c-4736-aa38-22755b5d931a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeywordTaxHTField">
-[...10 lines deleted...]
-  </property>
 </Properties>
 </file>