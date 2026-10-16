--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -1,26735 +1,4319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...38 lines deleted...]
-  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="17524468" w14:textId="7A05BCC0" w:rsidR="003F30C6" w:rsidRDefault="00CB30F9" w:rsidP="00333C9D">
+    <w:p w14:paraId="47FA003E" w14:textId="7E12AB30" w:rsidR="00963A67" w:rsidRDefault="00066F1B" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="003F30C6">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00963A67">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00963A67">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E9FF7B2" wp14:editId="39EE42DA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E75C75E" wp14:editId="676E5210">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="4A439CD6" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="00811BB8" w:rsidRDefault="003F30C6" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4089F878" wp14:editId="080DDFE0">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="5E9FF7B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5E75C75E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="4A439CD6" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="00811BB8" w:rsidRDefault="003F30C6" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="37861D8B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00811BB8" w:rsidRDefault="00963A67" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4089F878" wp14:editId="080DDFE0">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33198459" wp14:editId="74F722AB">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sdt>
-[...20 lines deleted...]
-    <w:p w14:paraId="7179E211" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="005F407A" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="5CE829C1" w14:textId="2696B10B" w:rsidR="00963A67" w:rsidRDefault="005A4340" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Prophuvudrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025/26:284</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5196CC25" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="00D01F17" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F30C6" w14:paraId="18545929" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00963A67" w14:paraId="0BF2BC5F" w14:textId="77777777" w:rsidTr="005C1ACE">
+        <w:trPr>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21228B06" w14:textId="5E3B0E87" w:rsidR="00963A67" w:rsidRDefault="000F7AB3" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F7AB3">
+              <w:t>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6CC2FAD9" w14:textId="4769CF17" w:rsidR="003F30C6" w:rsidRDefault="002F49A8" w:rsidP="00333C9D">
+              <w:p w14:paraId="453C2804" w14:textId="40AE0507" w:rsidR="00963A67" w:rsidRDefault="000F7AB3" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="2FD7FC31" w14:textId="7FE96DC4" w:rsidR="005C1ACE" w:rsidRPr="003F2B22" w:rsidRDefault="000F7AB3" w:rsidP="005C1ACE">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
-                <w:szCs w:val="26"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
-              <w:alias w:val="Nummer"/>
-[...23 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>2025/26:284</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76ED2FFD" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A313072" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="045702A9" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="4C1C7E7F" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="190DC9B7" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2DBC5A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41002D6C" w14:textId="4E143E36" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="019FD052" w14:textId="07BA7524" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-05-21T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003959C0">
-            <w:t>den 21 maj 2026</w:t>
+          <w:r w:rsidR="00737300">
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3EDB6E10" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="6B078492" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="031A2FE3" w14:textId="49A56AD0" w:rsidR="003F30C6" w:rsidRDefault="000A59C3" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="1EABC34D" w14:textId="1E545EEC" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="1A75CA61" w14:textId="77BACF01" w:rsidR="00963A67" w:rsidRDefault="00737300" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ulf Kristersson</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="33E1BB7D" w14:textId="7B303274" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D33108">
-[...3 lines deleted...]
-    <w:p w14:paraId="3E701E6B" w14:textId="69EB6AE3" w:rsidR="003F30C6" w:rsidRPr="008624B2" w:rsidRDefault="003F30C6" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006638F6">
+            <w:t>Gunnar Strömmer</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="75E2727D" w14:textId="43CAC4D4" w:rsidR="00963A67" w:rsidRPr="008C3EC0" w:rsidRDefault="00963A67" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002F49A8">
+          <w:r w:rsidR="000F7AB3">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Socialdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4BB740" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="0B4F1B93" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47359E1B" w14:textId="4851476C" w:rsidR="005573E7" w:rsidRDefault="005573E7" w:rsidP="005573E7">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A030C" w14:textId="3730C6CD" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen föreslås ändringar i abortlagen (1974:595). Syftet med ändringarna är att modernisera lagen språkligt och anpassa den till den medicinska utvecklingen och gravida kvinnors behov.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EFF5ED4" w14:textId="77777777" w:rsidR="005573E7" w:rsidRDefault="005573E7" w:rsidP="005573E7">
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen har gjort i rapporten Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk (RiR 2026:5). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen har granskat om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk. Riksrevisionens övergripande slutsats är att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontrollerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte är effektiva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det gäller både kontroller vid ansökan om arbetstillstånd och efterkontroller av pågående arbetstillstånd. </w:t>
+      </w:r>
+      <w:r w:rsidR="00804C66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bristerna r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">iskerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>bidra till ökad arbetskraftsexploatering, osund konkurrens och arbetslivskriminalitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen framhåller b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">land annat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beviljar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">arbetstillstånd hos arbetsgivare som myndigheten tidigare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t xml:space="preserve">bedömt som oseriösa utan att någon fördjupad utredning har gjorts i de nya ansökningarna. Otillräckliga efterkontroller gör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454716">
+        <w:t>att fel och missbruk inte upptäcks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C38441" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Det ska förtydligas att en kvinna som är gravid ska få göra abort till och med graviditetsvecka 18.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55E5CFDE" w14:textId="712DD92A" w:rsidR="005573E7" w:rsidRDefault="005573E7" w:rsidP="005573E7">
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning som ett värdefullt underlag för det pågående arbetet med att motverka missbruk av reglerna för arbetskraftsinvandring. Regeringen instämmer i Riksrevisionens rekommendationer. Migrationsverket har fått mål- och rapporteringskrav av regeringen som handlar om förstärkt kontrollverksamhet för att motverka fusk och missbruk. Migrationsverket har också fått i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve">vidta åtgärder för att stärka arbetet med att upptäcka och motverka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:lastRenderedPageBreak/>
+        <w:t>missbruk av reg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve"> för arbetskraftsinvandring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, med ett särskilt fokus på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t xml:space="preserve">effektiva och ändamålsenliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kontroller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2086">
+        <w:t>i sådana ärenden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B5817C" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Abort och avbrytande av graviditet ska få tillhandahållas inom ramen för ett allmänt sjukhus eller en annan hälso- och sjukvårdsverksamhet som är särskilt anpassad för ändamålet och som Inspektionen för </w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="6C64645E" w14:textId="77777777" w:rsidR="005573E7" w:rsidRDefault="005573E7" w:rsidP="005573E7">
+        <w:t xml:space="preserve">I och med denna skrivelse anser regeringen att granskningsrapporten är slutbehandlad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696A3416" w14:textId="77777777" w:rsidR="00C1209E" w:rsidRPr="00C1209E" w:rsidRDefault="00C1209E" w:rsidP="00C1209E">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="69C1FDEB" w14:textId="2A6F6208" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    </w:p>
+    <w:p w14:paraId="74E19B1C" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52372152" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="008F2013" w:rsidRDefault="003F30C6" w:rsidP="005E3C60">
+    <w:p w14:paraId="0E0870AB" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="008F2013" w:rsidRDefault="00963A67" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062D3F5D" w14:textId="747D0FFE" w:rsidR="00CE074A" w:rsidRDefault="003F30C6">
+    <w:p w14:paraId="32EB006B" w14:textId="716B5375" w:rsidR="000F7AB3" w:rsidRDefault="00963A67">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc230253954" w:history="1">
-        <w:r w:rsidR="00CE074A" w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996787" w:history="1">
+        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE074A" w:rsidRPr="00C828FE">
+        <w:r w:rsidR="000F7AB3" w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996787 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00CE074A">
+        <w:r w:rsidR="000F7AB3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10E48EA8" w14:textId="0D246780" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
+    <w:p w14:paraId="7C7BDBBD" w14:textId="2FE43394" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230253955" w:history="1">
-        <w:r w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996788" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C828FE">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i abortlagen (1974:595)</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253955 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996788 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B417B87" w14:textId="3D1495C0" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
+    <w:p w14:paraId="36A9DDD1" w14:textId="468A7238" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230253956" w:history="1">
-        <w:r w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996789" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C828FE">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253956 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996789 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DAF7404" w14:textId="403040FF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc231996790" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Inledning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996790 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F02962B" w14:textId="55735266" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc231996791" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Lagändringar och utredningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996791 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6147CBDB" w14:textId="0A5DC0CF" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc231996792" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00694A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Uppdrag och myndighetsdialog</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996792 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A2CC23D" w14:textId="778AC398" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="1A648167" w14:textId="0F671109" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230253957" w:history="1">
-        <w:r w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996793" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C828FE">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Behovet av en förändrad abortlag</w:t>
+          <w:t>Regeringens samlade bedömning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253957 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996793 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7224499E" w14:textId="12879BDD" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
-[...2124 lines deleted...]
-    <w:p w14:paraId="3DEE45D0" w14:textId="4B310D28" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
+    <w:p w14:paraId="1CC51507" w14:textId="63938569" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230253984" w:history="1">
-        <w:r w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996794" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet En förbättrad abortlag (SOU 2025:10)</w:t>
+          <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253984 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996794 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78F920D0" w14:textId="305658BA" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="4FC46165" w14:textId="084F3336" w:rsidR="000F7AB3" w:rsidRDefault="000F7AB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230253985" w:history="1">
-        <w:r w:rsidRPr="00C828FE">
+      <w:hyperlink w:anchor="_Toc231996795" w:history="1">
+        <w:r w:rsidRPr="00694A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 11 juni 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230253985 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc231996795 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>78</w:t>
+          <w:t>68</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="086CCD1E" w14:textId="5ED33E4E" w:rsidR="00CE074A" w:rsidRDefault="00CE074A">
-[...214 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="794FC3A1" w14:textId="3BD92DD8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D7D87F" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="005A72C8" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+    <w:p w14:paraId="173DB29B" w14:textId="1C313EB8" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc208492081"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc231996787"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006376D3">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="264261D3" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc205904774"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Resultatet av granskningen redovisas i rapporten Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk (RiR 2026:5), se bilagan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAFAA40" w14:textId="77777777" w:rsidR="00303305" w:rsidRPr="005017B0" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens rapport överlämnades till regeringen den 24 februari 2026. I denna skrivelse behandlar regeringen de iakttagelser som redovisas och de rekommendationer som Riksrevisionen lämnar till regeringen i sin rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360D4F74" w14:textId="77777777" w:rsidR="002A5B50" w:rsidRDefault="002A5B50" w:rsidP="002A5B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc231996788"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...8 lines deleted...]
-    <w:p w14:paraId="53997566" w14:textId="2F4283CB" w:rsidR="003F30C6" w:rsidRDefault="004525D5" w:rsidP="00AD1236">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6B0E4301" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4139AE29" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="00144361" w:rsidRDefault="003F30C6" w:rsidP="00333C9D">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk227227873"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>om Migrationsverkets kontroller i arbetstillståndsärenden är effektiva för att upptäcka och motverka fel och missbruk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionens g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">ranskning omfattar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>kontroller vid</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> ansökan om arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och efterkontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> av pågående arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Granskningen avser perioden 2023–2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2D6CDC" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5CDB2825" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="00152749" w:rsidRDefault="003F30C6" w:rsidP="00152749">
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att Migrationsverkets kontroller vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">ansökan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">inte är tillräckliga för att säkerställa att villkoren </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>är uppfyllda och att uppgifterna i ansökan är tillförlitliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Granskningen visar att arbetstillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har beviljats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> hos arbetsgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">som Migrationsverket tidigare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>bedömt som oseriösa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">utan att fördjupade kontroller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>enomförts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ny ansökan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>Att fördjupade kontroller inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>enomförts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> i ärenden där det finns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> hög risk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> att arbetsgivarna är oseriösa beror </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>på brister i systemstöd, informationsdelning och rutiner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Sådana b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">rister gör att information om oseriösa arbetsgivare inte alltid framgår eller är lättillgänglig för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>handläggar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det saknas e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">xempelvis samlad information om oseriösa arbetsgivare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ombud.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B60092" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="46808657" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>rister</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> i systemstöd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> beror </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve">på att Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>saknar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> rättsliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förutsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> för att lagra och sammanställa personuppgifter om arbetsgivare och ombud.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Riksrevisionen hänvisar också till en hemställan från Migrationsverket till regeringen i juni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0DD0">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>dnr 3.1.6-2025-8979</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) där det framgår att Migrationsverket anser att myndighetens förmåga att upptäcka och åtgärda missbruk begränsas av gällande regler om personuppgiftsbehandling. Det framgår också att Migrationsverket ser ett behov av tydligare och utökande möjligheter att kunna hantera data och information vid kontroller och analyser i olika sammanhang. Enligt Riksrevisionen begränsar r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>ättsliga hind</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>möjlighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> att utveckla riskprofiler som baseras på arbetsgivaruppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B40DA46" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>Migrationsverkets rutiner för när och hur fördjupade kontroller ska göras är otydliga. Trots hög risk för falska uppgifter i ansök</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> används sällan muntliga utredningar, som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>effektiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t xml:space="preserve"> verktyg för att upptäcka fusk i ärenden där det finns tydliga riskindikatorer. När kollektivavtal och fackligt yttrande saknas är kontrollerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FAE">
+        <w:t>tillräckliga för att säkerställa att försäkringsskydd finns och att lönen är i nivå med kollektivavtal eller branschpraxis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B751CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>urval av efterkontroller inte är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">tillräckligt träffsäker. Urvalet baseras främst på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de så</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> kallade riskbranscher</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> medan andra viktiga riskindikatorer kan missas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12028560" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Riksrevisionens registeranalys</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för perioden 2023–2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> identifierade 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">751 ansökningar där </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tidigare ärenden hos samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">arbetsgivare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har avslagits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> på grund av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att arbetsgivaren bedömts som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>oseriös</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller där </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>skenanställning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> konstaterats. Av dessa ansökningar beviljades </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 344 (49 procent). </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk228278786"/>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">Att arbetstillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">beviljats hos arbetsgivare som tidigare har bedömts som oseriösa behöver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t>inte vara felaktigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, eftersom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27880">
+        <w:t xml:space="preserve"> en bedömning i varje enskilt ärende där information från tidigare avslag vägs in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF521E">
+        <w:t xml:space="preserve"> vissa fall </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan dock beviljanden hos arbetsgivare som tidigare bedömts som oseriösa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF521E">
+        <w:t>bero på att fördjupade utredningar inte görs.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionens registeranalys visar vidare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>Migrationsverkets urval av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve">ärenden som myndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>klassa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> som utredningskrävande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve"> fördjupad utredning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">oftare sker, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t xml:space="preserve">inte är tillräckligt effektiv. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I sin registeranalys utgick Riksrevisionen från fler riskindikatorer än riskbransch och nystartad verksamhet, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196A32">
+        <w:t>åsom avsaknad av F-skattsedel eller utebliven betalning av arbetsgivaravgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C37478" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen anser att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03F2E">
+        <w:t>öjligheterna för Migrationsverket att hitta och använda fler riskindikatorer i hög grad begränsas av rättsliga hinder i form av möjligheten att lagra och sammanställa personuppgifter om arbetsgivare utanför ärendehandläggningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">Dessutom hindras effektiviteten i efterkontrollerna av att Migrationsverket inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>säkerställt att handläggare har direktåtkomst till Skatteverkets inkomstregister.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begränsas Migrationsverkets förutsättningar att bekräfta de faktiska anställningsförhållandena vid efterkontroller av verkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">tolkning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>§ utlänningsförordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2006:97), där verket anser att det inte kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">begära </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>specifika handlingar från arbetsgivare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>tt Migrationsverket saknar rättsliga förutsättningar att vid behov genomföra arbetsplatsinspektioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfts fram som en begränsning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen pekar också på att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>information som kommer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Migrationsverket f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t>rån de regionala centren mot arbetslivskriminalitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riskerar att inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve">nå handläggare i den operativa verksamheten på grund av bristande rutiner för informationsutbyte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hos myndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC44BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3657C2BC" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">recis som vid kontrollerna vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>ansökan om arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>kommunikation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i efterkontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> nästan uteslutande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>skriftlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Direkt kontakt med arbetsgivare eller arbetstagare tas bara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>undantagsvis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det innebär e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">nligt Riksrevisionen en risk för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Migrationsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> inte upptäcker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">falska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>uppgifter. Muntliga kontakter med arbetstagare kan ge signaler om exploatering eller falska anställningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De ger också en möjlighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t>att ställa följdfrågor och bedöma trovärdighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B37CC">
+        <w:t xml:space="preserve">uppgifter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t xml:space="preserve">Riksrevisionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>efterkontroller inte ger tillräcklig information för att det ska gå att bedöma om villkoren för arbetstillstånden är uppfyllda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5E1F">
+        <w:t>Efterkontrollerna är i nuläget främst ett verktyg för att hitta upphörda eller ej tillträdda anställningar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve">Riksrevisionen bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att efterkontrollernas effektivitet begränsas av att Migrationsverket har begränsade möjligheter att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bekräfta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> inlämnade uppgifter och handlingars tillförlitlighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve">form av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bekräftelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024451B">
+        <w:t xml:space="preserve"> som är svårare för arbetsgivare att missbruka är att Migrationsverket vid en arbetsplatsinspektion undersöker personalliggare för att se om det rör sig om en skenanställning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD68767" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen konstaterar att b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t>åde ombud och arbetsgivar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve"> kan vara oseriösa. Migrationsverkets egna riskanalyser tyder på att oseriösa ombud kan spela en stor roll i missbruksupplägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det utgör enligt Riksrevisionen därför en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve">brist att information och personuppgifter om arbetsgivare och ombud som enskilda handläggare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve">sammanställt i sina utredningar inte finns lagrade och samlade i ett system. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denna brist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan leda till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007635E">
+        <w:t>att handläggare missar indikationer på oseriösa arbetsgivare och ombud samt att resurser läggs på att utreda samma arbetsgivare om och om igen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="441563D8" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A41EC1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har lämnat följande rekommendationer till regeringen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3C77F4" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD29B11" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Ge Migrationsverket utökade möjligheter att lagra uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om arbetsgivare och ombud i syfte att skapa bättre förutsättningar för effektivt kontrollarbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693A356" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ge Migrationsverket bättre möjligheter att kunna validera att villkoren för arbetstillstånd är uppfyllda, exempelvis genom att kunna begära in specifika handlingar vid efterkontroller och vid behov genomföra inspektioner hos arbetsgivarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EDCAA5" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058402D2" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har lämnat följande rekommendationer till Migrationsverket:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346CF4D4" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F927E1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utgå ifrån fler riskindikatorer vid klassificeringen av utredningskrävande ärenden och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> urvalet av efterkontroller. När rättsliga förutsättningar ges att lagra uppgifter om arbetsgivare och ombud bör riskprofiler utvecklas utifrån relevant information för att möjliggöra mer träffsäkra kontroller.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7BCBCA" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Utveckla handläggningsrutiner för att säkerställa att ärenden med högre risk </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för fel eller fusk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>utreds tillräckligt och att uppgifter i ansökan valideras, exempelvis genom muntliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utredningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1745D130" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utveckla förutsättningarna för effektiv uppföljning, exempelvis genom införande av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slumpmässiga efterkontroller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C76D8E1" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Säkerställ att handläggare i samtliga ärenden får direktåtkomst till Skatteverkets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inkomstuppgifter i handläggningssystemen och relevant företagsinformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8FD31A" w14:textId="77777777" w:rsidR="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Säkerställ ett välfungerande informationsutbyte samt samverkan inom och mellan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kontrollenheter och tillståndsenheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109BAEE2" w14:textId="4D318388" w:rsidR="00303305" w:rsidRPr="00303305" w:rsidRDefault="00303305" w:rsidP="00303305">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Utveckla handläggningsrutiner för ansökningar som gäller företag utan kollektivavtal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med fokus på (1) utredningar av försäkringsskydd och (2) kontroll av att lönen ligger i linje med kollektivavtal eller branschpraxis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1892B0C5" w14:textId="77777777" w:rsidR="002A5B50" w:rsidRDefault="002A5B50" w:rsidP="002A5B50">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc205904775"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc231996789"/>
+      <w:r w:rsidRPr="00A30D37">
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringens bedömning och åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="647C8562" w14:textId="77777777" w:rsidR="009B614F" w:rsidRPr="007816C7" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc228283824"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc231996790"/>
+      <w:r>
+        <w:t>Inledning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1815F45E" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc205904776"/>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konstaterar att den utgör ett värdefullt bidrag till det pågående arbetet med att motverka missbruk av reglerna för arbetskraftsinvandring. Effektiva kontroller hos Migrationsverket i arbetstillståndsärenden är en viktig del i det arbetet. Regeringen instämmer i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5081">
+        <w:t xml:space="preserve">Riksrevisionens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rekommendationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4C85FA" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillträdde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">frågor om arbetskraftsinvandring och åtgärder för att motverka missbruk av regelverket uppmärksammats genom flera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, inklusive arbete med ny lagstiftning och förstärkt styrning. Regeringen har redan före Riksrevisionens granskning vidtagit flera åtgärder i linje med de rekommendationer som nu lämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347DFFA1" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc205904780"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228283825"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc231996791"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Lagändringar och utredningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="60C4936F" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C43D9">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>februari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C43D9">
+        <w:t xml:space="preserve"> 2023 gav regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tilläggsdirektiv till Utredningen om en behovsprövad arbetskraftsinvandring, Ju 2022:11 (dir. 2023:25). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t>Upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">draget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebar att u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t xml:space="preserve">tredaren </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t xml:space="preserve"> fram förslag på åtgärder som skärper villkoren för arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>krafts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>invand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ring, bland annat genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:t>som inne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>bär att det ska krävas en viss löne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>nivå för att beviljas arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>tillstånd, med möjlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>het att före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>skriva om ett lägre löne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>krav för enskilda yrkes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>grupper samt att vissa yrkes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>grupper ska kunna exklu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>deras från möjlig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>heten att beviljas arbets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A227C">
+        <w:softHyphen/>
+        <w:t>tillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Av direktiven framgår att det för såväl seriösa företag som arbetstagare är viktigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3098">
+        <w:t>att kriminalitet och fusk som är kopplat till arbetskraftsinvandring bekämpas med full kraft.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Utredningen överlämnade betänkandet Nya regler för arbetskraftsinvandring m.m. (SOU 2024:15) i februari 2024. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70590241" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I december 2025 beslutade r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">egeringen om propositionen </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk227834746"/>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>Nya regler för arbetskraftsinvandring (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">2025/26:87). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>Propositionen innehåller förslag som syftar till att skärpa villkoren för arbetskraftsinvandring och motverka fusk och arbetslivskriminalitet, samtidigt som högkvalificerad arbetskraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sinvandring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> främjas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det föreslås bland annat att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">det ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förtydligas att arbetstillstånd får vägras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>om arbetsgivare är misstänkta för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller dömts för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> vissa brott. Vidare föreslås att det införs två nya brott</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>exploatering av utländsk arbetskraft och handel med arbetstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">som gör det möjligt att lagföra fler personer. Det föreslås även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t>ett löne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>krav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">införs som villkor för arbetstillstånd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">och att vissa yrkesgrupper ska kunna uteslutas från möjligheten att beviljas arbetstillstånd. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Den 1 juni 2026 trädde lagförslagen i propositionen i kraft, vilka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>stärk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> Migrationsverkets möjligheter att ingripa mot fusk och missbruk i arbetstillståndsärenden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00974E35">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Samma datum trädde också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve">förordningsändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i kraft som innebär att Migrationsverket kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve"> kontrollera vissa uppgifter om arbetsgivare i belastnings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t xml:space="preserve"> och misstankeregistre</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526641">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B87E43" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I juli 2022 gav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve">Regeringskansliet en särskild utredare i uppdrag att biträda Justitiedepartementet och ta ställning till vissa frågor om offentliga biträden i syfte att stärka rättssäkerheten i migrationsprocessen (Ju 2022:H). Utredaren fick </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve"> mars 2023 i uppdrag att även ta ställning till vissa frågor om tolkar och nämndemän. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0CED">
+        <w:t xml:space="preserve"> juni 2023 överlämnade utredaren promemorian En översyn av vissa frågor om offentliga biträden (Ds 2023:14).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0938D" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I juni 2025 beslutade r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB4671">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:t>om propositionen Skärpta krav för offentliga biträden och höjda kompetenskrav för tolkar i migrationsärenden (prop. 2024/25:195)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I propositionen föreslås bland annat att o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:t>lämpliga ombud och biträden ska kunna förklaras obehöriga att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:br/>
+        <w:t>medverka i migrationsärenden hos Migrationsverket, Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065085E">
+        <w:br/>
+        <w:t>och Säkerhetspolisen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den 1 januari 2026 trädde lagförslagen i propositionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>i kraft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>förbättrar Migrationsverkets möjligheter att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avvisa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>oseriösa ombud</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B95F71" w14:textId="77777777" w:rsidR="009B614F" w:rsidRPr="002A5265" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen avser även att tillsätta en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve"> utredning för att inventera </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tänkbara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve">åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med sikte på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t>straffrättslig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F76F5">
+        <w:t xml:space="preserve"> ansvar för den som anlitar underentreprenörer som i sin tur använder illegal arbetskraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584A9ABC" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc228283826"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc231996792"/>
+      <w:r>
+        <w:t>Uppdrag och myndighetsdialog</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="411F14C2" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Regeringen har i Migrationsverkets regleringsbrev för 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>satt mål- och rapporteringskrav som handlar om förstärkt kontrollverksamhet för att motverka fusk och missbruk. I Migrationsverkets regleringsbrev för 2026 anges att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t xml:space="preserve">öjligheterna att upptäcka fusk och missbruk ska öka och bli effektivare. Migrationsverket ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>prioritera och stärka kontrollverksamheten och arbetet med återkallelseärenden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av regleringsbrevet framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>Migrationsverket ska redovis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>ur myndigheten arbetar med att initiera ärenden om återkallelse i ärenden där det finns indikationer på arbetslivskriminalitet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t xml:space="preserve">Migrationsverket ska även redovisa genomförda utvecklingsinsatser och resultatet av dessa inom kontroll- och återkallelseområdet samt vilka anpassningar av IT-stöd som genomförts för att stärka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndighetens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>kontrollarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A39A4">
+        <w:t>Vidare ska myndigheten redovisa hur efterkontroller genomförs och utvecklas inom all ärendeprövning som rör tillstånd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606C36FC" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t xml:space="preserve">I augusti 2025 har Migrationsverket överlämnat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en rapport till Regeringskansliet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t>som redovisning av ett uppdrag från regeringen (Uppdrag att bidra till att utveckla det brottsförebyggande arbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A3D">
+        <w:t xml:space="preserve"> Ju2024/02612). Av rapporten framgår att Migrationsverket har kraftsamlat för att förebygga och motverka missbruk. En ny kontrollorganisation har skapats för att stärka legitimiteten av migrationssystemet genom att förhindra missbruk och hot mot samhället inom Migrationsverkets processer. Inom ramen för kontrollorganisationen ska Migrationsverket bland annat tillse att inkomna tips omhändertas på ett effektivt sätt och att uppehållstillstånd återkallas när det är påkallat. Kraftsamlingen har enligt rapporten föranlett ett brett utvecklingsarbete på ett såväl processuellt som rättsligt plan på myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32863997" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom en ändring av Migrationsverkets regleringsbrev i april 2026 fick Migrationsverket i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve"> uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">vidta åtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve"> att stärka arbetet med att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>upptäcka och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve"> motverka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">missbruk av regelverket för arbetskraftsinvandring. I arbetet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med uppdraget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003777BF">
+        <w:t xml:space="preserve">ska Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">särskilt fokusera på att säkerställa att kontroller är effektiva och ändamålsenliga i sådana ärenden, både före och efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3230E">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att arbetstillstånd beviljas. Det kan till exempel handla om att utveckla handläggningsrutiner och förbättra samverkan inom myndigheten. Uppdraget ska redovisas till Regeringskansliet senast den 1 oktober 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625C19BD" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">Migrationsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">i juni 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inkommit med en hemställan till Justitiedepartementet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">om lagändringar i syfte att stärka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verkets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t xml:space="preserve">kontrollverksamhet (dnr 3.1.6-2025-8979). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Av hemställan framgår att Migrationsverket anser att myndighetens förmåga att upptäcka och åtgärda missbruk begränsas av gällande regler om personuppgiftsbehandling. Migrationsverket ser ett behov av tydligare och utökade möjligheter att kunna hantera data och information vid kontroller och analyser i olika sammanhang, exempelvis information om arbetsgivare vid indikationer på missbruk. Hemställan bereds för närvarande inom Justitiedepartementet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0254573C" w14:textId="77777777" w:rsidR="009B614F" w:rsidRDefault="009B614F" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Migrationsverket har under 2026 informerat Justitiedepartementet om att det pågår en utredning på myndigheten om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s möjligheter att delta i arbetsplatsinspektioner. Regeringen inväntar myndighetens bedömning i den frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362662B0" w14:textId="7C67AB64" w:rsidR="005A2B69" w:rsidRPr="0067197D" w:rsidRDefault="005A2B69" w:rsidP="009B614F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har även beslutat om ändringar i förordning (2019:502) med instruktion för Migrationsverket som innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC69F4">
+        <w:t xml:space="preserve"> att myndigheten ska förebygga och motverka brottslighet inom sitt verksamhetsområde och samverka med andra statliga myndigheter i det brottsförebyggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> arbetet. Ändringarna trädde i kraft den 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5010DDAA" w14:textId="5486EA63" w:rsidR="00431C4D" w:rsidRDefault="00DB35F6" w:rsidP="00431C4D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc231996793"/>
+      <w:r>
+        <w:t>Regeringens samlade bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0198BB64" w14:textId="5729C819" w:rsidR="00C10512" w:rsidRDefault="00C10512" w:rsidP="00F03FFF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00C10512" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc230253955"/>
+      <w:r w:rsidRPr="00415E0E">
+        <w:t>Med det som redovisas i denna skrivelse anser regeringen att Riksrevisionens rapport är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4D751A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc231996794"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i abortlagen (1974:595)</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="229B03EA" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRPr="00EF3C41" w:rsidRDefault="002F49A8" w:rsidP="008122A8">
+        <w:t>Migrationsverkets kontroller av arbetstillstånd – stor risk för fel och missbruk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="0AD8A0C6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF3C41">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B3F742" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F9F48F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">dels </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EF3C41">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F2688D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3607D98D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EF3C41">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA63765" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673842F8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00EF3C41">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40032E53" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B5F90D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="372F45A9" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="008122A8">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5B7E36" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F86A0" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B903D90" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="008122A8">
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64911E0E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276676CF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...1364 lines deleted...]
-      <w:r w:rsidRPr="00F81C96">
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D4C668" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FFE7A7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...327 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563B302A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027C6E74" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...168 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D273472" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38992AE8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...477 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646F7574" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C7E45A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...360 lines deleted...]
-          <w:type w:val="continuous"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657187C8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0873B71A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE5AB9D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B29E08" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702F43B9" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7641B3E4" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6426C507" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDFC8BF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23226F22" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C30E99A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350815C8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17862569" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD30BB3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B62F0E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60648E74" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544E2717" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595B403B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722C5033" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7674B3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33243018" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E156E51" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17053FF4" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4187E65C" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C99D070" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4198106F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7F6C42" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342B5349" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0907F7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A30278" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E38A5D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E59B7AD" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF11F5E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B5E799" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A57D36" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E5051F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F49214B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A53563" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F85CBA6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DEB9B1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F85A348" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E74EE3" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A9D5F8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573E0A44" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2284119E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28426346" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA3625" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C1F63F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0992C8D2" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247BA0FC" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D7F251" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212633E6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47FA77BE" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5468CBBA" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219A76BE" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101AA776" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6429AC27" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79785507" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228D3512" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29947EE8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505E6542" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAC1CC1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="785A8AE5" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3950C7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05AB3930" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F7557B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0F609E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C1BC0D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0A5F29" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D88504A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C7235C" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A830759" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0642038A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC6DE0F" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1539E8" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF01B1" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3635AF" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD268C0" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31568359" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E55206D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CBFD02" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086BE042" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C51A004" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591905E6" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BF78D7" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3A6F27" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BCCD15" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306E73EC" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1A657B" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A0040" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434EF7E2" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D9CE4D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AFB142" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CBA03E" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6B2FEB" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="00397CA7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C12FD50" w14:textId="58CF227E" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00FF1C1E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00181C89">
-[...19974 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4A8C029E" w14:textId="7B726003" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="003D2E84">
+        <w:p w14:paraId="3D628279" w14:textId="5BAF4102" w:rsidR="00BC23B1" w:rsidRDefault="000F7AB3" w:rsidP="00BC23B1">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="120"/>
           </w:pPr>
           <w:r>
-            <w:t>Socialdepartementet</w:t>
+            <w:t>Justitiedepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="784D5551" w14:textId="5DB6F29E" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="07344263" w14:textId="04C3D81D" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc227149452"/>
-      <w:bookmarkStart w:id="105" w:name="_Toc230253988"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc231996795"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-05-21T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-06-11T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003D6A86">
-            <w:t>den 21 maj 2026</w:t>
+          <w:r>
+            <w:t>den 11 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="105"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="49CEF02C" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="7AE38F0D" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E0A99E" w14:textId="1CED2032" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="06F3E3AE" w14:textId="5DC4D59E" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002130D3">
-[...6 lines deleted...]
-            <w:t>, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Carlson, Rosencrantz, Dousa, Britz, Mohamsson</w:t>
+          <w:r w:rsidR="000F7AB3">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1FD7DFE0" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="55724AB9" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B4672C" w14:textId="39742BB0" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="1CA9841C" w14:textId="0AD7F08C" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D700C5">
-            <w:t>Forssmed</w:t>
+          <w:r>
+            <w:t xml:space="preserve">Gunnar Strömmer  </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1EE6D1D0" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRPr="00827386" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="2E3DE50A" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="00827386" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="180BCF56" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRPr="00915BF3" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="17887352" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="008B7E85" w:rsidRDefault="00BC23B1" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181DE79E" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRPr="006E102E" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="68BCDD97" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRPr="006E102E" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4B55EA" w14:textId="77777777" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="308DCAAA" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2BD0B8" w14:textId="609CCB67" w:rsidR="002F49A8" w:rsidRDefault="002F49A8" w:rsidP="00F85486">
+    <w:p w14:paraId="4AA4A94F" w14:textId="54F165A4" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>En förändrad abortlag</w:t>
+          <w:r w:rsidR="000F7AB3">
+            <w:t>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AA9AB9A" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="2A001577" w14:textId="77777777" w:rsidR="00BC23B1" w:rsidRDefault="00BC23B1" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46DE56BB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId67"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId72"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C7707F2" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00F8009C">
+    <w:p w14:paraId="3D9F644B" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46C6DE9E" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="00F8009C">
+    <w:p w14:paraId="2F42B30A" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26764,9827 +4348,2891 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66DC150C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="18A08E01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61F6DBF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61F6DBF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="06E93715" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B2F7912" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6BB4B904" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5914940F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="2D9787C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D9787C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="27741875" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04A9A369" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1A25D9F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="10" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52033E01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="002F49A8">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52033E01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7F8B5793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="002F49A8">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A10BA17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7D2F4AAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="14" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41F321C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D566FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="002F49A8">
+                          <w:r w:rsidR="00BC23B1">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="41F321C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D566FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="002F49A8">
+                    <w:r w:rsidR="00BC23B1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="117239C1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5FD54FFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="15" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2B0750B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="347476F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="002F49A8">
+                          <w:r w:rsidR="00BC23B1">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B0750B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="347476F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="002F49A8">
+                    <w:r w:rsidR="00BC23B1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36FF4F96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="454E78F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="13" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21A45EF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="34AB6155" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="002F49A8">
+                          <w:r w:rsidR="00BC23B1">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21A45EF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="34AB6155" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="002F49A8">
+                    <w:r w:rsidR="00BC23B1">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="178E6A20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="42C1F598" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44C14F73" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                        <w:p w14:paraId="28D0306F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28D0306F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="454EE6E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63EBBADE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="55C2A2B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="132B6474" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="132B6474" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3BC60388" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A1B4B9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="21FA5364" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="300E149D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="300E149D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                  <w:p w14:paraId="38BC09CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1899B5A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EBA948C" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="006923D1">
+    <w:p w14:paraId="5F4045FF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="427BD873" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRPr="006923D1" w:rsidRDefault="003F30C6" w:rsidP="006923D1">
+    <w:p w14:paraId="4C024DFF" w14:textId="77777777" w:rsidR="00963A67" w:rsidRPr="006923D1" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33B1516B" w14:textId="77777777" w:rsidR="003F30C6" w:rsidRDefault="003F30C6" w:rsidP="006923D1">
+    <w:p w14:paraId="64548342" w14:textId="77777777" w:rsidR="00963A67" w:rsidRDefault="00963A67" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...222 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29341AC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4BA9B401" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1975BF88" w14:textId="516A62D4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00664D04">
+                        <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1975BF88" w14:textId="516A62D4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00664D04">
+                  <w:p w14:paraId="7AA8EDF1" w14:textId="7AC5C1D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-[...2178 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A7FB0E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6993F1A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F81D3D4" w14:textId="2E591F80" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F81D3D4" w14:textId="2E591F80" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0BD58819" w14:textId="7668E512" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-                          <w:t>2025/26:271</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1491 lines deleted...]
-
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FA5FC79" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1CD973A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="086DA8A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3DF8981C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E079881" w14:textId="051CF910" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00664D04">
+                        <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-924571418"/>
+                              <w:id w:val="98687549"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1268277374"/>
+                              <w:id w:val="-1068730724"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="54B4B8DC" w14:textId="4E7E648D" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00066F1B" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E079881" w14:textId="051CF910" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00664D04">
+                  <w:p w14:paraId="763C50B3" w14:textId="083FE727" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-924571418"/>
+                        <w:id w:val="98687549"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1268277374"/>
+                        <w:id w:val="-1068730724"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-                          <w:t>2025/26:271</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="54B4B8DC" w14:textId="4E7E648D" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00D14D4B" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AB70E02" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0B7822B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="469161EF" w14:textId="594F1C0A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2088563414"/>
+                              <w:id w:val="1118484505"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1900941519"/>
+                              <w:id w:val="-240947962"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00066F1B" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BC23B1">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BC23B1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="469161EF" w14:textId="594F1C0A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00A118D8">
+                  <w:p w14:paraId="601BFE3A" w14:textId="30D419C8" w:rsidR="00244011" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2088563414"/>
+                        <w:id w:val="1118484505"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1900941519"/>
+                        <w:id w:val="-240947962"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-                          <w:t>2025/26:271</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6DF045E8" w14:textId="121563D2" w:rsidR="00BC23B1" w:rsidRPr="000B6D9A" w:rsidRDefault="00D14D4B" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BC23B1">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BC23B1">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00BC23B1" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="511759F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2C2145BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C8050E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5BC1FDDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="173667C8" w14:textId="7E1764D0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00664D04">
+                        <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="980426345"/>
+                              <w:id w:val="-182595162"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-191925146"/>
+                              <w:id w:val="671616288"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="173667C8" w14:textId="7E1764D0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00664D04">
+                  <w:p w14:paraId="3F2E9ED0" w14:textId="657B4B7A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="980426345"/>
+                        <w:id w:val="-182595162"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-191925146"/>
+                        <w:id w:val="671616288"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-                          <w:t>2025/26:271</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16D3CA22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7B53C77B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F4C9850" w14:textId="674570EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CB30F9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00066F1B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="284634851"/>
+                              <w:id w:val="-635570545"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002F49A8">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="97153548"/>
+                              <w:id w:val="1140612823"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00C40905">
-                                <w:t>2025/26:271</w:t>
+                              <w:r w:rsidR="000F7AB3">
+                                <w:t>2025/26:284</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0F4C9850" w14:textId="674570EB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00261D45" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0F8B4628" w14:textId="3E394C74" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D14D4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="284634851"/>
+                        <w:id w:val="-635570545"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002F49A8">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="97153548"/>
+                        <w:id w:val="1140612823"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00C40905">
-                          <w:t>2025/26:271</w:t>
+                        <w:r w:rsidR="000F7AB3">
+                          <w:t>2025/26:284</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D71F958" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D533C43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -36656,57 +7304,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36789,57 +7437,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -36899,57 +7547,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37018,51 +7666,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37143,51 +7791,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37267,51 +7915,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -37394,51 +8042,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37521,63 +8169,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -37664,57 +8312,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -37774,57 +8422,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -37866,51 +8514,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38007,51 +8655,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -38141,51 +8789,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -38232,57 +8880,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -38366,192 +9014,79 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
-  </w:abstractNum>
-[...111 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
@@ -38702,1409 +9237,1286 @@
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...48 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F30C6"/>
+    <w:rsidRoot w:val="00963A67"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="0000532A"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="0001118B"/>
+    <w:rsid w:val="0001082B"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="00011841"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="000157DD"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="000243DD"/>
-    <w:rsid w:val="00024742"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="000254BA"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00031095"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00035D38"/>
+    <w:rsid w:val="00040410"/>
     <w:rsid w:val="00040A0F"/>
+    <w:rsid w:val="0004161E"/>
     <w:rsid w:val="00043AB1"/>
+    <w:rsid w:val="00043C5C"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="00055592"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0006142E"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="00064A7A"/>
+    <w:rsid w:val="00066F1B"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075842"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081749"/>
+    <w:rsid w:val="0007635E"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="00096C87"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
+    <w:rsid w:val="000A0BE8"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2A7C"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A59C3"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B0C30"/>
-    <w:rsid w:val="000B2970"/>
+    <w:rsid w:val="000A7FAE"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B6393"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C1682"/>
-    <w:rsid w:val="000C2657"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D1AEF"/>
-    <w:rsid w:val="000E3595"/>
+    <w:rsid w:val="000E0562"/>
+    <w:rsid w:val="000E297D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="000F7AB3"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00102BCF"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
-    <w:rsid w:val="0013245D"/>
-    <w:rsid w:val="0013287E"/>
+    <w:rsid w:val="00132D31"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
-    <w:rsid w:val="00144E58"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00145864"/>
+    <w:rsid w:val="00151248"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="00155214"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00175BFD"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="00196A32"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A3606"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A43C8"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C7C02"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
-    <w:rsid w:val="001D3146"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D4DE9"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E1E81"/>
-    <w:rsid w:val="001F4D7C"/>
+    <w:rsid w:val="001F4760"/>
+    <w:rsid w:val="001F5201"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="0020120A"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="00204986"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00205C51"/>
+    <w:rsid w:val="002061B4"/>
+    <w:rsid w:val="0021111A"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002130D3"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0022597D"/>
+    <w:rsid w:val="00214787"/>
+    <w:rsid w:val="00215D03"/>
+    <w:rsid w:val="00232B8B"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00241C4D"/>
-    <w:rsid w:val="00243D51"/>
     <w:rsid w:val="00244011"/>
+    <w:rsid w:val="0024451B"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00256934"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00261D45"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="002648A5"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="0027699C"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="002856E3"/>
+    <w:rsid w:val="0028202C"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="002978D5"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A2D84"/>
+    <w:rsid w:val="002A5B50"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B3004"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
-    <w:rsid w:val="002C1B94"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C263A"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002D0128"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D1B94"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7B76"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
-    <w:rsid w:val="002F49A8"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="0030524D"/>
+    <w:rsid w:val="003017D7"/>
+    <w:rsid w:val="00303305"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="00330CF4"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="0033374F"/>
-    <w:rsid w:val="003372DF"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00342DF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003441E7"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00345D63"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356DD4"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="003770E0"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00393166"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003959C0"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B54B2"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
+    <w:rsid w:val="003C7E07"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D2E84"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D6A86"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F30C6"/>
+    <w:rsid w:val="003F2B22"/>
+    <w:rsid w:val="003F325F"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F4ABC"/>
-    <w:rsid w:val="003F6798"/>
+    <w:rsid w:val="003F5C43"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="003F7521"/>
-    <w:rsid w:val="00400419"/>
+    <w:rsid w:val="00403E99"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00426392"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0043126D"/>
+    <w:rsid w:val="004278F6"/>
+    <w:rsid w:val="00431C4D"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00433AE0"/>
-    <w:rsid w:val="00435B51"/>
+    <w:rsid w:val="004428BC"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="0045103F"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="004525D5"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="00454716"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00462511"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00463FDA"/>
+    <w:rsid w:val="00462A19"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="004705F8"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004825B9"/>
-    <w:rsid w:val="00484C45"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A540C"/>
+    <w:rsid w:val="004A5563"/>
+    <w:rsid w:val="004B37CC"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
+    <w:rsid w:val="004C307E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D69B4"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E58E0"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
+    <w:rsid w:val="005017B0"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
+    <w:rsid w:val="00506A93"/>
     <w:rsid w:val="0050742E"/>
+    <w:rsid w:val="005104D8"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
+    <w:rsid w:val="005139E4"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
+    <w:rsid w:val="005317D6"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="005350FB"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
-    <w:rsid w:val="00542D64"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="0054341E"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544BC3"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="0055592D"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005573E7"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="00564785"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00570BCD"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00573A32"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="0057532B"/>
-    <w:rsid w:val="0057715D"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A2B69"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A4340"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005C0559"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
+    <w:rsid w:val="005C1ACE"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C391A"/>
-    <w:rsid w:val="005C43FE"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C7ADD"/>
+    <w:rsid w:val="005C6723"/>
     <w:rsid w:val="005D31A4"/>
+    <w:rsid w:val="005D348F"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D4227"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E24D4"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F41B0"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="00600BF1"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
+    <w:rsid w:val="00607298"/>
+    <w:rsid w:val="006073C2"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00614E81"/>
     <w:rsid w:val="00617215"/>
-    <w:rsid w:val="00617C7D"/>
-    <w:rsid w:val="00617D35"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00621891"/>
     <w:rsid w:val="00626B7E"/>
+    <w:rsid w:val="00633412"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00635185"/>
+    <w:rsid w:val="006376D3"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00640FB4"/>
     <w:rsid w:val="0064389E"/>
+    <w:rsid w:val="0064677D"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="006474A0"/>
-    <w:rsid w:val="00650982"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="006572D5"/>
+    <w:rsid w:val="006638F6"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="006724F3"/>
     <w:rsid w:val="006737AA"/>
-    <w:rsid w:val="00673A0C"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="0067656B"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00676FB2"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A2784"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A2F11"/>
-    <w:rsid w:val="006A6AD6"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6DB7"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C18EA"/>
+    <w:rsid w:val="006B7515"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D58B4"/>
-    <w:rsid w:val="006D642A"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1D17"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00706BCC"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00717ACC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00735D97"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="007362AB"/>
-    <w:rsid w:val="00741CE8"/>
+    <w:rsid w:val="00737300"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="0075337F"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="00782DFA"/>
+    <w:rsid w:val="00785E20"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A19E3"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A3D47"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B487D"/>
+    <w:rsid w:val="007B45BA"/>
+    <w:rsid w:val="007B7102"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C4FC0"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
-    <w:rsid w:val="007C726D"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E38A8"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="00804C66"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="00822FA5"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00836605"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="00852DA3"/>
-    <w:rsid w:val="00853B8B"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
-    <w:rsid w:val="0086163B"/>
+    <w:rsid w:val="00860C12"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00867337"/>
+    <w:rsid w:val="0087285B"/>
+    <w:rsid w:val="008760F0"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="00880471"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00883417"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
+    <w:rsid w:val="008B4911"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C05C1"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008E070F"/>
+    <w:rsid w:val="008D57B9"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E23BE"/>
     <w:rsid w:val="008E3691"/>
-    <w:rsid w:val="008E39A1"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
+    <w:rsid w:val="008F0DD0"/>
+    <w:rsid w:val="008F0E52"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F4043"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933ED5"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="009410F3"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="009429F9"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945EA9"/>
-    <w:rsid w:val="0094640F"/>
+    <w:rsid w:val="00946E10"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00963A67"/>
+    <w:rsid w:val="00965548"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00975FE5"/>
-    <w:rsid w:val="00977A0C"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990720"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00994DB9"/>
+    <w:rsid w:val="009904C2"/>
+    <w:rsid w:val="0099531C"/>
+    <w:rsid w:val="009A0EDB"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B0A9C"/>
+    <w:rsid w:val="009B5BF7"/>
+    <w:rsid w:val="009B5E1F"/>
+    <w:rsid w:val="009B614F"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C1C23"/>
-    <w:rsid w:val="009C21E7"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E617C"/>
+    <w:rsid w:val="009E5E04"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F6DBD"/>
-    <w:rsid w:val="00A03B0D"/>
+    <w:rsid w:val="009F6695"/>
+    <w:rsid w:val="00A03F2E"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A13853"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
-    <w:rsid w:val="00A16FA2"/>
-    <w:rsid w:val="00A16FC9"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A278E5"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A32C35"/>
-    <w:rsid w:val="00A369F1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A56D64"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A70702"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A72221"/>
+    <w:rsid w:val="00A72904"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
-    <w:rsid w:val="00A7678D"/>
     <w:rsid w:val="00A77512"/>
-    <w:rsid w:val="00A77F71"/>
     <w:rsid w:val="00A80877"/>
+    <w:rsid w:val="00A82213"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A83694"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA3B2F"/>
-    <w:rsid w:val="00AA5236"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4536"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD061A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD1236"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0087B"/>
-    <w:rsid w:val="00B00F80"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B01876"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B10559"/>
-    <w:rsid w:val="00B15365"/>
+    <w:rsid w:val="00B11FC5"/>
+    <w:rsid w:val="00B14262"/>
+    <w:rsid w:val="00B150E7"/>
+    <w:rsid w:val="00B1513D"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B22E29"/>
-    <w:rsid w:val="00B2498E"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B3374D"/>
-    <w:rsid w:val="00B33E4B"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
+    <w:rsid w:val="00B43A1F"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B5240E"/>
+    <w:rsid w:val="00B603A0"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B65F1C"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B8015C"/>
-    <w:rsid w:val="00B80195"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA1AE2"/>
-    <w:rsid w:val="00BA38B7"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC23B1"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC7F3E"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE45EB"/>
-    <w:rsid w:val="00BE621A"/>
+    <w:rsid w:val="00BE1FD7"/>
+    <w:rsid w:val="00BE3CA3"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF1711"/>
     <w:rsid w:val="00BF40F4"/>
-    <w:rsid w:val="00BF4247"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
-    <w:rsid w:val="00C02588"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C03CBA"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C10512"/>
+    <w:rsid w:val="00C1209E"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C27B7B"/>
+    <w:rsid w:val="00C27880"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C34470"/>
+    <w:rsid w:val="00C33005"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40905"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C4464E"/>
+    <w:rsid w:val="00C40D83"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
-    <w:rsid w:val="00C57F1E"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64396"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C70489"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C71E3B"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C84398"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C92325"/>
+    <w:rsid w:val="00C856B1"/>
     <w:rsid w:val="00C92EDF"/>
-    <w:rsid w:val="00C934FC"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C973F1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA2AFC"/>
-    <w:rsid w:val="00CA6095"/>
+    <w:rsid w:val="00CA5045"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CA7623"/>
-    <w:rsid w:val="00CB30F9"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC28AE"/>
+    <w:rsid w:val="00CB7EEA"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC6F2C"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD353A"/>
     <w:rsid w:val="00CD368D"/>
+    <w:rsid w:val="00CD4183"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE074A"/>
-    <w:rsid w:val="00CE4956"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
+    <w:rsid w:val="00CF1BDD"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00D00725"/>
-    <w:rsid w:val="00D00CF0"/>
+    <w:rsid w:val="00D0089F"/>
+    <w:rsid w:val="00D01DAB"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
-    <w:rsid w:val="00D04CEC"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D079E3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D158AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D33108"/>
+    <w:rsid w:val="00D14D4B"/>
+    <w:rsid w:val="00D2381B"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D34DAC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D37AC1"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D441D2"/>
+    <w:rsid w:val="00D441AE"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
+    <w:rsid w:val="00D471D1"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D53451"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D700C5"/>
+    <w:rsid w:val="00D53DA4"/>
+    <w:rsid w:val="00D725E5"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D84F5D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D922BA"/>
+    <w:rsid w:val="00D90450"/>
+    <w:rsid w:val="00D9052B"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D959DC"/>
+    <w:rsid w:val="00D95DD4"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB35F6"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC0167"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD087F"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD470D"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE34CF"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
-    <w:rsid w:val="00DE59C2"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DE79D6"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E02D7A"/>
-    <w:rsid w:val="00E04568"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E066AA"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E14AB1"/>
-    <w:rsid w:val="00E152AD"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E23765"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E30DFF"/>
-    <w:rsid w:val="00E36492"/>
+    <w:rsid w:val="00E27568"/>
+    <w:rsid w:val="00E3352C"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E41AF6"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54350"/>
+    <w:rsid w:val="00E54E2A"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E71202"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E77FF1"/>
+    <w:rsid w:val="00E8080A"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
-    <w:rsid w:val="00E8209A"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E836D0"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E92E43"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EB2463"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB2B8F"/>
+    <w:rsid w:val="00EB2B77"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED28EB"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE1832"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF5B58"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F03FFF"/>
+    <w:rsid w:val="00F04153"/>
+    <w:rsid w:val="00F059D0"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F14821"/>
+    <w:rsid w:val="00F147E8"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F17656"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F35539"/>
+    <w:rsid w:val="00F35A66"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F46011"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F70C24"/>
     <w:rsid w:val="00F7204B"/>
-    <w:rsid w:val="00F72C0F"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F83552"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
+    <w:rsid w:val="00F86ACC"/>
+    <w:rsid w:val="00F86E7A"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F94B71"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA342B"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA70E8"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC6286"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FD21B2"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD616F"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD78DF"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="00FE2FA8"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF151F"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF521E"/>
     <w:rsid w:val="00FF7693"/>
-    <w:rsid w:val="00FF7CB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F2B9A62"/>
-  <w15:docId w15:val="{8C3DC694-2377-4E47-80B6-CC181996F7DF}"/>
+  <w14:docId w14:val="7C2DF0B3"/>
+  <w15:docId w15:val="{EE2C909D-E26E-4492-9F56-A90DA2EAE04A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -40463,51 +10875,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -40718,56 +11130,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -40930,267 +11343,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -41209,50 +11630,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -41271,217 +11693,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -41518,129 +11946,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -41673,269 +12104,276 @@
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -42618,167 +13056,62 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...75 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43046,171 +13379,110 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...105 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Justitiedepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Pourmokhtari, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Justitiedepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:284</dokumentnummer>
+  <titel>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>1</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14148</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14148</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14148</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -43388,182 +13660,218 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F39577D-4C5D-4CE2-AECD-ED34E7050E9B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82520D6B-E463-47F0-8BC1-7FE6345FEB96}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{489BF9A0-4FD8-455D-99A3-F3DC1DF8FE25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01CFEC5E-FAB2-48E4-AA1C-F91BC5FAAFFE}">
+  <ds:schemaRefs>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9345646-6140-490E-AD72-D4743EC8981F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1A990E-D27A-4304-8E2F-873FFDD69CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A615B6BC-2266-4CBC-80CB-EFDE465EC02E}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C30DF9-BD3A-4D2F-992C-781253ABAD2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B47A12F8-8441-4160-9255-ED077DACD47E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>83</Pages>
-[...1 lines deleted...]
-  <Characters>188992</Characters>
+  <Pages>68</Pages>
+  <Words>3270</Words>
+  <Characters>17334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>1574</Lines>
-  <Paragraphs>448</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>En förändrad abortlag</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>224202</CharactersWithSpaces>
+  <CharactersWithSpaces>20563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>En förändrad abortlag</dc:title>
-  <dc:creator>Helen Rudberg</dc:creator>
+  <dc:title>Riksrevisionens rapport om Migrationsverkets kontroller av arbetstillstånd - stor risk för fel och missbruk</dc:title>
+  <dc:creator>Kristina Teglund</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>61815e7d-7e0e-4430-80e8-f5758e114f88</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
-[...6 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7701948f-58f8-4437-8e58-67a15a00ce02</vt:lpwstr>
   </property>
 </Properties>
 </file>