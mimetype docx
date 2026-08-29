--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -1,10839 +1,2787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...42 lines deleted...]
-  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="088E9BFB" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="65592BCA" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="004C67FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A65F94">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A65F94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01F7CD21" wp14:editId="1A85231D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7812E884" wp14:editId="086EF87B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0F3090EA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00811BB8" w:rsidRDefault="0011157F" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="34DFF420" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRPr="00811BB8" w:rsidRDefault="00A65F94" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B729A2A" wp14:editId="0691203E">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73D564DC" wp14:editId="5C8B4168">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="01F7CD21" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7812E884" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0F3090EA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00811BB8" w:rsidRDefault="0011157F" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="34DFF420" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRPr="00811BB8" w:rsidRDefault="00A65F94" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B729A2A" wp14:editId="0691203E">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73D564DC" wp14:editId="5C8B4168">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="62029B29" w14:textId="5EADB33F" w:rsidR="0011157F" w:rsidRDefault="00314E4D" w:rsidP="00333C9D">
+        <w:p w14:paraId="28F1CBA3" w14:textId="01F9CC24" w:rsidR="00A65F94" w:rsidRDefault="0044169A" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:277</w:t>
+            <w:t>2025/26:280</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="19076FD4" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="005F407A" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="5F1DEB3A" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRPr="00D01F17" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0011157F" w14:paraId="7CF03212" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="002C09B6" w14:paraId="09CA4B6A" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
-            <w:id w:val="-283352459"/>
+            <w:id w:val="-2000570357"/>
             <w:temporary/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="4D59DC20" w14:textId="5983D3F7" w:rsidR="0011157F" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+              <w:p w14:paraId="19D6070F" w14:textId="1082D47C" w:rsidR="00A65F94" w:rsidRDefault="0044169A" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
+                  <w:t>Riksrevisionens rapport om handläggning av ärenden där den enskilde inte behärskar svenska</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0B5E95BD" w14:textId="6EFB5AC4" w:rsidR="0011157F" w:rsidRDefault="0021551E" w:rsidP="00333C9D">
+              <w:p w14:paraId="42D98F02" w14:textId="51E6C44D" w:rsidR="00A65F94" w:rsidRDefault="0044169A" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="46A32C88" w14:textId="70E23D95" w:rsidR="0011157F" w:rsidRPr="00141F91" w:rsidRDefault="00314E4D" w:rsidP="00333C9D">
+              <w:p w14:paraId="2F502149" w14:textId="7573C52C" w:rsidR="00A65F94" w:rsidRPr="00141F91" w:rsidRDefault="0044169A" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:277</w:t>
+                  <w:t>2025/26:280</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25BDE67C" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="651C4775" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="013FE5F6" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="08EE4852" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B65C9B7" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="38592C16" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF81F90" w14:textId="6AD6035F" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="4FFD079B" w14:textId="113A9ACD" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-[...3 lines deleted...]
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-06-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D4377B">
-            <w:t>den 28 maj 2026</w:t>
+          <w:r w:rsidR="0054083E">
+            <w:t>den 4 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7BDFB17C" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:p w14:paraId="3919A751" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FA8E638" w14:textId="57FB3C97" w:rsidR="0011157F" w:rsidRDefault="00A70343" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="1D94DC12" w14:textId="5C50541B" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:placeholder>
+          <w:docPart w:val="EFA8E7F01D6B475A8ECEFB2B3E0156CF"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="28349862" w14:textId="791E0825" w:rsidR="00A65F94" w:rsidRDefault="001461DB" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Ulf Kristersson </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="04C6A5CC" w14:textId="08144EF2" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A70343">
-[...3 lines deleted...]
-    <w:p w14:paraId="72CB5D54" w14:textId="10B5316F" w:rsidR="0011157F" w:rsidRPr="008624B2" w:rsidRDefault="0011157F" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:placeholder>
+            <w:docPart w:val="9EC28F0B50614EE4B6CE77EC4431BA41"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001461DB">
+            <w:t>Anna Tenje</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="53D32D71" w14:textId="01A614ED" w:rsidR="00A65F94" w:rsidRPr="008C3EC0" w:rsidRDefault="00A65F94" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0021551E">
+          <w:r w:rsidR="0044169A">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC84198" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0017222F">
+    <w:p w14:paraId="678339F1" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B4EB45" w14:textId="7113A579" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
+    <w:p w14:paraId="40A5B2A0" w14:textId="1109BA3B" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00A65F94">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk225844301"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">I denna </w:t>
+      <w:r>
+        <w:t>I skrivelsen redovisar regeringen sin bedömning av slutsatser och rekommendationer som Riksrevisionen har gjort i rapporten Att överbrygga språkhinder – handläggning av ärenden där den enskilde inte behärskar svenska (RiR</w:t>
       </w:r>
-      <w:r w:rsidR="009D1B62">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D96027">
+        <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t>föreslås lagändringar</w:t>
+        <w:t xml:space="preserve">2026:2). </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0992">
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="2FC27F17" w14:textId="5131789A" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="004574C2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens övergripande slutsats är att Försäkringskassans, Pensions</w:t>
+      </w:r>
+      <w:r w:rsidR="004574C2">
+        <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>för</w:t>
+        <w:t>myndighetens och Skatteverkets handläggning av ärenden där den enskilde inte behärskar svenska fungerar väl i flera avseenden, men att den kan bli mer effektiv. Vidare bedömer Riksrevisionen att myndig</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0992">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E0992">
+      <w:r w:rsidR="005719E0">
         <w:softHyphen/>
-        <w:t>myndighetens system</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> med transaktionskonto. Lagändringarna innebär e</w:t>
+        <w:t>heterna behöver ta ett större helhetsansvar för handläggningen i fråga om kvalitetssäkring, ansvarsfördelning och uppföljning. Riksrevisionen lämnar några rekommendationer till myndigheterna bl.a. vad gäller tydlig</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0702">
-        <w:t xml:space="preserve">n renodling av myndighetens verksamhet till kärnuppgiften att förebygga, förhindra och upptäcka felaktiga utbetalningar. </w:t>
+      <w:r w:rsidR="005719E0">
+        <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vidare föreslås ett antal lagändringar som en följd av att systemet avvecklas. </w:t>
+        <w:t xml:space="preserve">görande av medarbetares roll, översättning i större utsträckning av relevant information till ett språk som den enskilde förstår och uppföljning av kostnader för tolkning och översättning. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="5BB2B392" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="0011157F">
+    <w:p w14:paraId="53925C76" w14:textId="07E9DD56" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="005719E0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagändringarna föreslås träda i kraft den 1 januari 2027.</w:t>
+        <w:t>Regeringen välkomnar Riksrevisionens granskning. Det är en fråga om rättssäkerhet att enskilda förstår och kan bemöta myndigheternas beslut. Det är även en fråga om att förhindra felaktiga beslut, inklusive felaktiga utbetalningar, samt att åstadkomma en kostnadseffektiv ärende</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="278B243E" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="008F2013" w:rsidRDefault="0011157F" w:rsidP="005E3C60">
+      <w:r w:rsidR="005719E0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidR="005719E0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>läggning. Riksrevisionens granskning är ett viktigt bidrag för att ytterligare effektivisera handläggningen hos Försäkringskassan, Pensions</w:t>
+      </w:r>
+      <w:r w:rsidR="005719E0">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndigheten och Skatteverket i ärenden som avser icke-svensktalande personer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3052AFFD" w14:textId="30F2032B" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="005719E0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3643CA" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRPr="008F2013" w:rsidRDefault="00A65F94" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDDD9DE" w14:textId="04D34BE0" w:rsidR="00B464E3" w:rsidRDefault="0011157F">
+    <w:p w14:paraId="69D515DE" w14:textId="1C81C97F" w:rsidR="00247BD5" w:rsidRDefault="00A65F94">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc230853406" w:history="1">
-        <w:r w:rsidR="00B464E3" w:rsidRPr="003B4CCF">
+      <w:hyperlink w:anchor="_Toc230702831" w:history="1">
+        <w:r w:rsidR="00247BD5" w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B464E3" w:rsidRPr="003B4CCF">
+        <w:r w:rsidR="00247BD5" w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230853406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230702831 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B42C79">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B464E3">
+        <w:r w:rsidR="00247BD5">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CFC0F5C" w14:textId="0CD32C5F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+    <w:p w14:paraId="2EB4E541" w14:textId="56A1EE3B" w:rsidR="00247BD5" w:rsidRDefault="00247BD5">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230853407" w:history="1">
-        <w:r w:rsidRPr="003B4CCF">
+      <w:hyperlink w:anchor="_Toc230702832" w:history="1">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="003B4CCF">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230853407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230702832 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B42C79">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CE623F9" w14:textId="42E9E19F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6CCBAEE6" w14:textId="4FBF0717" w:rsidR="00247BD5" w:rsidRDefault="00247BD5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230853408" w:history="1">
-        <w:r w:rsidRPr="003B4CCF">
+      <w:hyperlink w:anchor="_Toc230702833" w:history="1">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="003B4CCF">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om upphävande av lagen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230853408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230702833 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B42C79">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33FEE259" w14:textId="7E5BF6AC" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
-[...1281 lines deleted...]
-    <w:p w14:paraId="2CD7C96D" w14:textId="12CDE1AA" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
+    <w:p w14:paraId="5D01A7E9" w14:textId="5231B354" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00247BD5">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="1134"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230853425" w:history="1">
-        <w:r w:rsidRPr="003B4CCF">
+      <w:r w:rsidRPr="00247BD5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Bilaga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00247BD5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc230702834" w:history="1">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
+          <w:t>Att överbrygga språkhinder – handläggning av ärenden där den enskilde inte behärskar svenska (RiR 2026:2)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230853425 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230702834 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B42C79">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D571EB4" w14:textId="473EF09F" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="23938750" w14:textId="622003ED" w:rsidR="00247BD5" w:rsidRDefault="00247BD5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230853426" w:history="1">
-        <w:r w:rsidRPr="003B4CCF">
+      <w:hyperlink w:anchor="_Toc230702835" w:history="1">
+        <w:r w:rsidRPr="004950F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 4 juni 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230853426 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230702835 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B42C79">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
+          <w:t>70</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4241E3DD" w14:textId="5F0A4246" w:rsidR="00B464E3" w:rsidRDefault="00B464E3">
-[...214 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="4333C35C" w14:textId="6DBAD097" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038FC989" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="005A72C8" w:rsidRDefault="0011157F" w:rsidP="0017222F">
+    <w:p w14:paraId="33DA89EC" w14:textId="0E5836B0" w:rsidR="00A65F94" w:rsidRPr="009C6229" w:rsidRDefault="00A65F94" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc230702831"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
+        <w:t>Ärendet och dess beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E333D66" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00333C9D">
+    </w:p>
+    <w:p w14:paraId="1D5EB534" w14:textId="01ADBD1D" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00301E6E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-        <w:t>Regeringens förslag:</w:t>
+      <w:r>
+        <w:t>Riksrevisionen har granskat om Försäkringskassans, Pensions</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      <w:r w:rsidR="00314E4D">
+      <w:r w:rsidR="00301E6E">
         <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>myndigheten.</w:t>
+        <w:t>myndig</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidR="00314E4D">
+      <w:r w:rsidR="00301E6E">
         <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t>myndigheten.</w:t>
+        <w:t>hetens och Skatteverkets handläggning av ärenden där den enskilde inte behärskar svenska är effektiv. Resultatet av granskningen redovisas i rapporten Att överbrygga språkhinder – handläggning av ärenden där den enskilde inte behärskar svenska (RiR</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:p w14:paraId="4E0DC97E" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="00152749" w:rsidRDefault="0011157F" w:rsidP="00152749">
+      <w:r w:rsidR="00301E6E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2026:2), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B760F1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>se bilagan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A528B4" w14:textId="77777777" w:rsidR="004B5FDB" w:rsidRDefault="00A65F94" w:rsidP="004B5FDB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...13 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+        <w:sectPr w:rsidR="004B5FDB" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:t>Lag</w:t>
+      <w:r>
+        <w:t>Riksdagen överlämnade rapporten till regeringen den</w:t>
+      </w:r>
+      <w:r w:rsidR="00301E6E">
+        <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t>text</w:t>
+        <w:t>12</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...28 lines deleted...]
-        <w:t>agen (2023:454) om transaktionskonto vid Utbetalningsmyndigheten</w:t>
+      <w:r w:rsidR="00301E6E">
+        <w:t> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ska upphöra att gälla vid utgången av 2026.</w:t>
+        <w:t>februari</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7A9ACB33" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:r w:rsidR="00301E6E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026. Riksrevisionen lämnar inte några rekommendationer till regeringen. Rapporten innehåller däremot gemensamma rekommendationer till Försäkrings</w:t>
+      </w:r>
+      <w:r w:rsidR="00301E6E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kassan, Pensionsmyndigheten och Skatteverket. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15139D62" w14:textId="6F8BF0E6" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="004B5FDB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8EDAF6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc230853409"/>
+    <w:p w14:paraId="76087CB1" w14:textId="1D886C21" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00F25A3B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc230702832"/>
+      <w:r w:rsidRPr="00F25A3B">
+        <w:t>Riksrevisionens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3EA49966" w14:textId="4EBF2795" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="007B3FE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionens granskning har avgränsats till den muntliga och skriftliga kommunikation som sker inom ramen för myndigheternas ärende</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggning. Granskningen har avsett perioden 2020–2025 och talade språk. De ärendetyper som har valts ut för granskning är sjukersättning (Försäkringskassan), allmän pension (Pensionsmyndigheten) samt livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">händelser (Skatteverket). Avgränsningen till de tre ärendetyperna har gjorts av praktiska skäl. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9DA4B6" w14:textId="328696CE" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00587F46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen drar den övergripande slutsatsen att handläggningen av ärenden där den enskilde inte behärskar svenska kan bli mer effektiv. Riksrevisionen har förståelse för att myndigheterna behöver göra prioriteringar i sin verksamhet där avvägningar mellan att säkerställa den enskildes rätt och att handlägga ärenden snabbt och kostnadseffektivt behöver göras. Det kan anses finnas en målkonflikt mellan å ena sidan kraven i språklagen (2009:600) på att myndigheter som huvudregel ska använda svenska och å andra sidan myndigheternas utrednings- och serviceskyldighet i de ärenden där en enskild inte behärskar svenska. Enskildas rätt till tolkning och översättning måste dessutom vägas mot kraven på kostnadseffektivitet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C4BEF8" w14:textId="090C9150" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00587F46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Granskningen visar att de tre myndigheterna har olika sätt att över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brygga språkhinder i handläggningen. I fråga om användandet av professionella tolkar och översättare styr Försäkringskassan genom sina riktlinjer mot att sådana används i ärendehandläggningen, även om en flerspråkig medarbetare också kan få bidra med sin språkkompetens. Pensionsmyndigheten styr i stället mot att använda flerspråkiga med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">arbetare, men framhåller samtidigt att vissa dokument måste översättas av en auktoriserad översättare, t.ex. domar, intyg och andra urkunder. Skatteverket lyfter i sina vägledande dokument att svenska är det officiella myndighetsspråket och att om en handläggare bedömer att det finns behov av inköp av tolk- eller översättningstjänst ska denne konsultera sin chef kring detta. Försäkringskassan, Pensionsmyndigheten och Skatteverket har i sina respektive riktlinjer skrivningar om att beslut ska översättas till </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Förslag till </w:t>
+        <w:t xml:space="preserve">ett språk som den enskilde förstår. Vidare lyfter både Försäkringskassan och Pensionsmyndigheten att det generellt sett är olämpligt att använda någon nära anhörig eller vän som tolk. Försäkringskassan och Skatteverket anser att barn inte ska användas som tolkar, medan Pensionsmyndigheten saknar skrivningar om detta. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA49B0">
-[...15 lines deleted...]
-    <w:p w14:paraId="5D34D0DA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+    </w:p>
+    <w:p w14:paraId="288D9901" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00587F46">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...234 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId32"/>
+        <w:sectPr w:rsidR="00247BD5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc230853410"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t>lag</w:t>
+        <w:t>Riksrevisionen finner att det finns brister i hur de granskade myndig</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> om ändring i </w:t>
+        <w:softHyphen/>
+        <w:t>heterna följer upp användningen av och kostnaderna för extern tolkning och översättning respektive kostnaderna för användandet av flerspråkiga medarbetare. Vidare saknas rutiner för att säkerställa kvalitet i tolkning och översättning som görs av egen personal. Myndigheterna arbetar med att utveckla tekniska lösningar och digitala verktyg som kan vara behjälpliga för att överbrygga språkhinder. Riksrevisionen konstaterar dock att det kvarstår arbete för att myndigheterna ska kunna utnyttja dessa till fullo, men att utvecklingen går framåt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA49B0">
-[...23 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="48D5237F" w14:textId="422F5A64" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00587F46">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBCC610" w14:textId="543FE763" w:rsidR="00247BD5" w:rsidRPr="00736325" w:rsidRDefault="00247BD5" w:rsidP="00736325">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...65 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00247BD5" w:rsidRPr="00736325" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6887BB54" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
-[...31 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc230853411"/>
+    <w:p w14:paraId="48FE201D" w14:textId="620D07F2" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00770037">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc230702833"/>
       <w:r>
-        <w:t xml:space="preserve">Förslag till </w:t>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA49B0">
-        <w:t>lag</w:t>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5822D346" w14:textId="6CC77B20" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00AD150A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325036">
+        <w:t>Granskningen är viktig utifrån ett rättssäkerhetsperspektiv, då det är centralt att enskilda förstår och kan bemöta myndigheternas beslut. Vidare kan språk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325036">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förbistringar i ärendehandläggningen leda till felaktiga beslut, vilket i sin tur kan leda till felaktiga utbetalningar. Att motverka felaktiga utbetalningar är ett prioriterat område för regeringen. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> om ändring i </w:t>
-[...2 lines deleted...]
-        <w:t>lag</w:t>
+        <w:t>Vidare bör myndig</w:t>
       </w:r>
       <w:r>
-        <w:t>en (2023:457)</w:t>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heters ärendehandläggning vara så kostnadseffektiv som möjligt. Riksrevisionens granskning utgör också ett viktigt bidrag till att synliggöra utvecklingsbehov på området. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA49B0">
-        <w:t xml:space="preserve"> om </w:t>
+    </w:p>
+    <w:p w14:paraId="4B0FFCFF" w14:textId="04AA7F39" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00770037">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot bakgrund av att integrationspolitiken bl.a. ska bidra till språklig integration gav regeringen den 27 februari 2025 en särskild utredare i uppdrag att analysera möjlig</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">behandling av personuppgifter vid </w:t>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heterna att avgiftsbelägga offentligt finansierad tolk och </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA49B0">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">dels </w:t>
+      <w:r w:rsidRPr="00325036">
+        <w:t>föreslå hur en avgift för offentligt finansierad tolk bör utformas</w:t>
       </w:r>
       <w:r>
-        <w:t>att 2 kap. och 4 kap. 2 § ska upphöra att gälla,</w:t>
+        <w:t xml:space="preserve"> samt </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">dels </w:t>
+      <w:r w:rsidRPr="00325036">
+        <w:t xml:space="preserve">analysera och föreslå </w:t>
       </w:r>
       <w:r>
-        <w:t>att rubriken närmast före 4 kap. 2 § ska utgå,</w:t>
+        <w:t xml:space="preserve">hur ett förbud för myndigheter att använda barn som tolk bör utformas (dir. 2025:16). Syftet var bl.a. att öka drivkrafterna att lära sig svenska, varför rätten till offentligt finansierad tolk borde begränsas. Utredningen lämnade den 30 mars 2026 betänkandet Tolkavgift och förbud mot barntolkning (SOU 2026:23), med förslag på bl.a. att tolkavgift i vissa fall ska tas ut av enskilda som varit folkbokförda i Sverige i minst sex år. Sådan tolkavgift ska enligt förslaget tas ut vid ärendehandläggning. Undantag från tolkavgift föreslås dock i vissa fall, såsom t.ex. om ärendet direkt rör barn eller om ärendet rör hälso- och sjukvård enligt hälso- och sjukvårdslagen (2017:30). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C8B4B3" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+    <w:p w14:paraId="3F6990F0" w14:textId="3D1D6425" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00770037">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">dels </w:t>
+        <w:t xml:space="preserve">Myndigheternas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85385">
+        <w:t xml:space="preserve">allmänna </w:t>
       </w:r>
       <w:r>
-        <w:t>att 1 kap. 2 och 6 §§ och 4 kap. 1 och 4 §§ ska ha följande lydelse.</w:t>
+        <w:t>service</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5CC8D84B" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A85385">
+        <w:t>regleras i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6 § förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen (2017:900) och innebär en skyldighet för myndigheterna att dels se till att kontakterna med enskilda blir smidiga och enkla, dels lämna den enskilde sådan hjälp att han eller hon kan ta till vara sina intressen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEA19E8" w14:textId="1D088CA9" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00770037">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...70 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>1 kap.</w:t>
+        <w:t xml:space="preserve">Regeringen har inte gett myndigheterna några uppdrag om hur de ska handlägga ärenden där den enskilde inte behärskar svenska, utan anser i </w:t>
       </w:r>
-    </w:p>
-[...557 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>4 §</w:t>
+        <w:t>likhet med Riksrevisionen att denna fråga kräver olika avvägningar. Regeringen har dock gett Skatteverket och Försäkringskassan ett gemensamt uppdrag att etablera en AI-verkstad för den offentliga förvaltningen (Fi2026/00018), något som indirekt påverkar arbetet med tolkning och översättning då AI kan komma till hjälp inom detta område.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...142 lines deleted...]
-    <w:p w14:paraId="286B06E7" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="0059448B">
+    <w:p w14:paraId="76585E6D" w14:textId="62AED78A" w:rsidR="00247BD5" w:rsidRPr="005455DA" w:rsidRDefault="00247BD5" w:rsidP="005455DA">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...21 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId41"/>
+        <w:sectPr w:rsidR="00247BD5" w:rsidRPr="005455DA" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId38"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId41"/>
           <w:footerReference w:type="first" r:id="rId42"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-        <w:t>Ärendet och dess beredning</w:t>
+      <w:r>
+        <w:t>Genom denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Inom Finansdepartementet har promemorian Avveckling av Utbetalningsmyndighetens system med transaktionskonto </w:t>
+    </w:p>
+    <w:p w14:paraId="00EF6CC6" w14:textId="5E0DF06D" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc230702834"/>
+      <w:r w:rsidRPr="00366C31">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Att överbrygga språkhinder – handläggning av ärenden där den enskilde inte behärskar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3D3C">
+        <w:t>svenska</w:t>
       </w:r>
       <w:r>
-        <w:t>tagits fram</w:t>
+        <w:t xml:space="preserve"> (RiR 2026:2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E0992">
-[...2744 lines deleted...]
-    <w:p w14:paraId="6DE664DB" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="57CD71DE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005203DF">
-        <w:t xml:space="preserve">En övervägande majoritet av remissinstanserna </w:t>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="74F71DC7" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD95075" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>yttrar sig inte särskilt över</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="005203DF">
-        <w:t xml:space="preserve"> förslaget.</w:t>
+    </w:p>
+    <w:p w14:paraId="4C9BC8ED" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FECB95" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4921ED82" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3BE603" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653A2FA0" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EF4DBB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB819C6" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="3232BA93" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A4A1D8" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F07BA1">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4287ABC1" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299F1C73" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Försäkringskassan</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="72EEFCEB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51536042" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5B93C3EE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED79645" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>för fram</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t xml:space="preserve"> att det eventuellt kan övervägas om det behövs en övergångsbestämmelse till ändringen av 1</w:t>
+    </w:p>
+    <w:p w14:paraId="3BC50E3A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6AE065" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5880FFBA" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0266F19A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t>kap. 6</w:t>
+    </w:p>
+    <w:p w14:paraId="75FC80B6" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0D5E7C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="651FB430" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082B018B" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t>§ lagen om behandling av personuppgifter vid Utbetalningsmyndigheten</w:t>
+    </w:p>
+    <w:p w14:paraId="56EE2D05" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0CA872" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="761AD949" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7199806C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>. En sådan bestämmelse kan enligt Försäkringskassan behövas f</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t xml:space="preserve">ör </w:t>
+    </w:p>
+    <w:p w14:paraId="4BA390DF" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B88BB1E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6D81DAD8" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335F808C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">att ge stöd för </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t>personuppgiftsbehandling i form av att gallra uppgifter som har lämnats in till Utbetalningsmyndigheten på grund av verksamhet</w:t>
+    </w:p>
+    <w:p w14:paraId="4FBEF2BB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D23C912" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0E583255" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696917FC" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>en</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-        <w:t xml:space="preserve"> med att administrera systemet med transaktionskonto, för det fall dessa uppgifter </w:t>
+    </w:p>
+    <w:p w14:paraId="068F0E7F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62123A53" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00F07BA1">
-[...1 lines deleted...]
-        <w:t>inte gallras före ikraftträdandet.</w:t>
+    </w:p>
+    <w:p w14:paraId="726D8D82" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B94F32" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3F648D48" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F357BF" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Liknande synpunkter</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidDel="008E4376">
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="4313ED06" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEE34B7" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1869EA65" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D178AAB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">förs fram av </w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2ED8AE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4CEDA3" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E24005" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ECF98CE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centrala studiestödsnämnden </w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="74A0023B" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDADA3E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>som</w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="36C3A547" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A37A4A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4B7276" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D86446" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> påpekar att</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00A5506A">
+    </w:p>
+    <w:p w14:paraId="5594756E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678A5AD2" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00134BDD">
+    </w:p>
+    <w:p w14:paraId="29B9DA7E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45914827" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">det inte föreslås någon övergångsbestämmelse och att det saknas överväganden avseende </w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="51B6A24D" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F57139C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C470DF0" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E1DADB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>grunderna för fortsatt</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00134BDD">
+    </w:p>
+    <w:p w14:paraId="6307DBF7" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590CCA80" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> behandl</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4895233A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5906DDF9" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484545DA" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194DAD15" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>ing av</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00134BDD">
+    </w:p>
+    <w:p w14:paraId="16312B4A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5C1A55" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:bCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de personuppgifter som redan överlämnats till myndigheten.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C19047" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="1"/>
+    <w:p w14:paraId="17126559" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61800043" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C8DB57" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">De föreslagna lagändringarna syftar till att </w:t>
+    <w:p w14:paraId="6737F94F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A6FB43" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="609D7B3D" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD04108" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">avskaffa </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0004487C">
-        <w:t>Utbetalnings</w:t>
+    </w:p>
+    <w:p w14:paraId="29167DE5" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163145E2" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA9DFA6" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F80BE80" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0004487C">
-        <w:t>myndigheten</w:t>
+    </w:p>
+    <w:p w14:paraId="40453CEB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BF490C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="32449A0B" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19AED25B" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>s system med transaktionskonto.</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="0004487C">
-        <w:t xml:space="preserve"> Eftersom </w:t>
+    </w:p>
+    <w:p w14:paraId="4935F1BD" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F29487" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBD6C1D" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173BFF0A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>utbetalningar från de myndigheter som anges i transaktionskontolagen enligt lagens ikraftträdandebestämmelser ska administreras via systemet senast den 1 januari 2027 bör de föreslagna lagändring</w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="579F5106" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528FB493" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-        <w:t>arna träda i kraft så snart som möjligt, dock senast vid det datumet. Den tidigaste tidpunkt som de föreslagna ändringarna kan träda i kraft bedöms vara den 1 januari 2027.</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9399DA" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
-[...4 lines deleted...]
-        <w:t>När det gäller ändringen i offentlighets- och sekretesslagen behövs övergångsbestämmelser för att säkerställa att sekretessen även i fortsättningen gäller för uppgifter som har lämnats till Utbetalnings</w:t>
+    <w:p w14:paraId="5CFC94E1" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BCABAC" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="782E5A37" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DE80EC" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="009D7135">
-        <w:t xml:space="preserve">myndigheten före ikraftträdandet för att myndigheten ska kunna administrera systemet med transaktionskonto. </w:t>
+    </w:p>
+    <w:p w14:paraId="0CA9E111" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FAD9725" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68824D22" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Hlk224303952"/>
+    <w:p w14:paraId="3278979F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372971D4" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I avsnitt 6 framgår att avvecklingen av systemet med transaktionskonto medför en ändring av 1 kap. 2 § lagen om behandling av personuppgifter vid Utbetalningsmyndigheten som innebär att lagens tillämpningsområde inte längre kommer att omfatta behandling av personuppgifter i Utbetalningsmyndighetens verksamhet med att administrera ett system med transaktionskonto. Vidare kommer det också att behöva göras en ändring av 1 kap. 6 § samma lag som innebär att Utbetalningsmyndigheten inte längre ska få behandla personuppgifter för ändamålet att kunna utföra uppgiften att administrera ett system med transaktionskonto. Som </w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="512F7DD5" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321755C6" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9EC592" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439BD2C2" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Försäkringskassan </w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7D566EC5" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134A87DE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>påpekar kan myndigheten även efter ikraftträdandet av denna ändring behöva stöd för personuppgiftsbehandling i form av gallring. Fråga är om det med anledning av detta, som Försäkrings</w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="346A15C7" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CF3B13" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-        <w:t xml:space="preserve">kassan och även </w:t>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="601F079F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C822C7" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053B32DF" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF25E01" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="30"/>
         </w:rPr>
-        <w:t>Centrala studiestödsnämnden</w:t>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="55CCB00D" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3FD42E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> framhåller, finns behov av en övergångsbestämmelse, för att säkerställa att personuppgifter som samlats in för ändamålet att administrera ett system med transaktionskonto kan fortsätta att behandlas även efter att systemet avvecklats.</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D604D0" w14:textId="394BE5A1" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Hlk224305340"/>
+    <w:p w14:paraId="76D216F6" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335BD50F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>När lagändringarna träder i kraft upphör Utbetalningsmyndighetens rätt att behandla personuppgifter för ändamålet att administrera ett system med transaktionskonto och därmed även rätten att</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008151C0">
-        <w:t>, i enlighet med 1</w:t>
+    </w:p>
+    <w:p w14:paraId="36074D2E" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF751D9" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB6E0FD" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A2C68C" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008151C0">
-        <w:t>kap 8</w:t>
+    </w:p>
+    <w:p w14:paraId="6B660D5A" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8B9CCB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD479D0" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47487263" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="00A129C5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t> </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="008151C0">
-[...1598 lines deleted...]
-    <w:p w14:paraId="699A26DA" w14:textId="389CF6EE" w:rsidR="00DB62B9" w:rsidRDefault="0021551E" w:rsidP="00CF65A0">
+    </w:p>
+    <w:p w14:paraId="4F8936F3" w14:textId="1E51E845" w:rsidR="00247BD5" w:rsidRPr="004A3D3C" w:rsidRDefault="00247BD5" w:rsidP="004A3D3C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3560E0B2" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId43"/>
           <w:headerReference w:type="default" r:id="rId44"/>
           <w:footerReference w:type="even" r:id="rId45"/>
           <w:footerReference w:type="default" r:id="rId46"/>
           <w:headerReference w:type="first" r:id="rId47"/>
           <w:footerReference w:type="first" r:id="rId48"/>
-          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B336B">
-[...1819 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3417A6EE" w14:textId="4B3D00E4" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="0017222F">
+        <w:p w14:paraId="7BB306F7" w14:textId="5973AF57" w:rsidR="00247BD5" w:rsidRDefault="0044169A" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Socialdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0A6BC292" w14:textId="76A47F19" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="1E1F29B1" w14:textId="221296E7" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc230853429"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc230702835"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
+          <w:id w:val="1508867760"/>
           <w:placeholder>
-            <w:docPart w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
+            <w:docPart w:val="B0AA6B593C8D426785FF1CBDCBAC6D6B"/>
           </w:placeholder>
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:date w:fullDate="2026-06-04T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009132F9">
-            <w:t>den 28 maj 2026</w:t>
+          <w:r w:rsidR="000555C4">
+            <w:t>den 4 juni 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="75"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="631400CD" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2C8F3DCC" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116FA74B" w14:textId="5692AA06" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="0E42946D" w14:textId="50542ECC" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Närvarande:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> statsrådet </w:t>
+        <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00177374">
-            <w:t>Svantesson</w:t>
+          <w:r w:rsidR="0044169A">
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson,</w:t>
           </w:r>
-          <w:r>
-            <w:t xml:space="preserve">, ordförande, och statsråden Waltersson Grönvall, Forssmed, </w:t>
+          <w:r w:rsidR="006132F1">
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>Tenje</w:t>
+          <w:r w:rsidR="0044169A">
+            <w:t>Forssmed, Tenje, Wykman, Malmer Stenergard,</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-            <w:t xml:space="preserve">, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Rosencrantz, </w:t>
+          <w:r w:rsidR="006132F1">
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>Dousa</w:t>
+          <w:r w:rsidR="0044169A">
+            <w:t>Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0371B487" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="2B44E0DB" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C274F13" w14:textId="580935BC" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="0C730170" w14:textId="3B051913" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
+          <w:placeholder>
+            <w:docPart w:val="E359B6E14B5D4D1D809289F4DBCAB13F"/>
+          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Svantesson</w:t>
+          <w:r w:rsidR="00B323D9">
+            <w:t>Anna Tenje</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4B114FF0" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00827386" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="330ACAEE" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRPr="00827386" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72348154" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="00915BF3" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="4017CA80" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRPr="008B7E85" w:rsidRDefault="00247BD5" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635256DE" w14:textId="77777777" w:rsidR="0021551E" w:rsidRPr="006E102E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="6BC0799F" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRPr="006E102E" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DB7D74" w14:textId="77777777" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="5206C2E5" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4768C02E" w14:textId="5244847F" w:rsidR="0021551E" w:rsidRDefault="0021551E" w:rsidP="00F85486">
+    <w:p w14:paraId="686FA807" w14:textId="26E665A7" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</w:t>
+          <w:r w:rsidR="0044169A">
+            <w:t>Riksrevisionens rapport om handläggning av ärenden där den enskilde inte behärskar svenska</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="40CB3CC6" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="1E8DF068" w14:textId="77777777" w:rsidR="00247BD5" w:rsidRDefault="00247BD5" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4413995F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId93"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId98"/>
+      <w:headerReference w:type="even" r:id="rId49"/>
+      <w:headerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="even" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:headerReference w:type="first" r:id="rId53"/>
+      <w:footerReference w:type="first" r:id="rId54"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19EBACFA" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00F8009C">
+    <w:p w14:paraId="17812482" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AF25F04" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="00F8009C">
+    <w:p w14:paraId="671B48BD" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10843,14181 +2791,6240 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F541E53" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="489D5D45" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 4"/>
+              <wp:docPr id="19" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FFEC4B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="24398C01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FFEC4B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="24398C01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D99B5E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1058B000" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 4"/>
+              <wp:docPr id="28" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12CF7950" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="253B36A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12CF7950" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="253B36A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55ADEE38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="31B797E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E43CDBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2AF822D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E43CDBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2AF822D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DC3BC24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="02DE62FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="77F72EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="745F2E21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="77F72EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="745F2E21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D59E1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3D350F2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:docPr id="31" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A50939B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2A6CE84F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A50939B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2A6CE84F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EFF96E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="67A56A1C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64D31898" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="538F7AD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64D31898" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="538F7AD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="103C92DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="01307EB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4335EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0461746F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4335EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0461746F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FF84930" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="22864249" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="60" name="Textruta 4"/>
+              <wp:docPr id="34" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="31B5F8B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2E56AB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00247BD5">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E56AB04" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00247BD5">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="621B901F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F1C2005" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00247BD5">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F1C2005" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00247BD5">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2804ED1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D3B7FA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00247BD5">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D3B7FA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00247BD5">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4234A01F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2F883F61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="31B5F8B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2F883F61" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="368126CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3D0B1791" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="20" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="00626576" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="64BB6A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="00626576" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="64BB6A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18D5AB03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6A5D0B09" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16D6CFF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2034B033" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="16D6CFF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2034B033" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FDDCE62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3BF84A89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="497DBB3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...154 lines deleted...]
-                        <w:p w14:paraId="69ACF118" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4BA442C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69ACF118" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4BA442C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4461E9B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="68B8ECDA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57B1BCAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="279C79FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4D570B21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="279C79FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4D570B21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6447E207" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09D7A1DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CF7D90A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="4028E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2AA2CF69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4028E947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2AA2CF69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71FA2B28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4B8354F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="99" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A1B2B01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="32763065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0021551E">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A1B2B01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="32763065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0021551E">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DE77654" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="01644B46" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="100" name="Textruta 1"/>
+              <wp:docPr id="21" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6839F6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="40C91AB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0021551E">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6839F6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="40C91AB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0021551E">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F35F746" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2188B4E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="98" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="356459A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...154 lines deleted...]
-                        <w:p w14:paraId="2B79F0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0B33D7C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2B79F0A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0B33D7C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54546BC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3EB351D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="103" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4DC2EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5542B860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4DC2EF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5542B860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F4A8BC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="253729FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="101" name="Textruta 1"/>
+              <wp:docPr id="24" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="535D761B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="02EB64FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="535D761B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...774 lines deleted...]
-                  <w:p w14:paraId="3E252804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="02EB64FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F05DA19" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="006923D1">
+    <w:p w14:paraId="4FA691F5" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABBEC9F" w14:textId="77777777" w:rsidR="0011157F" w:rsidRPr="006923D1" w:rsidRDefault="0011157F" w:rsidP="006923D1">
+    <w:p w14:paraId="0971B87F" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRPr="006923D1" w:rsidRDefault="00A65F94" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="780129B5" w14:textId="77777777" w:rsidR="0011157F" w:rsidRDefault="0011157F" w:rsidP="006923D1">
+    <w:p w14:paraId="5526C1D5" w14:textId="77777777" w:rsidR="00A65F94" w:rsidRDefault="00A65F94" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="503C1507" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5CB4B896" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="779C53CB" w14:textId="631C2EDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="5213F065" w14:textId="7B0B1351" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="779C53CB" w14:textId="631C2EDA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="5213F065" w14:textId="7B0B1351" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53F09A4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7C0CACAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="659BE367" w14:textId="1F11EF34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B91603A" w14:textId="276723B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1356842083"/>
+                              <w:id w:val="1716155338"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2146566013"/>
+                              <w:id w:val="1959979768"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="659BE367" w14:textId="1F11EF34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B91603A" w14:textId="276723B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1356842083"/>
+                        <w:id w:val="1716155338"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2146566013"/>
+                        <w:id w:val="1959979768"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="160924F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="60054C67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="761DEADC" w14:textId="74E439F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="63290FC4" w14:textId="17F7F9D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-376543401"/>
+                              <w:id w:val="1922906789"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1170636973"/>
+                              <w:id w:val="272217575"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="761DEADC" w14:textId="74E439F9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="63290FC4" w14:textId="17F7F9D6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-376543401"/>
+                        <w:id w:val="1922906789"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1170636973"/>
+                        <w:id w:val="272217575"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F5955F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5DFBB4DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C24B2FA" w14:textId="4136CEB2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3FD493C7" w14:textId="4B776402" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1914316633"/>
+                              <w:id w:val="-1301605528"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-304551173"/>
+                              <w:id w:val="-1160153015"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C24B2FA" w14:textId="4136CEB2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3FD493C7" w14:textId="4B776402" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1914316633"/>
+                        <w:id w:val="-1301605528"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-304551173"/>
+                        <w:id w:val="-1160153015"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70B5F271" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6442BFE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AC8D266" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4BE8A70F" w14:textId="31BA1B55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="12AA24B4" w14:textId="6227D4FA" w:rsidR="00244011" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1857700342"/>
+                              <w:id w:val="1218312332"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-737630652"/>
+                              <w:id w:val="-1831674845"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="48583E92" w14:textId="075DCF32" w:rsidR="00247BD5" w:rsidRPr="000B6D9A" w:rsidRDefault="004C67FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00247BD5">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00247BD5" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4BE8A70F" w14:textId="31BA1B55" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="12AA24B4" w14:textId="6227D4FA" w:rsidR="00244011" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1857700342"/>
+                        <w:id w:val="1218312332"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-737630652"/>
+                        <w:id w:val="-1831674845"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="48583E92" w14:textId="075DCF32" w:rsidR="00247BD5" w:rsidRPr="000B6D9A" w:rsidRDefault="004C67FE" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00247BD5">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00247BD5" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30D44724" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="205D71A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="789EC1A4" w14:textId="51BB4412" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5351EB20" w14:textId="1D9D14F3" w:rsidR="00244011" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-85006258"/>
+                              <w:id w:val="292262028"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1372421575"/>
+                              <w:id w:val="-1423025733"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="51C4E48F" w14:textId="6A0B3277" w:rsidR="00247BD5" w:rsidRPr="000B6D9A" w:rsidRDefault="004C67FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00247BD5">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00247BD5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00247BD5" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="789EC1A4" w14:textId="51BB4412" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5351EB20" w14:textId="1D9D14F3" w:rsidR="00244011" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-85006258"/>
+                        <w:id w:val="292262028"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1372421575"/>
+                        <w:id w:val="-1423025733"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="51C4E48F" w14:textId="6A0B3277" w:rsidR="00247BD5" w:rsidRPr="000B6D9A" w:rsidRDefault="004C67FE" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00247BD5">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00247BD5">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00247BD5" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EEC3A6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="13BCDA65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="290087F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6E17EC1A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4A31BA03" w14:textId="6B912F32" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="0B3EB2E5" w14:textId="6E6A2C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-512602245"/>
+                              <w:id w:val="-20790077"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2006782102"/>
+                              <w:id w:val="-449160741"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4A31BA03" w14:textId="6B912F32" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="0B3EB2E5" w14:textId="6E6A2C9D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-512602245"/>
+                        <w:id w:val="-20790077"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2006782102"/>
+                        <w:id w:val="-449160741"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41E146E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="252B4C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DC2105B" w14:textId="301A2A1B" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53DC9BA0" w14:textId="4929C4E8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1911875003"/>
+                              <w:id w:val="-1567255428"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1649507001"/>
+                              <w:id w:val="-1316331627"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DC2105B" w14:textId="301A2A1B" w:rsidR="00244011" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53DC9BA0" w14:textId="4929C4E8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1911875003"/>
+                        <w:id w:val="-1567255428"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1649507001"/>
+                        <w:id w:val="-1316331627"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FFDAFDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5B116B62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A1E6105" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2FE9A49A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...268 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4984B615" w14:textId="2E996C5D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="47CA3289" w14:textId="23A79A72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4984B615" w14:textId="2E996C5D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="47CA3289" w14:textId="23A79A72" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-[...2434 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29B27F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...1492 lines deleted...]
-  <w:p w14:paraId="355C725D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="53EA61D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B230572" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0CB9BA26" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F9E5505" w14:textId="5B3B5011" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="1E61E48C" w14:textId="03DD78C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="274763575"/>
+                              <w:id w:val="1494380192"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1880923602"/>
+                              <w:id w:val="1233425064"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F9E5505" w14:textId="5B3B5011" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="1E61E48C" w14:textId="03DD78C7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="274763575"/>
+                        <w:id w:val="1494380192"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1880923602"/>
+                        <w:id w:val="1233425064"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BDF8785" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60CBB768" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5170F313" w14:textId="5462A983" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="34B812EC" w14:textId="5B8563DC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="20822764"/>
+                              <w:id w:val="96991665"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1112635253"/>
+                              <w:id w:val="1488825829"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5170F313" w14:textId="5462A983" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="34B812EC" w14:textId="5B8563DC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="20822764"/>
+                        <w:id w:val="96991665"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1112635253"/>
+                        <w:id w:val="1488825829"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CDE225D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="4785B6DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="39222A6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A3AA3AC" w14:textId="7930B911" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="30175FC6" w14:textId="7AA0F2C4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="759949230"/>
+                              <w:id w:val="394483889"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1954201880"/>
+                              <w:id w:val="-703017196"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A3AA3AC" w14:textId="7930B911" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="30175FC6" w14:textId="7AA0F2C4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="759949230"/>
+                        <w:id w:val="394483889"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1954201880"/>
+                        <w:id w:val="-703017196"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67510BA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4CB2E649" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="14C3FFDC" w14:textId="64D85DFD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5BB8AA9A" w14:textId="6DCDDF13" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2088110779"/>
+                              <w:id w:val="-1393886890"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-229692538"/>
+                              <w:id w:val="-806857706"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="14C3FFDC" w14:textId="64D85DFD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5BB8AA9A" w14:textId="6DCDDF13" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2088110779"/>
+                        <w:id w:val="-1393886890"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-229692538"/>
+                        <w:id w:val="-806857706"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C36DCB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1543AD04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7440E2E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36EF18A1" w14:textId="534D10F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                        <w:p w14:paraId="6B3BDE56" w14:textId="5F4CE9C2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="455148347"/>
+                              <w:id w:val="-442918453"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0021551E">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="628670721"/>
+                              <w:id w:val="1605848819"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00314E4D">
-                                <w:t>2025/26:277</w:t>
+                              <w:r w:rsidR="0044169A">
+                                <w:t>2025/26:280</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="36EF18A1" w14:textId="534D10F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00B42C79" w:rsidP="00664D04">
+                  <w:p w14:paraId="6B3BDE56" w14:textId="5F4CE9C2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004C67FE" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="455148347"/>
+                        <w:id w:val="-442918453"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0021551E">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="628670721"/>
+                        <w:id w:val="1605848819"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00314E4D">
-                          <w:t>2025/26:277</w:t>
+                        <w:r w:rsidR="0044169A">
+                          <w:t>2025/26:280</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -27305,985 +11312,933 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="160"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0011157F"/>
-    <w:rsid w:val="00000221"/>
+    <w:rsidRoot w:val="00A65F94"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="000174B0"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="000254E5"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="0004064E"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="000555C4"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00077C9B"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00082AD6"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000A71A7"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D699D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00104272"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="0011157F"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00124AF4"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="001310FB"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00140EAD"/>
+    <w:rsid w:val="00140662"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="001461DB"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="0017222F"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00177374"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="001943D2"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
-    <w:rsid w:val="001D038D"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
-    <w:rsid w:val="001D3EEC"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F3856"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="0021551E"/>
-    <w:rsid w:val="00230C4A"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00243A5B"/>
+    <w:rsid w:val="00240DDC"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00247BD5"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262331"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00275EED"/>
-    <w:rsid w:val="002771FA"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C0133"/>
-    <w:rsid w:val="002C10A0"/>
+    <w:rsid w:val="002C09B6"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F1702"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003017AA"/>
+    <w:rsid w:val="00301E6E"/>
+    <w:rsid w:val="0030571C"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00314E4D"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
+    <w:rsid w:val="00397D79"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A455B"/>
+    <w:rsid w:val="003A6967"/>
+    <w:rsid w:val="003A76E9"/>
     <w:rsid w:val="003B024C"/>
-    <w:rsid w:val="003B03B6"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="0044169A"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="004574C2"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="00472AE3"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004938E1"/>
-    <w:rsid w:val="004A3320"/>
+    <w:rsid w:val="004A2073"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
-    <w:rsid w:val="004B66F0"/>
+    <w:rsid w:val="004B5FDB"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C67FE"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D4019"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E4669"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E64EE"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="00515944"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005224E6"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
+    <w:rsid w:val="0054083E"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="00562830"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="0057150A"/>
+    <w:rsid w:val="005719E0"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00573919"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593688"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A3A1B"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B03EF"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
-    <w:rsid w:val="005C10B2"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
+    <w:rsid w:val="005E381E"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F6B3F"/>
-    <w:rsid w:val="005F71C1"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="00611682"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="006132F1"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="0062523D"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00665E83"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="006968F7"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
+    <w:rsid w:val="006B321C"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D042F"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F2671"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="00700579"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00717BAD"/>
-    <w:rsid w:val="007270A3"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00740051"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00746D83"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="0075633F"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="00771507"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A14C5"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A77EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B7378"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007E73C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813FA8"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00816365"/>
-    <w:rsid w:val="00817433"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850D6D"/>
     <w:rsid w:val="008524DA"/>
-    <w:rsid w:val="0085308C"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="0086066E"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="0086551C"/>
-    <w:rsid w:val="00870341"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00894DCC"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F3C2C"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="0090696A"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009132F9"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="00937750"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="009429A8"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0097032B"/>
-    <w:rsid w:val="00972F4E"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993135"/>
+    <w:rsid w:val="009942B3"/>
+    <w:rsid w:val="00994B0D"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A59B0"/>
-    <w:rsid w:val="009A5F5E"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D1B62"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A46C40"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A70343"/>
+    <w:rsid w:val="00A65F94"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A85E77"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC19A2"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B276FC"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B323D9"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
-    <w:rsid w:val="00B42C79"/>
     <w:rsid w:val="00B439B9"/>
-    <w:rsid w:val="00B43A12"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B464E3"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B73556"/>
+    <w:rsid w:val="00B760F1"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B9137C"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C10570"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C71073"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C84B6C"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA15D9"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA547A"/>
+    <w:rsid w:val="00CA1CC9"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD2510"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D4377B"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D50940"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D60368"/>
-    <w:rsid w:val="00D71A97"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D8488D"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D96027"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC48CB"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DD0A4E"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD3B8C"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E15534"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E94DB3"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB606D"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC53CA"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F27775"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F35FB2"/>
+    <w:rsid w:val="00F42EA9"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
-    <w:rsid w:val="00F83833"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC227B"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE42E4"/>
-    <w:rsid w:val="00FE6248"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="562B5995"/>
-  <w15:docId w15:val="{74CAF49A-D876-489C-B7F7-879DBAB558D9}"/>
+  <w14:docId w14:val="44661358"/>
+  <w15:docId w15:val="{733E4C3E-AC08-4C0C-BEA4-C528A0E3BAE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -29861,50 +13816,51 @@
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -30797,199 +14753,204 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/ubm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/s/SF_RS_prop/Riksrevisionens%20granskning%20om%20att%20verbrygga%20sprkhi/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5A0960733C78423D8914685C63ED39FB"/>
+        <w:name w:val="EFA8E7F01D6B475A8ECEFB2B3E0156CF"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DCBD2053-DE62-410D-9205-0D9514217A8D}"/>
+        <w:guid w:val="{BACFC824-B748-4301-B513-E8F724DD5167}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0094212A" w:rsidRDefault="0094212A" w:rsidP="0094212A">
+        <w:p w:rsidR="00750076" w:rsidRDefault="00750076" w:rsidP="00750076">
           <w:pPr>
-            <w:pStyle w:val="5A0960733C78423D8914685C63ED39FB"/>
+            <w:pStyle w:val="EFA8E7F01D6B475A8ECEFB2B3E0156CF"/>
           </w:pPr>
-          <w:r w:rsidRPr="00D76713">
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange namnunderskrift1</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9EC28F0B50614EE4B6CE77EC4431BA41"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FF4033C4-94F8-40BC-9A28-129D6CE82010}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00750076" w:rsidRDefault="00750076" w:rsidP="00750076">
+          <w:pPr>
+            <w:pStyle w:val="9EC28F0B50614EE4B6CE77EC4431BA41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicka här för att ange </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>namnunderskrift2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009362C9">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B0AA6B593C8D426785FF1CBDCBAC6D6B"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85B7B8B4-7016-480E-BA66-9C8B01D61580}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00750076" w:rsidRDefault="00750076" w:rsidP="00750076">
+          <w:pPr>
+            <w:pStyle w:val="B0AA6B593C8D426785FF1CBDCBAC6D6B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008F1771">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
+        <w:name w:val="E359B6E14B5D4D1D809289F4DBCAB13F"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DA9E34D8-9EA0-4AED-BD85-E3B626B50FAA}"/>
+        <w:guid w:val="{149E48DF-ACE9-453F-B6B2-6A9684AFF9C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0094212A" w:rsidRDefault="0094212A" w:rsidP="0094212A">
+        <w:p w:rsidR="00DE5B62" w:rsidRDefault="00750076">
           <w:pPr>
-            <w:pStyle w:val="C55E4CDACBEE4A448DB0BD9BF99114A6"/>
+            <w:pStyle w:val="E359B6E14B5D4D1D809289F4DBCAB13F"/>
           </w:pPr>
-          <w:r w:rsidRPr="006761A4">
+          <w:r w:rsidRPr="007F5652">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
-            <w:t>Klicka här för att ange datum.</w:t>
+            <w:t>Klicka här för att ange föredragande statsråd</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -30999,122 +14960,107 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0094212A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00DC48CB"/>
+    <w:rsidRoot w:val="00750076"/>
+    <w:rsid w:val="00082AD6"/>
+    <w:rsid w:val="00240DDC"/>
+    <w:rsid w:val="0057150A"/>
+    <w:rsid w:val="00750076"/>
+    <w:rsid w:val="00DE5B62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -31526,102 +15472,157 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0094212A"/>
+    <w:rsid w:val="00750076"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A0960733C78423D8914685C63ED39FB">
-[...1 lines deleted...]
-    <w:rsid w:val="0094212A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFA8E7F01D6B475A8ECEFB2B3E0156CF">
+    <w:name w:val="EFA8E7F01D6B475A8ECEFB2B3E0156CF"/>
+    <w:rsid w:val="00750076"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="240" w:after="290" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EC28F0B50614EE4B6CE77EC4431BA41">
+    <w:name w:val="9EC28F0B50614EE4B6CE77EC4431BA41"/>
+    <w:rsid w:val="00750076"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2693"/>
+        <w:tab w:val="left" w:pos="7474"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="-2268"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0AA6B593C8D426785FF1CBDCBAC6D6B">
+    <w:name w:val="B0AA6B593C8D426785FF1CBDCBAC6D6B"/>
+    <w:rsid w:val="00750076"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C55E4CDACBEE4A448DB0BD9BF99114A6">
-[...1 lines deleted...]
-    <w:rsid w:val="0094212A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1064D6395EA24120830E7BF9B159D1F2">
+    <w:name w:val="1064D6395EA24120830E7BF9B159D1F2"/>
+    <w:rsid w:val="00750076"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E359B6E14B5D4D1D809289F4DBCAB13F">
+    <w:name w:val="E359B6E14B5D4D1D809289F4DBCAB13F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -31902,56 +15903,81 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Socialdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e02aa9d6-2d54-471b-a43b-d13dc9454930</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>26</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14135</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14135</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14135</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="74" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="5c7c6788cfe33526a18b31196356f0d1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -32153,291 +16179,251 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <departementsnamn>Finansdepartementet</departementsnamn>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Socialdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>Svantesson, ordförande, och statsråden Waltersson Grönvall, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Forssmed, Tenje, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Finansdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Socialdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:280</dokumentnummer>
+  <titel>Riksrevisionens rapport om handläggning av ärenden där den enskilde inte behärskar svenska</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...3 lines deleted...]
-    <bilaga bilageetikett="Bilaga" bilagenummer="4"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D6B6ED-F945-4967-BF6A-A67096689F1B}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43199812-7740-492D-9895-7E1CCF336CC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D237BCB-F6C4-426A-83E8-4EA3F046EE85}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="a68c6c55-4fbb-48c7-bd04-03a904b43046"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C948EEC-4826-4A39-BF01-6857F1636D80}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0E5D19E-1852-436F-8F5C-96775CB0B8D5}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA63CE8-DB64-47F4-9BAB-20889C17F54C}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E37CA7D3-5EAD-4246-84A0-16A4000BED17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABDE6A24-3BF2-43A7-81AD-D2938F4BB643}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08FD600-BA8F-4D5A-9A61-4087A286A3FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C6AAC8-9FC6-4028-9765-E83EC6AD34D3}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F94FF5D6-CA7C-45FD-A7CC-F66C7DDDE2DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>58659</Characters>
+  <Pages>70</Pages>
+  <Words>1550</Words>
+  <Characters>8219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6517</Lines>
-  <Paragraphs>2614</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om handläggning av ärenden där den enskilde inte behärskar svenska</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65355</CharactersWithSpaces>
+  <CharactersWithSpaces>9750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Avveckling av Utbetalningsmyndighetens system med transaktionskonto</dc:title>
-  <dc:creator>Lotta Nordqvist</dc:creator>
+  <dc:title>Riksrevisionens rapport om handläggning av ärenden där den enskilde inte behärskar svenska</dc:title>
+  <dc:creator>Ana Covaciu</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e2622d44-030a-428a-8bcb-40b352a3f791</vt:lpwstr>
+    <vt:lpwstr>a6234cfd-c8db-4703-baab-c05d2159d097</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>26;#Socialdepartementet|e02aa9d6-2d54-471b-a43b-d13dc9454930</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>