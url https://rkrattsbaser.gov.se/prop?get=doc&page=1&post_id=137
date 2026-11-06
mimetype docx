--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -7,273 +7,165 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...115 lines deleted...]
-  <Override PartName="/word/footer78.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="685D4EBF" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="5AC9EC7F" w14:textId="75FAA532" w:rsidR="00810BAB" w:rsidRDefault="003901A2" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringens proposition</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidR="00D435C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810BAB">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BAB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B3F2308" wp14:editId="002FB211">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1926B10F" wp14:editId="7C635DD1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="2C3FEE7A" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRPr="00811BB8" w:rsidRDefault="00AA7219" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="79ED411C" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="00811BB8" w:rsidRDefault="00810BAB" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BAC8F78" wp14:editId="1608BD92">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D47322" wp14:editId="0B51C39C">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -295,80 +187,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3B3F2308" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1926B10F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="2C3FEE7A" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRPr="00811BB8" w:rsidRDefault="00AA7219" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="79ED411C" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="00811BB8" w:rsidRDefault="00810BAB" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BAC8F78" wp14:editId="1608BD92">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D47322" wp14:editId="0B51C39C">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -387,18260 +279,2615 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5EA2E4E1" w14:textId="2339FBD2" w:rsidR="00AA7219" w:rsidRDefault="00511573" w:rsidP="00333C9D">
+        <w:p w14:paraId="0F82A027" w14:textId="49D0D8BA" w:rsidR="00810BAB" w:rsidRDefault="00F51619" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:178</w:t>
+            <w:t>2025/26:189</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2A33705E" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRPr="005F407A" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="2146ADBE" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="005F407A" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA7219" w14:paraId="5921EDA9" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00810BAB" w14:paraId="32CD61BD" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F8426FE" w14:textId="128BEFCD" w:rsidR="00810BAB" w:rsidRDefault="00B52B75" w:rsidP="007D054B">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vissa justeringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända invandrare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1F352256" w14:textId="2D4B871A" w:rsidR="00AA7219" w:rsidRDefault="00AB3780" w:rsidP="00333C9D">
+              <w:p w14:paraId="7BD8B75C" w14:textId="390D5ACD" w:rsidR="00810BAB" w:rsidRDefault="00DD268B" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5472F4B0" w14:textId="79A32DFF" w:rsidR="00AA7219" w:rsidRPr="00141F91" w:rsidRDefault="00511573" w:rsidP="00333C9D">
+              <w:p w14:paraId="43FF4380" w14:textId="5CD05004" w:rsidR="00810BAB" w:rsidRPr="00141F91" w:rsidRDefault="00F51619" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:178</w:t>
+                  <w:t>2025/26:189</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05A7518D" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="0C2B5A24" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF049F0" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="762DDFAE" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63517379" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="58EB16C9" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C7C964" w14:textId="65B9FE1D" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="4DD61188" w14:textId="4A76B27D" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
           <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CD7411">
+          <w:r w:rsidR="00F73EE1">
             <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7985D266" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="286B798E" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DE5816D" w14:textId="5AA221E6" w:rsidR="00AA7219" w:rsidRDefault="003B0B91" w:rsidP="00333C9D">
+    <w:p w14:paraId="3E230CAF" w14:textId="4CD37F8D" w:rsidR="00810BAB" w:rsidRDefault="00AF6EFE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A2FB82" w14:textId="10962E92" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="61AA7615" w14:textId="752A4152" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003B0B91">
-        <w:t>Carl-Oskar Bohlin</w:t>
+      <w:r w:rsidR="00AF6EFE">
+        <w:t>Johan Britz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F975396" w14:textId="233CBE67" w:rsidR="00AA7219" w:rsidRPr="008624B2" w:rsidRDefault="00AA7219" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="6380DBAB" w14:textId="40586F5F" w:rsidR="00810BAB" w:rsidRPr="008624B2" w:rsidRDefault="00810BAB" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB3780">
+          <w:r w:rsidR="00DD268B">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Försvarsdepartementet</w:t>
+            <w:t>Arbetsmarknadsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6E8586" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="6178195E" w14:textId="2AED4DC8" w:rsidR="00810BAB" w:rsidRDefault="00697D1A" w:rsidP="007D054B">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
+        <w:t>Propositionens</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BAB">
+        <w:t xml:space="preserve"> huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6807CB65" w14:textId="5BE42FDB" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00AA7219">
+    <w:p w14:paraId="7260C7F6" w14:textId="73C61A90" w:rsidR="007D054B" w:rsidRPr="007D054B" w:rsidRDefault="00F43824" w:rsidP="00457E7E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00123347">
-        <w:t xml:space="preserve">propositionen </w:t>
+      <w:r w:rsidR="00F04595">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r w:rsidR="003901A2">
+        <w:t>en</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">föreslås att Totalförsvarets forskningsinstitut ska omfattas av samma reglering som Försvarsmakten, Fortifikationsverket, Försvarets materielverk och Försvarets radioanstalt dels i fråga om tillstånd och tillsyn inom miljö- och </w:t>
-[...2 lines deleted...]
-        <w:t>hälsoskyddsområdet</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003901A2">
+        <w:t>lämnas förslag till</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, dels i fråga om </w:t>
-[...2 lines deleted...]
-        <w:t>tillsyn på strålskyddsområdet</w:t>
+        <w:t xml:space="preserve"> ändringar i inkomstskattelagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04595">
+        <w:t xml:space="preserve"> (1999:1229).</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> och livsmedelsområdet. Förslagen i </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04595">
+        <w:t xml:space="preserve">Det föreslås att </w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6">
+        <w:t xml:space="preserve">den nya ersättningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04595" w:rsidRPr="001C30B6">
+        <w:t>barntillägg</w:t>
+      </w:r>
+      <w:r w:rsidR="00F04595">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6">
+        <w:t xml:space="preserve">ska vara skattefri och att </w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6" w:rsidRPr="00830973">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>etableringstillägg</w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6" w:rsidRPr="00830973">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bostadsersättning</w:t>
+      </w:r>
+      <w:r w:rsidR="002116D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D054B">
+        <w:t>utmönstras ur lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660E18BB" w14:textId="70D4D174" w:rsidR="00C81250" w:rsidRPr="00F43824" w:rsidRDefault="00C81250" w:rsidP="00F43824">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>syftar till att skapa en enhetlighet i regleringen av tillstånd till miljöfarlig verksamhet och tillsyn över försvarsverksamhet. Förslagen innebär bland annat följande:</w:t>
+        <w:t>De föreslagna ändringarna föreslås träda i kraft den 1 september 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E12C0A1" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00AA7219">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="4F77CA14" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="008F2013" w:rsidRDefault="00810BAB" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Innehllsfrteckning"/>
+        <w:pageBreakBefore/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Ansökan om tillstånd till miljöfarlig verksamhet som rör Totalförsvarets forskningsinstitut ska prövas av länsstyrelsen.</w:t>
-[...39 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3BB516" w14:textId="30754C04" w:rsidR="00F272E1" w:rsidRDefault="00AA7219">
+    <w:p w14:paraId="60C0394F" w14:textId="5934C206" w:rsidR="00CD77F4" w:rsidRDefault="00810BAB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 1;1;</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00683F34">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
+        <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:instrText>Heading 1;1;Rubrik 2;2;</w:instrText>
-[...79 lines deleted...]
-        <w:instrText xml:space="preserve">Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5" </w:instrText>
+        <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc224205363" w:history="1">
-        <w:r w:rsidR="00F272E1" w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695867" w:history="1">
+        <w:r w:rsidR="00CD77F4" w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F272E1" w:rsidRPr="00F86D38">
+        <w:r w:rsidR="00CD77F4" w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205363 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695867 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00F272E1">
+        <w:r w:rsidR="00CD77F4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="739EE0D6" w14:textId="58EEFC70" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="496367A3" w14:textId="44591D26" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205364" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695868" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i inkomstskattelagen (1999:1229)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205364 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31245566" w14:textId="250DA6C8" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
-[...323 lines deleted...]
-    <w:p w14:paraId="7965CC28" w14:textId="28D1BB49" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="058BAD30" w14:textId="471BC42D" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205369" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695869" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205369 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5156255F" w14:textId="5F70BE64" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="5A7FBD2A" w14:textId="6AA7BA95" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205370" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695870" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Behovet av en ny reglering</w:t>
+          <w:t>Barntillägg ska vara skattefritt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205370 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70E49DAD" w14:textId="064E91CF" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
-[...242 lines deleted...]
-    <w:p w14:paraId="32658CC9" w14:textId="137539CA" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="7188CCF8" w14:textId="08FAAFA3" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205374" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695871" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
-[...724 lines deleted...]
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205383 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695871 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24331BF0" w14:textId="5256AC23" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="282C48B2" w14:textId="2DD4632B" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205384" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695872" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205384 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695872 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57C39C94" w14:textId="191128F5" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="45ED9F38" w14:textId="737D61A6" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205385" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695873" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00F86D38">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205385 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695873 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="065AC42B" w14:textId="03844236" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
-[...323 lines deleted...]
-    <w:p w14:paraId="505E39CA" w14:textId="431CF48E" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="4801F6EB" w14:textId="33987CE7" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205390" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695874" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Ändrade regler om tillsyn m.m. över Totalförsvarets forskningsinstitut (Ds 2024:1)</w:t>
+          <w:t>Sammanfattning av utkastet till proposition</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695874 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>33</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49DBD1D3" w14:textId="271A6352" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="0E6A6B78" w14:textId="2199982D" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205391" w:history="1">
-[...71 lines deleted...]
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695875" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205392 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695875 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49D60620" w14:textId="1A611DC3" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
-[...141 lines deleted...]
-    <w:p w14:paraId="06B4946E" w14:textId="0BA3D7EB" w:rsidR="00F272E1" w:rsidRDefault="00F272E1">
+    <w:p w14:paraId="23A982C2" w14:textId="05CF72ED" w:rsidR="00CD77F4" w:rsidRDefault="00CD77F4">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224205395" w:history="1">
-        <w:r w:rsidRPr="00F86D38">
+      <w:hyperlink w:anchor="_Toc223695876" w:history="1">
+        <w:r w:rsidRPr="00CB09BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utdrag ur protokoll vid regeringssammanträde den 12 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224205395 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223695876 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003E0ECE">
+        <w:r w:rsidR="000A7FA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>49</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F0AAC39" w14:textId="58AEECC4" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00AA7219">
+    <w:p w14:paraId="5446D758" w14:textId="390A0DBD" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277DC520" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRPr="005A72C8" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
+    <w:p w14:paraId="3CC02542" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="005A72C8" w:rsidRDefault="00810BAB" w:rsidP="007D054B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc222741045"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc224205363"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc223695867"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6972831D" w14:textId="7553FC56" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00AA7219">
+    <w:p w14:paraId="32622A19" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRDefault="00810BAB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF5C1BE" w14:textId="634E4E5B" w:rsidR="00810BAB" w:rsidRPr="00144361" w:rsidRDefault="00F3149A" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i inkomstskatte</w:t>
+      </w:r>
+      <w:r w:rsidR="003E768B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagen (1999:1299).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691CD6EF" w14:textId="619B484A" w:rsidR="00AA7219" w:rsidRDefault="00B266E8" w:rsidP="00AA7219">
-[...1 lines deleted...]
-        <w:pStyle w:val="Numreradlista"/>
+    <w:p w14:paraId="41168CDC" w14:textId="77777777" w:rsidR="00810BAB" w:rsidRPr="00152749" w:rsidRDefault="00810BAB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126E8224" w14:textId="35D23D31" w:rsidR="00AA7219" w:rsidRDefault="00B266E8" w:rsidP="00AA7219">
-[...30 lines deleted...]
-        <w:sectPr w:rsidR="00AA7219" w:rsidSect="00AA7219">
+    <w:p w14:paraId="3DDE5DFC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
-          <w:footnotePr>
-[...1 lines deleted...]
-          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1F00275E" w14:textId="11929BDD" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00333C9D">
-[...34 lines deleted...]
-    <w:p w14:paraId="11A838FC" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00171890">
+    <w:p w14:paraId="72C48A9B" w14:textId="35C4E008" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc224205364"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc223695868"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>Förslag till lag om ändring i inkomstskattelagen (1999:1229)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="79063E50" w14:textId="3D2A71FC" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="002405D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Härigenom föreskrivs att 8 kap. 13 § inkomstskattelagen (1999:1229)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52B75">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9ECCEC" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
-[...70 lines deleted...]
-    <w:p w14:paraId="2AFC020C" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="0A0434DF" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="00152749" w:rsidRDefault="00EE313E" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071ED9" w14:paraId="7DEF9EDC" w14:textId="77777777" w:rsidTr="00AA5CF3">
+      <w:tr w:rsidR="00B312FE" w:rsidRPr="005B0E77" w14:paraId="57479C58" w14:textId="77777777" w:rsidTr="00D26EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20E75496" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="005B0E77" w:rsidRDefault="001F0413" w:rsidP="00AA5CF3">
+          <w:p w14:paraId="37375DC4" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="005B0E77" w:rsidRDefault="00EE313E" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65A4CA3E" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="005B0E77" w:rsidRDefault="001F0413" w:rsidP="00AA5CF3">
+          <w:p w14:paraId="6214E950" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="005B0E77" w:rsidRDefault="00EE313E" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CAE652A" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="7145C697" w14:textId="76FDAB75" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00DC55EB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>9 kap.</w:t>
+        <w:t>8 kap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796BF736" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="1CE07AE8" w14:textId="7BF68ACD" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00DC55EB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>8 §</w:t>
+        <w:t>13 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ansökan om tillstånd till miljöfarlig verksamhet prövas av mark- och miljödomstolen. </w:t>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00071ED9" w14:paraId="2F68BB4C" w14:textId="77777777" w:rsidTr="00AA5CF3">
+      <w:tr w:rsidR="00B312FE" w14:paraId="590D4C47" w14:textId="77777777" w:rsidTr="00D26EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67CCCF1F" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00AA5CF3">
+          <w:p w14:paraId="6AD7C70F" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="000D0C1A">
-              <w:t>Regeringen får meddela föreskrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av länsstyrelsen. Regeringen får meddela föreskrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljöfarliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvars</w:t>
+            <w:r w:rsidRPr="00B312FE">
+              <w:t>Etableringsersättning</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00640A63">
+            <w:r w:rsidRPr="009B3070">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">eller </w:t>
+              <w:t>, etable</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D0C1A">
-              <w:t>Försvarets radioanstalt ska alltid prövas av länsstyrelsen.</w:t>
+            <w:r w:rsidRPr="009B3070">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ringstillägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B312FE">
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B3070">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">bostadsersättning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B312FE">
+              <w:t>till vissa nyanlända invandrare är skattefria.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3732B579" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00AA5CF3">
+          <w:p w14:paraId="72FC6DCD" w14:textId="48AAF4B3" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00004971">
-              <w:t>Regeringen får meddela föreskrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av länsstyrelsen. Regeringen får med</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Etableringsersättning och </w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00640A63">
+            <w:r w:rsidRPr="009B3070">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>eller</w:t>
+              <w:t>barn</w:t>
             </w:r>
-            <w:r w:rsidRPr="00004971">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00004971">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>institut</w:t>
             </w:r>
-            <w:r w:rsidRPr="00004971">
-[...175 lines deleted...]
-            <w:r w:rsidRPr="00640A63">
+            <w:r w:rsidRPr="009B3070">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">och </w:t>
-[...2 lines deleted...]
-              <w:t>Försvarets radioanstalts</w:t>
+              <w:t>tillägg</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640A63">
-[...110 lines deleted...]
-              <w:t xml:space="preserve"> i detta kapitel</w:t>
+            <w:r w:rsidRPr="009B3070">
+              <w:t>till vissa nyanlända invandrare är skattefria</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B645047" w14:textId="77777777" w:rsidR="0029788B" w:rsidRDefault="0029788B" w:rsidP="0029788B">
+    <w:p w14:paraId="0B774143" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="00811E52" w:rsidRDefault="00EE313E" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790F605B" w14:textId="25098353" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00773979">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF08C07" w14:textId="7EDEDE36" w:rsidR="00EE313E" w:rsidRPr="005E0018" w:rsidRDefault="00EE313E" w:rsidP="00773979">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Äldre bestämmelser gäller fortfarande för etableringstillägg och bostadsersättning som </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EC7">
+        <w:t xml:space="preserve">betalas ut efter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3434E7" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00DC55EB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...61 lines deleted...]
-    <w:p w14:paraId="6FD1EF50" w14:textId="737A50FC" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="768DAF0B" w14:textId="18825D7A" w:rsidR="00DD268B" w:rsidRDefault="00DD268B" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AB0411" w14:textId="40541BB1" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc223695869"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="5134D324" w14:textId="4E20DFEF" w:rsidR="007D14C2" w:rsidRDefault="00EE313E" w:rsidP="00457E7E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-        <w:ind w:left="340" w:firstLine="2268"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inom Arbetsmarknadsdepartementet har ett utkast till proposition utarbetats med förslag till ändringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52B75">
+        <w:t xml:space="preserve"> invandrare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. En sammanfattning av utkastet finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Utkastets lagförslag överensstämmer med propositionens. Utkastet har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissvaren finns tillgängliga på regeringens webbplats (www.regeringen.se) och i Arbetsmarknads</w:t>
+      </w:r>
+      <w:r w:rsidR="003E768B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>departementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072430F">
+        <w:t>A2025/01114).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E38C1CC" w14:textId="77777777" w:rsidR="007D14C2" w:rsidRPr="007D14C2" w:rsidRDefault="007D14C2" w:rsidP="00457E7E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D14C2">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626FB18F" w14:textId="77777777" w:rsidR="007D14C2" w:rsidRPr="007D14C2" w:rsidRDefault="007D14C2" w:rsidP="007D14C2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget är författningstekniskt och även i övrigt av sådan beskaffenhet att Lagrådets hörande skulle sakna betydelse. Regeringen har därför inte inhämtat Lagrådets yttrande över förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385C78B8" w14:textId="13024F33" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc221289725"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc221289726"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc221289727"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc221289728"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc223695870"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>Barntillägg ska vara skattefritt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="6D5B0AC0" w14:textId="11C26DF1" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08600AAD" w14:textId="250FE1ED" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00782D5C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782D5C">
+        <w:t>arntillägg till vissa nyanlända invandrare ska vara skattefri</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782D5C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAD6EED" w14:textId="2328042A" w:rsidR="00EE313E" w:rsidRPr="00C124E5" w:rsidRDefault="00EE313E" w:rsidP="00C124E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bestämmelserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C124E5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om att etableringstillägg och bostadsersättning är skattefria ska tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E8063A" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utkastets förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E772960" w14:textId="27A7AF08" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00D237FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förslaget i utkastet stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522783C7" w14:textId="0F6D9A2A" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679108D4" w14:textId="1A15D20A" w:rsidR="00EE313E" w:rsidRPr="004D768A" w:rsidRDefault="00EE313E" w:rsidP="00685738">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00113056">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113056">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget. Övriga remissinstanser har inte några synpunkter på förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5827D8AA" w14:textId="2F60DB08" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418A1780" w14:textId="77777777" w:rsidR="004E3405" w:rsidRDefault="004E3405" w:rsidP="00D237FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etableringsersättning, etableringstillägg och bostadsersättning är ersätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar som enligt förordningen (2017:819) om ersättning till deltagare i arbetsmarknadspolitiska insatser kan lämnas till personer som deltar i det arbetsmarknadspolitiska programmet etableringsinsatser för vissa nyanlända invandrare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E39308" w14:textId="4165F673" w:rsidR="004E3405" w:rsidRPr="004E3405" w:rsidRDefault="004E3405" w:rsidP="001C30B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har i budgetpropositionen för 2026 (prop. 2025/26:1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aviserat att etableringstillägget och bostadsersättningen ska avskaffas och att det i stället ska införas ett individualiserat barntillägg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF15E0F" w14:textId="77A355ED" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="001C30B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av 8 kap. 13 § inkomstskattelagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80046">
+        <w:t xml:space="preserve">(1999:1229) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår att etablerings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80046">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ersättning, etableringstillägg och bostadsersättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916F08">
+        <w:t xml:space="preserve"> är skattefria</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07B3B">
+        <w:t>Detta innebär att dessa ersättningar inte heller är pensionsgrundande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD80DC" w14:textId="14E4B01A" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00AA403D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av förarbetena framgår att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B436D">
+        <w:t>etableringsersättning, etableringstillägg och bostadsersättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD15CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD15CD">
+        <w:t xml:space="preserve"> skattefria </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eftersom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD15CD">
+        <w:t xml:space="preserve"> deltagande i etableringsinsatser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD15CD">
+        <w:lastRenderedPageBreak/>
+        <w:t>inte kan likställas med arbete och att insatserna i stället huvudsakligen rör sig om kommunal utbildning i svenska för invandrare, annan utbildning och arbetsförberedande insatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD15CD">
+        <w:t>rop. 2016/17:175</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 93).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538B7C53" w14:textId="080532EA" w:rsidR="00EE313E" w:rsidRPr="00BE4078" w:rsidRDefault="00EE313E" w:rsidP="00D237FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Även det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4078">
+        <w:t>nya barntillägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et som regeringen avser att införa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4078">
+        <w:t xml:space="preserve"> kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4078">
+        <w:t>vara kopplat till deltagande i det arbetsmarknadspolitiska programmet etableringsinsatser för vissa nyanlända invandrare. De motiv som legat till grund för att etableringsersättning, etableringstillägg och bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE4078">
+        <w:t>ersättning är skattefria gör sig därmed gällande även i relation till det nya barntillägget. Därmed bör även det nya barntillägget vara skattefritt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED9E26" w14:textId="5CC291B7" w:rsidR="00DD268B" w:rsidRDefault="00EE313E" w:rsidP="00D237FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE4078">
+        <w:t xml:space="preserve"> gäller etableringstillägg och bostadsersättning har regeringen aviserat att dessa ersättningar ska avskaffas. Mot den</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bakgrunden bör regleringen om att de ersättningarna är skattefria tas bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D2B708" w14:textId="131AAFFD" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc223695871"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="564795E8" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C55D6F" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00BF6ECB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna ska träda i kraft den 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EAD056" w14:textId="3BF944B9" w:rsidR="00EE313E" w:rsidRPr="00712DF3" w:rsidRDefault="00EE313E" w:rsidP="00BF6ECB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00712DF3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Äldre bestämmelser ska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fortfarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712DF3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">gälla för etableringstillägg och bostadsersättning som </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EC7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">betalas ut efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712DF3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ikraftträdandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A3F34D" w14:textId="492B5763" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utkastets förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B98FB2" w14:textId="624CEC0C" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00BF6ECB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i utkastet stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCE7197" w14:textId="1919FF60" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F58C897" w14:textId="04D82438" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00BF6ECB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet av remissinstanserna har inte någon synpunkt på förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F6155">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker förslaget. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslår att övergångsbestämmelsen ska utformas på ett sätt som gör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824B47">
+        <w:t xml:space="preserve"> att de berörda ersättningarna förblir skattefria även om förordningsändringarna skulle behöva träda i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824B47">
+        <w:t>kraft senare än planerat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003847C3">
+        <w:t>Enligt Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan en alternativ utformning av övergångsbestämmelsen även behövas beroende på hur förordningsregleringen utformas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48940F4C" w14:textId="01C2F208" w:rsidR="00EE313E" w:rsidRPr="00BF6ECB" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D3B05E" w14:textId="692F0901" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00BF6ECB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF6ECB">
+        <w:t>De föreslagna ändringarna bör träda i kraft samtidigt som de aviserade ändringarna i förordningen om ersättning till deltagare i arbetsmarknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BF6ECB">
+        <w:t>politiska insatser. Det är viktigt att ändringarna kan träda i kraft så snart som möjligt. Detta bedöms kunna ske den 1 september 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C883A7A" w14:textId="5E3BBCB9" w:rsidR="00DD268B" w:rsidRDefault="00EE313E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Etableringstillägg och bostadsersättning som </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EC7">
+        <w:t xml:space="preserve">betalas ut efter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ikraft</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003E768B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>trädandet bör dock fortsatt vara skattefria</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EC7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B54A827" w14:textId="3F2BCAA9" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc223695872"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="2BDA120A" w14:textId="0DA74C63" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00677742">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget avser ändringar i inkomstskattelagen till följd av i budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>propositionen för 2026 aviserade ändringar avseende ersättningar till deltagare i det arbetsmarknadspolitiska programmet etableringsinsatser för vissa nyanlända invandrare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306DF89A" w14:textId="5C60140E" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="007848A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom att föra in barntillägget i inkomstskattelagens paragraf om skattefrihet </w:t>
+      </w:r>
+      <w:r w:rsidR="00190CE9">
+        <w:t xml:space="preserve">för ersättningar till vissa nyanlända invandrare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">undviks inkonsekvenser i den skattemässiga behandlingen av detta tillägg i förhållande till etableringsersättningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB3CC46" w14:textId="1361BE6C" w:rsidR="00DD268B" w:rsidRDefault="001E1A4F" w:rsidP="00744146">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E1A4F">
+        <w:t>Förslagen i propositionen medför inte några budgetära konsekvenser.</w:t>
+      </w:r>
+      <w:r w:rsidR="00744146">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE313E">
+        <w:t xml:space="preserve">Att etableringstillägg och bostadsersättning tas bort ur paragrafen om skattefrihet får inga konsekvenser eftersom de ersättningarna ska avskaffas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E311BF" w14:textId="1FE4DE23" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc223695873"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="705FE974" w14:textId="31AEC2AE" w:rsidR="00EE313E" w:rsidRPr="00334E0E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget till lag om ändring i inkomstskattelagen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401D35F7" w14:textId="1654CA14" w:rsidR="00EE313E" w:rsidRPr="00334E0E" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413B902D" w14:textId="0BABA814" w:rsidR="00EE313E" w:rsidRPr="00334E0E" w:rsidRDefault="00EE313E" w:rsidP="00640C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00334E0E">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Etableringsersättning och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334E0E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>barntillägg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334E0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till vissa nyanlända invandrare är skattefria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D989C34" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00D96B27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2F47A9" w14:textId="27D2E929" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00D96B27">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>16 kap.</w:t>
+        <w:t xml:space="preserve">Paragrafen reglerar vilka ersättningar </w:t>
+      </w:r>
+      <w:r w:rsidR="007F316E">
+        <w:t xml:space="preserve">till vissa nyanlända invandrare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="007F316E">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skattefria. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733150">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="00744146">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D6C613" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
-[...14 lines deleted...]
-    <w:p w14:paraId="4179A40A" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="33765D3C" w14:textId="1B0D6560" w:rsidR="00EE313E" w:rsidRPr="0003020D" w:rsidRDefault="00EE313E" w:rsidP="0003020D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...983 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00EE313E" w:rsidRPr="0003020D" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag träder i kraft den 2 juli 2026.</w:t>
+        <w:t xml:space="preserve">Paragrafen ändras på så sätt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821F25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>etableringstillägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821F25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bostadsersättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tas bort och ersätts med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821F25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>barntillägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E147D1" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc224205366"/>
+    <w:p w14:paraId="2564D3E8" w14:textId="56470AAF" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc223695874"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2006:805) om foder och animaliska biprodukter</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:t>Sammanfattning av utkastet till proposition</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="188D08FA" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="5BC5EF2A" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00382B57">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs att 32 § lagen (2006:805) om foder och animaliska biprodukter ska ha följande lydelse.</w:t>
+        <w:t xml:space="preserve">I utkastet till proposition föreslås ändringar i inkomstskattelagen (1999:1229). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E0F98" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="00C0526B" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="71A49272" w14:textId="4D0BE110" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00DD268B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+      <w:r>
+        <w:t>Det föreslås att barntillägg förs in i paragrafen om skattefrihet för ersättningar till nyanlända invandrare och att etableringstillägg och bostadsersättning tas bort från paragrafen.</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...86 lines deleted...]
-    <w:p w14:paraId="6A65B324" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="00D604A3" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="6A2A021C" w14:textId="7E0C7C6C" w:rsidR="00EE313E" w:rsidRPr="00336C85" w:rsidRDefault="00EE313E" w:rsidP="00DD268B">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...205 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00EE313E" w:rsidRPr="00336C85" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag träder i kraft den 2 juli 2026.</w:t>
+        <w:t>De föreslagna ändringarna föreslås träda i kraft den 1 september 2026. Äldre bestämmelser föreslås dock fortsatt gälla för etableringstillägg och bostadsersättning som avser tid före ikraftträdandet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EE9F00" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc224205367"/>
+    <w:p w14:paraId="253F1B4B" w14:textId="5947B7B3" w:rsidR="00DB62B9" w:rsidRDefault="00EE313E" w:rsidP="007D054B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc223695875"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i plan- och bygglagen (2010:900)</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="375688FC" w14:textId="24F4B0B3" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="72102FBB" w14:textId="5B058D5F" w:rsidR="00EE313E" w:rsidRPr="00512BB4" w:rsidRDefault="00EE313E" w:rsidP="00512BB4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...361 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00EE313E" w:rsidRPr="00512BB4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...12287 lines deleted...]
-      </w:pPr>
+        <w:t>Arbetsförmedlingen, Försäkringskassan, Institutet för arbetsmarknads- och utbildningspolitisk utvärdering, Jämställdhetsmyndigheten och Skatteverket</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1F177A1E" w14:textId="4D8F926E" w:rsidR="001F0413" w:rsidRDefault="00AB3780" w:rsidP="001F0413">
+        <w:p w14:paraId="765B1650" w14:textId="5EDE19D5" w:rsidR="00EE313E" w:rsidRDefault="00DD268B" w:rsidP="007D054B">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Försvarsdepartementet</w:t>
+            <w:t>Arbetsmarknadsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="62B497B5" w14:textId="005D4849" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="1F73E9CF" w14:textId="1C6C2565" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc224205395"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc223695876"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
           <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00D84969">
             <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="452CDE2F" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="3CDD6FA9" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65548C56" w14:textId="3EF00B18" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="1611687C" w14:textId="5A90F62B" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t xml:space="preserve">, Forssell, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t>Slottner</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t xml:space="preserve">, Bohlin, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t xml:space="preserve">, Britz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00BA3A9D">
+          <w:r w:rsidR="00DD268B">
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7798A238" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="34E21877" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35943C86" w14:textId="76D6C30C" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="60D168A4" w14:textId="683799AB" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D348EC">
-            <w:t>Bohlin</w:t>
+          <w:r w:rsidR="00F73EE1">
+            <w:t>Johan Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="12E2B607" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="00827386" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="5CA84C7E" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="00827386" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E6DD9C0" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="00915BF3" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="3F8B73B6" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="00915BF3" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77475EDB" w14:textId="77777777" w:rsidR="001F0413" w:rsidRPr="006E102E" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="63E2E335" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRPr="006E102E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="080EFC09" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="12335D25" w14:textId="77777777" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41E79E24" w14:textId="59A938C7" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00F85486">
+    <w:p w14:paraId="578915B4" w14:textId="610AF7FA" w:rsidR="00EE313E" w:rsidRDefault="00EE313E" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB3780">
-            <w:t>Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</w:t>
+          <w:r w:rsidR="007C17FA">
+            <w:t>Vissa justeringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända invandrare</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="613050E0" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4D65639E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId154"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId159"/>
+      <w:headerReference w:type="even" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:footerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CEC14B" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00F8009C">
+    <w:p w14:paraId="5AD294B7" w14:textId="77777777" w:rsidR="00004132" w:rsidRDefault="00004132" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="334FCCBB" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="00F8009C">
+    <w:p w14:paraId="29FD0C52" w14:textId="77777777" w:rsidR="00004132" w:rsidRDefault="00004132" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18650,24254 +2897,4724 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36E5845D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="16579BD0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251699712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:docPr id="27" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="214F2109" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4AB8A04C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251699712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="214F2109" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4AB8A04C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E8A1248" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="69CD4245" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 4"/>
+              <wp:docPr id="54" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="064B70A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="11B067EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EE313E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="11B067EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EE313E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21B7D563" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="049278B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EE313E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="049278B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EE313E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2080325B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C966A59" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EE313E">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C966A59" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EE313E">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="753C560D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="18102A9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251702784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="064B70A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="18102A9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2641B931" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7BC1C282" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251596288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57F19279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="716F12A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251596288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="57F19279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="716F12A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DC4E080" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="24D5EA5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251595264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0902B8C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="125AE2B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251595264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0902B8C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="125AE2B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3235E4FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="666BA6CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251703808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 4"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5DA4A268" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5429AA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5429AA3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2959DD99" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6AD1373D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6AD1373D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E6FCB8F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67DC7DA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251703808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5DA4A268" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="67DC7DA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B87D6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="29039187" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251598336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 1"/>
+              <wp:docPr id="49" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15DB26EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="54A2B649" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251598336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="15DB26EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="54A2B649" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="241EC438" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="040D216C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251597312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:docPr id="47" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="394C4895" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0FD2F279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251597312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="394C4895" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0FD2F279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63211A0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="59A0E63A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 4"/>
+              <wp:docPr id="51" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BA52003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="45677A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="00EE313E">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BA52003" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="45677A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="00EE313E">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48845653" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5FC8B5EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251600384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:docPr id="52" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C2B39E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="68C67023" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00EE313E">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251600384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3C2B39E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="68C67023" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00EE313E">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1159610A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1FCA38A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251599360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:docPr id="50" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21C95D15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4C182F7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00C70289">
+                          <w:r w:rsidR="00EE313E">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251599360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="21C95D15" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4C182F7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00C70289">
-[...10539 lines deleted...]
-                    <w:r w:rsidR="00C70289">
+                    <w:r w:rsidR="00EE313E">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31E2BF33" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="006923D1">
+    <w:p w14:paraId="2406CC22" w14:textId="77777777" w:rsidR="00004132" w:rsidRDefault="00004132" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E2F11A0" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRPr="006923D1" w:rsidRDefault="00AA7219" w:rsidP="006923D1">
+    <w:p w14:paraId="1AFBD08C" w14:textId="77777777" w:rsidR="00004132" w:rsidRPr="006923D1" w:rsidRDefault="00004132" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E3B0E5C" w14:textId="77777777" w:rsidR="00AA7219" w:rsidRDefault="00AA7219" w:rsidP="006923D1">
+    <w:p w14:paraId="3F676FCB" w14:textId="77777777" w:rsidR="00004132" w:rsidRDefault="00004132" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="606461C3" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="2063A511" w14:textId="49390504" w:rsidR="00B52B75" w:rsidRDefault="00B52B75">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:782.</w:t>
+        <w:t xml:space="preserve"> Lagen omtryckt 2008:803.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="06076FAD" w14:textId="77777777" w:rsidR="001F0413" w:rsidRDefault="001F0413" w:rsidP="00071ED9">
+    <w:p w14:paraId="3C37DC53" w14:textId="357CB179" w:rsidR="00EE313E" w:rsidRDefault="00EE313E">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:632.</w:t>
-[...261 lines deleted...]
-        <w:t xml:space="preserve"> Senaste lydelse 2021:785. </w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2017:588.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12A222E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2F66E654" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FE501B3" w14:textId="4635EE50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00664D04">
+                        <w:p w14:paraId="5B29C6F1" w14:textId="50FD58BF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FE501B3" w14:textId="4635EE50" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00664D04">
+                  <w:p w14:paraId="5B29C6F1" w14:textId="50FD58BF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F547A81" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1AB9854A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CFB9C7B" w14:textId="7C3903DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00A118D8">
+                        <w:p w14:paraId="20883795" w14:textId="72453CF2" w:rsidR="00244011" w:rsidRDefault="000A7FA6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="928858437"/>
+                              <w:id w:val="1234281009"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="993909445"/>
+                              <w:id w:val="-1548283421"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="47017FF4" w14:textId="13E16BA5" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="000A7FA6" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1059905610"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00EE313E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-599955037"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CFB9C7B" w14:textId="7C3903DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="20883795" w14:textId="72453CF2" w:rsidR="00244011" w:rsidRDefault="00D54D18" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="928858437"/>
+                        <w:id w:val="1234281009"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="993909445"/>
+                        <w:id w:val="-1548283421"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="47017FF4" w14:textId="13E16BA5" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="00D54D18" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1059905610"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00EE313E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-599955037"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22420A01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="78BF3358" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="42EC44C9" w14:textId="3D5DD7D4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00664D04">
+                        <w:p w14:paraId="35BBD49F" w14:textId="653B8621" w:rsidR="00244011" w:rsidRDefault="000A7FA6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-97639991"/>
+                              <w:id w:val="61989340"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1693873938"/>
+                              <w:id w:val="236065138"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4E159714" w14:textId="63669076" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="000A7FA6" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1520658611"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00EE313E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="77257632"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="42EC44C9" w14:textId="3D5DD7D4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00664D04">
+                  <w:p w14:paraId="35BBD49F" w14:textId="653B8621" w:rsidR="00244011" w:rsidRDefault="00D54D18" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-97639991"/>
+                        <w:id w:val="61989340"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1693873938"/>
+                        <w:id w:val="236065138"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4E159714" w14:textId="63669076" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="00D54D18" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1520658611"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00EE313E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="77257632"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09F4A2B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="04027B9F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CAC548A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30F094B0" w14:textId="75EA1EA3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5884935E" w14:textId="7FED8377" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="822707210"/>
+                              <w:id w:val="-500432938"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-795758445"/>
+                              <w:id w:val="806057167"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30F094B0" w14:textId="75EA1EA3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5884935E" w14:textId="7FED8377" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="822707210"/>
+                        <w:id w:val="-500432938"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-795758445"/>
+                        <w:id w:val="806057167"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BCD4CFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3CFA6247" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>373380</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="150B52D2" w14:textId="543CE8A8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00664D04">
+                        <w:p w14:paraId="11577599" w14:textId="0EB7ABCE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-588696630"/>
+                              <w:id w:val="-963806214"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="344755100"/>
+                              <w:id w:val="2065447588"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-[...189 lines deleted...]
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B137C1F" w14:textId="4F64398A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="11577599" w14:textId="0EB7ABCE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="723250642"/>
+                        <w:id w:val="-963806214"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-150836567"/>
+                        <w:id w:val="2065447588"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E927F73" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="245017F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E6B8B82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...768 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="355CE4B9" w14:textId="258008AC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00A118D8">
+                        <w:p w14:paraId="223A1556" w14:textId="6B90FDA2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="355CE4B9" w14:textId="258008AC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="223A1556" w14:textId="6B90FDA2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D0385E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65F17A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F0C9686" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4502C3EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40B6DDC5" w14:textId="41676908" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00664D04">
+                        <w:p w14:paraId="09489C9A" w14:textId="42789E32" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2066944178"/>
+                              <w:id w:val="-2091375755"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2015136"/>
+                              <w:id w:val="2063822905"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="40B6DDC5" w14:textId="41676908" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00664D04">
+                  <w:p w14:paraId="09489C9A" w14:textId="42789E32" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2066944178"/>
+                        <w:id w:val="-2091375755"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2015136"/>
+                        <w:id w:val="2063822905"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF24EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4394C14D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A2F0236" w14:textId="0F889523" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2C613945" w14:textId="15A4607F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="000A7FA6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1894308988"/>
+                              <w:id w:val="1371346296"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-415019087"/>
+                              <w:id w:val="-437215303"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A2F0236" w14:textId="0F889523" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2C613945" w14:textId="15A4607F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D54D18" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1894308988"/>
+                        <w:id w:val="1371346296"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-415019087"/>
+                        <w:id w:val="-437215303"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="230E9092" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="79B04B2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61E6BDE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="122A3240" w14:textId="51130A52" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00664D04">
+                        <w:p w14:paraId="091AB746" w14:textId="2487C5C5" w:rsidR="00244011" w:rsidRDefault="000A7FA6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-273877165"/>
+                              <w:id w:val="-1041589753"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1728986583"/>
+                              <w:id w:val="1884370120"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="174A0397" w14:textId="7F76772C" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="000A7FA6" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00EE313E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00DD268B">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="122A3240" w14:textId="51130A52" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00C369FA" w:rsidP="00664D04">
+                  <w:p w14:paraId="091AB746" w14:textId="2487C5C5" w:rsidR="00244011" w:rsidRDefault="00D54D18" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-273877165"/>
+                        <w:id w:val="-1041589753"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1728986583"/>
+                        <w:id w:val="1884370120"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="174A0397" w14:textId="7F76772C" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="00D54D18" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00EE313E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00DD268B">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37378A05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="584189F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="544DDA61" w14:textId="5C854F5F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003E0ECE" w:rsidP="00A118D8">
+                        <w:p w14:paraId="19613B77" w14:textId="2610A0B6" w:rsidR="00244011" w:rsidRDefault="000A7FA6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1820413620"/>
+                              <w:id w:val="-2073724834"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="625745501"/>
+                              <w:id w:val="339281983"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00511573">
-                                <w:t>2025/26:178</w:t>
+                              <w:r w:rsidR="00F51619">
+                                <w:t>2025/26:189</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...2034 lines deleted...]
-                        <w:p w14:paraId="4D8A5D58" w14:textId="1A473DA5" w:rsidR="001F0413" w:rsidRPr="00C7375F" w:rsidRDefault="003E0ECE" w:rsidP="00C7375F">
+                        <w:p w14:paraId="583AEC08" w14:textId="2DE85B71" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="000A7FA6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="001F0413">
+                          <w:r w:rsidR="00EE313E">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00AB3780">
+                              <w:r w:rsidR="00DD268B">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2EB0B9A0" w14:textId="4CB5904E" w:rsidR="00244011" w:rsidRDefault="00C369FA" w:rsidP="00A118D8">
+                  <w:p w14:paraId="19613B77" w14:textId="2610A0B6" w:rsidR="00244011" w:rsidRDefault="00D54D18" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1717885425"/>
+                        <w:id w:val="-2073724834"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1363469975"/>
+                        <w:id w:val="339281983"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00511573">
-                          <w:t>2025/26:178</w:t>
+                        <w:r w:rsidR="00F51619">
+                          <w:t>2025/26:189</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="4D8A5D58" w14:textId="1A473DA5" w:rsidR="001F0413" w:rsidRPr="00C7375F" w:rsidRDefault="00C369FA" w:rsidP="00C7375F">
+                  <w:p w14:paraId="583AEC08" w14:textId="2DE85B71" w:rsidR="00EE313E" w:rsidRPr="00C7375F" w:rsidRDefault="00D54D18" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="001F0413">
+                    <w:r w:rsidR="00EE313E">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00AB3780">
+                        <w:r w:rsidR="00DD268B">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5781DB66" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3C13ADB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...6779 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -45171,1028 +9888,1007 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AA7219"/>
+    <w:rsidRoot w:val="00810BAB"/>
     <w:rsid w:val="000023F8"/>
+    <w:rsid w:val="00004132"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="0003777B"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="000613FA"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00075BB6"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="0009660F"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
-    <w:rsid w:val="000A08F7"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A6422"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000A7FA6"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000E6062"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
+    <w:rsid w:val="000E76DA"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00110061"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111968"/>
+    <w:rsid w:val="00112941"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="00123347"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="001253F6"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="0013577C"/>
+    <w:rsid w:val="001403B3"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
-    <w:rsid w:val="00152E53"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00153836"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00163CEA"/>
+    <w:rsid w:val="00163957"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="0017078C"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00182FAE"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00190CE9"/>
+    <w:rsid w:val="00194BB4"/>
+    <w:rsid w:val="00194BD8"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A72E5"/>
-    <w:rsid w:val="001B5E03"/>
+    <w:rsid w:val="001B40BD"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C30B6"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
+    <w:rsid w:val="001D3118"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E3E61"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F0AD9"/>
+    <w:rsid w:val="001E1A4F"/>
+    <w:rsid w:val="001F5887"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00202461"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="002072B6"/>
+    <w:rsid w:val="002116D6"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00226209"/>
+    <w:rsid w:val="00213747"/>
+    <w:rsid w:val="00222726"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="0023561C"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="002438CD"/>
-    <w:rsid w:val="00243BD3"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="0024583F"/>
-    <w:rsid w:val="00252882"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00254A62"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="0029788B"/>
+    <w:rsid w:val="00296DCC"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="002A0F25"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A3CA5"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C2EC3"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C52F6"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E33C8"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F666B"/>
-    <w:rsid w:val="00302D01"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="00310EA1"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00315772"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="003473B3"/>
+    <w:rsid w:val="003477A8"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="003542D8"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
-    <w:rsid w:val="003628B2"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="003801B2"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="003901A2"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00393BA4"/>
-    <w:rsid w:val="00395AEC"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
-    <w:rsid w:val="003B0B91"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
-    <w:rsid w:val="003D569E"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003E0ECE"/>
+    <w:rsid w:val="003E0DDC"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E768B"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
-    <w:rsid w:val="003F411E"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="0041337C"/>
+    <w:rsid w:val="00413B5C"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
+    <w:rsid w:val="004164A1"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
+    <w:rsid w:val="00425691"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00457E7E"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="004759F3"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004967EE"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B25B9"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D13C5"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E2765"/>
+    <w:rsid w:val="004E3405"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F070B"/>
-    <w:rsid w:val="004F0888"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F327F"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00502AC2"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00511573"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="005221F6"/>
+    <w:rsid w:val="00524489"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="005608A4"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="00564BAF"/>
     <w:rsid w:val="00564D4D"/>
+    <w:rsid w:val="00564D86"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00594876"/>
+    <w:rsid w:val="00594301"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B209F"/>
-    <w:rsid w:val="005B2285"/>
+    <w:rsid w:val="005B07F0"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
-    <w:rsid w:val="005C1A24"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C5147"/>
+    <w:rsid w:val="005C42C4"/>
+    <w:rsid w:val="005C5372"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5A31"/>
+    <w:rsid w:val="005D5407"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005E7EC7"/>
     <w:rsid w:val="005F089D"/>
-    <w:rsid w:val="005F09E6"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F579E"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00644086"/>
+    <w:rsid w:val="00646E50"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00661754"/>
+    <w:rsid w:val="006620C2"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00687C56"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00697D1A"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A216F"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D2B1E"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E3168"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="00702B78"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="00707E13"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="007158B0"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716771"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00726882"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00742978"/>
+    <w:rsid w:val="00744146"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="00766C95"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="00773A0D"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00787897"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00791A27"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A3A64"/>
-    <w:rsid w:val="007A3FDE"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C17FA"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D054B"/>
+    <w:rsid w:val="007D14C2"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007D7658"/>
     <w:rsid w:val="007E44F8"/>
-    <w:rsid w:val="007E4C27"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F316E"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
+    <w:rsid w:val="00810BAB"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00815666"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="008241B9"/>
     <w:rsid w:val="00830602"/>
+    <w:rsid w:val="00830973"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00845110"/>
-    <w:rsid w:val="008459DF"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="0085519C"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
-    <w:rsid w:val="00863AAF"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00877D25"/>
+    <w:rsid w:val="00880414"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="0089637D"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E289E"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
+    <w:rsid w:val="008E5848"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F3DBD"/>
+    <w:rsid w:val="008F48F6"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00900C43"/>
+    <w:rsid w:val="009017B3"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009145FA"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00924527"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="009326BA"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00950EF9"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00955AAF"/>
-    <w:rsid w:val="00960197"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00983CDA"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00990C8E"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A56E4"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B2924"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C7918"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D49C1"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4EEF"/>
-    <w:rsid w:val="00A01142"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A322C7"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A43712"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A62674"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A91DE8"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97EEB"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA7219"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB3780"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AC01E3"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
+    <w:rsid w:val="00AE4530"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF3ABF"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
+    <w:rsid w:val="00AF5984"/>
+    <w:rsid w:val="00AF6EFE"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B14046"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B266E8"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B52B75"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B67985"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B72875"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B76584"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B82FC1"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B92C05"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B933F3"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B969B3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA3A9D"/>
+    <w:rsid w:val="00B95A0A"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB1552"/>
-    <w:rsid w:val="00BB24B7"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
-    <w:rsid w:val="00BD0519"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2635"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD373D"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C1453F"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C22CF5"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C3308A"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C369FA"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55E77"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C81250"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C853E5"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C9702D"/>
+    <w:rsid w:val="00C97C0F"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA6363"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CB6C25"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD7411"/>
+    <w:rsid w:val="00CD77F4"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D036B1"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D1237E"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D151B6"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D348EC"/>
     <w:rsid w:val="00D42F0C"/>
+    <w:rsid w:val="00D435C6"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
-    <w:rsid w:val="00D5099B"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D52506"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D62381"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D66CB6"/>
     <w:rsid w:val="00D75981"/>
-    <w:rsid w:val="00D75DDD"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D84969"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB0021"/>
-    <w:rsid w:val="00DB03E8"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DB6376"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC6DDD"/>
     <w:rsid w:val="00DD1584"/>
+    <w:rsid w:val="00DD268B"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD32EE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF0244"/>
-    <w:rsid w:val="00DF0977"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF7981"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E0264E"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E13111"/>
-    <w:rsid w:val="00E13D9E"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E34CD6"/>
+    <w:rsid w:val="00E320F8"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
+    <w:rsid w:val="00E447DA"/>
+    <w:rsid w:val="00E45A7F"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E46C9A"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5357B"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
+    <w:rsid w:val="00E80046"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E84190"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
+    <w:rsid w:val="00EA4D8E"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC3A16"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00ED42E0"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE08C1"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE313E"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE6354"/>
+    <w:rsid w:val="00EF20D8"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F04595"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F272E1"/>
     <w:rsid w:val="00F301F8"/>
+    <w:rsid w:val="00F3149A"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F43824"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F46B79"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F5231C"/>
+    <w:rsid w:val="00F51619"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F62060"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F73EE1"/>
+    <w:rsid w:val="00F75F61"/>
     <w:rsid w:val="00F8009C"/>
+    <w:rsid w:val="00F800EA"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F95C28"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF698A"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2A4A2B3A"/>
-  <w15:docId w15:val="{20A383CA-9786-4271-AE28-FD07E3BBC7DA}"/>
+  <w14:docId w14:val="63621F66"/>
+  <w15:docId w15:val="{CE191762-974A-43E6-B2B3-2DDC75D6C66E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -47738,82 +12434,84 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -47892,84 +12590,86 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -48620,50 +13320,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -48706,139 +13407,94 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...75 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="369719932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1157188292">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header64.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer78.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header60.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header62.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header58.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer73.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header65.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer61.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer63.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer67.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer70.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer75.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer62.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer64.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header59.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header61.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer74.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer76.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer68.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer71.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer65.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer77.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header63.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer72.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer69.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer66.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header66.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/a/a_rs/individers/Etableringsersttning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -49115,50 +13771,150 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Arbetsmarknadsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Bohlin, Dousa, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Arbetsmarknadsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:189</dokumentnummer>
+  <titel>Vissa justeringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända invandrare</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -49361,295 +14117,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Försvarsdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">77bc58e5-8ab3-4658-88b7-3f6ab76d649a</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Arbetsmarknadsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61caec49-a282-4866-a51e-45a65172b49f</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>33</Value>
+      <Value>30</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13873</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13827</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13873</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13873</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13827</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13827</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...91 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{479D47D1-489B-4850-9C41-0D9F44B1ACB8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE57FDAC-C07E-4837-AFBE-41B9F05CF5C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA00FF28-4B5B-479E-8AC1-F2AA34AA3C17}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A9DBF6-06A0-4C7A-8709-86928C34A32F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B9C99A2-EA86-406F-B3B6-A56746B421F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3CB71F3-AFDF-4EC3-8520-53E1F7897DB5}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54CB308D-F908-4C3B-80AE-6EB8163500CF}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE72190-E502-498F-B3DD-2B2B5463BD10}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85380B24-9285-4ED0-9E74-CC8CAC39FA10}"/>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72B0AE99-1F25-4137-B528-C21EB76028A9}">
+  <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="bc94ca00-0ad1-47b3-89b5-d5369d8a0237"/>
-    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0d84be90-394b-471d-a817-212aa87a77c1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>49</Pages>
-[...1 lines deleted...]
-  <Characters>83327</Characters>
+  <Pages>10</Pages>
+  <Words>1442</Words>
+  <Characters>7644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1811</Lines>
-  <Paragraphs>461</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</vt:lpstr>
+      <vt:lpstr>Vissa justeringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända invandrare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>95947</CharactersWithSpaces>
+  <CharactersWithSpaces>9068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</dc:title>
-  <dc:creator>Sofie Brander</dc:creator>
+  <dc:title>Vissa justeringar i inkomstskattelagen med anledning av förändrade ersättningar för nyanlända invandrare</dc:title>
+  <dc:creator>Mårten Hyltner</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>16701cd8-9aaf-4fc5-b7ee-aa1b75211fa7</vt:lpwstr>
+    <vt:lpwstr>3f98d09d-1ec9-42ce-8026-86f0ecfeb1e2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>33;#Försvarsdepartementet|77bc58e5-8ab3-4658-88b7-3f6ab76d649a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>30;#Arbetsmarknadsdepartementet|61caec49-a282-4866-a51e-45a65172b49f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>