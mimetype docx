--- v0 (2026-06-07)
+++ v1 (2026-11-05)
@@ -1,12345 +1,6067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="428AC306" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="00460510" w:rsidP="00333C9D">
+    <w:p w14:paraId="23924070" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:sdt>
-[...14 lines deleted...]
-      <w:r w:rsidR="005922CA">
+      <w:r>
+        <w:t>Regeringens proposition</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D63FBC" wp14:editId="7D57F412">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B5151C" wp14:editId="2AF7B734">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 14"/>
+                <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-772469388"/>
+                              <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="49897D39" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00811BB8" w:rsidRDefault="005922CA" w:rsidP="00F572D9">
+                              <w:p w14:paraId="35A53789" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="00811BB8" w:rsidRDefault="00223F0D" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F52EC6" wp14:editId="5610188D">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E18DAE" wp14:editId="73050B5F">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="73D63FBC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="51B5151C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-772469388"/>
+                        <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="49897D39" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00811BB8" w:rsidRDefault="005922CA" w:rsidP="00F572D9">
+                        <w:p w14:paraId="35A53789" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="00811BB8" w:rsidRDefault="00223F0D" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21F52EC6" wp14:editId="5610188D">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E18DAE" wp14:editId="73050B5F">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="651496753"/>
+        <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="606882F0" w14:textId="2084E28C" w:rsidR="005922CA" w:rsidRDefault="00691578" w:rsidP="00333C9D">
+        <w:p w14:paraId="3CBEC528" w14:textId="0A09E31B" w:rsidR="00223F0D" w:rsidRDefault="0077398C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:268</w:t>
+            <w:t>2026/27:6</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="24740F26" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="00D01F17" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="7D9E5968" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="005F407A" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5917"/>
-        <w:gridCol w:w="1596"/>
+        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="1594"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005922CA" w14:paraId="0C6F65B6" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="003B17B7" w14:paraId="26E188D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1375F61B" w14:textId="0E258CF8" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+          <w:p w14:paraId="3ED8EEBB" w14:textId="40D39210" w:rsidR="00223F0D" w:rsidRDefault="00E745A8" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
-            <w:r w:rsidRPr="005922CA">
-              <w:t>Sveriges strategi för ett fredligt, säkert och hållbart Arktis</w:t>
+            <w:r w:rsidRPr="00E745A8">
+              <w:t>Svenskt bidrag till Natos avskräckning och försvar under 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="-752892312"/>
+              <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2F6F205C" w14:textId="45726882" w:rsidR="005922CA" w:rsidRDefault="002529A2" w:rsidP="00333C9D">
+              <w:p w14:paraId="234B50D4" w14:textId="7683422B" w:rsidR="00223F0D" w:rsidRDefault="00007542" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Skr.</w:t>
+                  <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="1093290642"/>
+              <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="553925E3" w14:textId="41F6689B" w:rsidR="005922CA" w:rsidRPr="00141F91" w:rsidRDefault="00691578" w:rsidP="00333C9D">
+              <w:p w14:paraId="1B68A724" w14:textId="36FAAB81" w:rsidR="00223F0D" w:rsidRPr="00141F91" w:rsidRDefault="0077398C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:268</w:t>
+                  <w:t>2026/27:6</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="289DAE57" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="022DEB17" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4436146D" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="36A078FE" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BA64C0" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="454E857D" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB7FAB5" w14:textId="3CDA1441" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="7063D563" w14:textId="53A19792" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="750776800"/>
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:id w:val="-1894106154"/>
+          <w:date w:fullDate="2026-10-08T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00806D98">
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> maj 2026</w:t>
+          <w:r w:rsidR="00007542">
+            <w:t>den 8 oktober 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6319CD3D" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="40FE3405" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...19 lines deleted...]
-    <w:p w14:paraId="08D9B8D1" w14:textId="59142DDD" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="731E83CC" w14:textId="1820456B" w:rsidR="00223F0D" w:rsidRDefault="008E62F8" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B31D18" w14:textId="42821B51" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...12 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="008F59F1">
+        <w:t>Benjamin Dousa</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2393DA1B" w14:textId="33559AB3" w:rsidR="005922CA" w:rsidRPr="008C3EC0" w:rsidRDefault="005922CA" w:rsidP="004534C4">
+    <w:p w14:paraId="167028D1" w14:textId="749A5006" w:rsidR="00223F0D" w:rsidRPr="008624B2" w:rsidRDefault="00223F0D" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:sdt>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="008C3EC0">
+      <w:r w:rsidR="008E62F8">
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t>Utrikesdepartementet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A230FC7" w14:textId="77777777" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00333C9D">
+    <w:p w14:paraId="67DAA095" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+        <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E213A8F" w14:textId="039F5750" w:rsidR="005922CA" w:rsidRDefault="00751F4C" w:rsidP="00333C9D">
+    <w:p w14:paraId="4AB29180" w14:textId="1AAADDAF" w:rsidR="00B0111F" w:rsidRPr="00E93963" w:rsidRDefault="00B0111F" w:rsidP="00BA5335">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">I propositionen föreslås att riksdagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beslutar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> att regeringen till och med den 31 december </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får sätta in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> svensk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> väpnad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> styrk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4238">
+        <w:t xml:space="preserve">bestående av förband </w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D203D0">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433" w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t>personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="007354EB">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t xml:space="preserve"> markdomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">, högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="007354EB">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t xml:space="preserve"> sjödomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> och högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> personer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007354EB">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA">
+        <w:t xml:space="preserve"> luftdomänen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i enlighet med internationell rätt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">bidra till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">Natos samlade avskräckning och försvar av det nordatlantiska området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84B02B" w14:textId="120195B2" w:rsidR="00B0111F" w:rsidRPr="00E93963" w:rsidRDefault="00B0111F" w:rsidP="00B0111F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93963">
+        <w:t>De svenska bidragen föreslås omfatta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">markförband till Natos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t>framskjutna närvaro i Lettland,</w:t>
+      </w:r>
+      <w:r w:rsidR="002034F7" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve"> markförband till Natos framskjutna närvaro i Finland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t>, marina förband till Natos marina styrkor, flyg</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t>förband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93963" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">markbaserad luftförsvarsförmåga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">till Natos integrerade luft- och robotförsvar samt </w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4B64">
+        <w:t>förband,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve"> special</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93963" w:rsidRPr="00E93963">
+        <w:t>förband</w:t>
+      </w:r>
+      <w:r w:rsidR="00B668DA" w:rsidRPr="00E93963">
+        <w:t>, marina</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93963" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve"> förband, flygförband och markbaserad luftförsvarsförmåga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidR="002034F7" w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93963">
+        <w:t xml:space="preserve">operationer och aktiviteter inom det nordatlantiska området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60674533" w14:textId="201DA8AD" w:rsidR="00B0111F" w:rsidRPr="00D53D53" w:rsidRDefault="00B0111F" w:rsidP="00B0111F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De svenska styrkebidragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> inom ovan angivna ramar lämnas under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> inom de närmare tidsangivelser och </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6EF6">
+        <w:t xml:space="preserve">i den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">omfattning som följer av Natos </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller för det aktuella samarbetet relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t>operationsplanering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D661CED" w14:textId="77777777" w:rsidR="00923BEC" w:rsidRDefault="00B0111F" w:rsidP="00B0111F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">I propositionen redogör regeringen för den säkerhetspolitiska utvecklingen och </w:t>
+      </w:r>
+      <w:r w:rsidR="0063622E">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">Natos avskräckning och försvar. Regeringen redogör även för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de svenska bidragens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> folkrättsliga grund, ger en beskrivning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bidragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve"> och redovisar sina överväganden för bidrage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193F8700" w14:textId="77777777" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>I propositionen lämnar regeringen även förslag om att riksdagen beslutar att överlåta vissa förvaltningsuppgifter till Nato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D69EB9" w14:textId="2EE62D0D" w:rsidR="00B0111F" w:rsidRDefault="00B0111F" w:rsidP="00B0111F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t>Avslutningsvis redogörs för bidrage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53D53">
+        <w:t>s ekonomiska konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494F58FB" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00751F4C">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4BD03DC4" w14:textId="77777777" w:rsidR="005922CA" w:rsidRPr="008F2013" w:rsidRDefault="005922CA" w:rsidP="00362009">
+    <w:p w14:paraId="041581C2" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="008F2013" w:rsidRDefault="00223F0D" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAE69C5" w14:textId="6F9C7355" w:rsidR="008828BF" w:rsidRDefault="005922CA">
+    <w:p w14:paraId="257B2176" w14:textId="4C5CCA0A" w:rsidR="000E4A44" w:rsidRDefault="00223F0D">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B849B0">
+      <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc230860120" w:history="1">
-        <w:r w:rsidR="008828BF" w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053666" w:history="1">
+        <w:r w:rsidR="000E4A44" w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008828BF" w:rsidRPr="00BC3515">
+        <w:r w:rsidR="000E4A44" w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>En ny ansats i svensk Arktispolitik</w:t>
+          <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860120 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053666 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008828BF">
+        <w:r w:rsidR="000E4A44">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="611CB063" w14:textId="5FCB1D5E" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7FBF8122" w14:textId="65503D21" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860121" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053667" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>1.1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regeringens mål och 10-punktsplan</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860121 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053667 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24A7AFB1" w14:textId="439CF975" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="70C9EA50" w14:textId="1F67D868" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860122" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053668" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>1.2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Definitioner av Arktis</w:t>
+          <w:t>Den säkerhetspolitiska utvecklingen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860122 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="500BD817" w14:textId="3A6D8980" w:rsidR="008828BF" w:rsidRDefault="008828BF">
+    <w:p w14:paraId="0D2EEDBC" w14:textId="4CA617E6" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860123" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053669" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Läget i Arktis – strategiska utmaningar</w:t>
+          <w:t>Natos avskräckning och försvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860123 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="716DCC6F" w14:textId="2C9C4E12" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5C6303B6" w14:textId="092C0346" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860124" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053670" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Säkerhetspolitiska motsättningar</w:t>
+          <w:t>Folkrättslig grund för svenskt bidrag till Natos avskräckning och försvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860124 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C48B59D" w14:textId="5BE14008" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5D9242B8" w14:textId="47B70BA6" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860125" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053671" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ekonomiska möjligheter</w:t>
+          <w:t>Målsättning med svenskt bidrag till Natos avskräckning och försvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860125 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C6C021B" w14:textId="36747E0F" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="4F16725F" w14:textId="19B70A36" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860126" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053672" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Klimat- och miljöförändringar</w:t>
+          <w:t>Beskrivning av svenskt bidrag till Natos avskräckning och försvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860126 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="469996E2" w14:textId="6F150A97" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="2B2E8513" w14:textId="2FFD679D" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860127" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053673" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utgångspunkter för svensk Arktispolitik i korthet</w:t>
+          <w:t>Förslag till beslut om svenskt bidrag till Natos avskräckning och försvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860127 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D3E241C" w14:textId="757A3774" w:rsidR="008828BF" w:rsidRDefault="008828BF">
+    <w:p w14:paraId="32B3E639" w14:textId="370DA874" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860128" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053674" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Mål, intressen och principer i Arktispolitiken</w:t>
+          <w:t>Överlåtelse av vissa förvaltningsuppgifter till Nato inom ramen för FLF Finland</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860128 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23FC0F01" w14:textId="775CB4DB" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="3A93D4A6" w14:textId="579B8BE3" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860129" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053675" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BC3515">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sveriges intressen och aktörskap i Arktis</w:t>
+          <w:t>Ekonomiska konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860129 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
-[...1161 lines deleted...]
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="476CBCE0" w14:textId="7757C843" w:rsidR="008828BF" w:rsidRDefault="008828BF">
-[...2904 lines deleted...]
-    <w:p w14:paraId="624CFE5B" w14:textId="4949AAC4" w:rsidR="008828BF" w:rsidRDefault="008828BF">
+    <w:p w14:paraId="5451CA22" w14:textId="71C39E9A" w:rsidR="000E4A44" w:rsidRDefault="000E4A44">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230860179" w:history="1">
-        <w:r w:rsidRPr="00BC3515">
+      <w:hyperlink w:anchor="_Toc241053676" w:history="1">
+        <w:r w:rsidRPr="00FE50F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 28 maj 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 8 oktober 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc230860179 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241053676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CA21EF">
+        <w:r w:rsidR="0059480F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>43</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038C7B5F" w14:textId="3EC6CC7E" w:rsidR="005922CA" w:rsidRDefault="005922CA" w:rsidP="00362009">
+    <w:p w14:paraId="01DD8F41" w14:textId="4C1976AC" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCD6969" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="005A72C8" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc241053666"/>
+      <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till riksdagsbeslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0251AEDA" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRDefault="00223F0D" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AD932D" w14:textId="1ED99CE3" w:rsidR="00223F0D" w:rsidRDefault="000E54CD" w:rsidP="0059012B">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen beslutar att regeringen till och med den 31 december 2027 får sätta in svenska väpnade styrkor</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6868">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4238">
+        <w:t xml:space="preserve">bestående av förband </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve">om högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7C99">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D203D0">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> personer i</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6868">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve">domänen, högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> personer i</w:t>
+      </w:r>
+      <w:r w:rsidR="007354EB">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> sjödomänen och högst </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> personer i</w:t>
+      </w:r>
+      <w:r w:rsidR="007354EB">
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E54CD">
+        <w:t xml:space="preserve"> luftdomänen för att i enlighet med internationell rätt bidra till Natos samlade avskräckning och försvar av det nordatlantiska området</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6EF6">
+        <w:t xml:space="preserve"> (avsnitt 8)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6433">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385257F1" w14:textId="1D646345" w:rsidR="008E2C14" w:rsidRPr="00703D60" w:rsidRDefault="008E2C14" w:rsidP="0059012B">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703D60">
+        <w:t xml:space="preserve">Riksdagen beslutar att under 2027 överlåta vissa förvaltningsuppgifter till Nato. De förvaltningsuppgifter som överlåts innebär att Nato, inom ramen för Natos framskjutna närvaro i Finland (FLF Finland) och i enlighet med internationell rätt, på svenskt territorium får vidta militära försvarsåtgärder för att hindra kränkningar av svenskt och allierades territorium och möta väpnade angrepp mot Sverige och allierade (avsnitt 9). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F3DEBF" w14:textId="77777777" w:rsidR="00223F0D" w:rsidRPr="00152749" w:rsidRDefault="00223F0D" w:rsidP="00375E23">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FA6EEF" w14:textId="77777777" w:rsidR="007E25B0" w:rsidRDefault="007E25B0" w:rsidP="00D02A40">
-[...44 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="2A92F038" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7475660A" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="009C648D" w:rsidRDefault="00470F58" w:rsidP="009C648D">
+    <w:p w14:paraId="7D294B49" w14:textId="77777777" w:rsidR="001962C6" w:rsidRPr="005A72C8" w:rsidRDefault="001962C6" w:rsidP="007610A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc230860120"/>
-      <w:r w:rsidRPr="009C648D">
+      <w:bookmarkStart w:id="5" w:name="_Toc210912996"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc241053667"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>En ny ansats i svensk Arktispolitik</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C648D">
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="005A72C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D87D20" w14:textId="34E00046" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="5EA1F8F6" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="000328D3">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige är sedan den 7 mars 2024 medlem i Nato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C17A14" w14:textId="013FCDBE" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="000328D3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> har Arktis och Höga Nord fått en väsentligt ökad betydelse för Sverige. Sverige förväntas också bära ett ökat ansvar för freden, säkerheten och utvecklingen i Arktis. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 9 oktober 2025 beslutade regeringen propositionen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Svenskt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bidrag till Natos avskräckning och försvar under 2026 (prop. 2025/26:25). Riksdagen biföll den 10 december 2025 regeringens förslag och medgav att regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6EF6">
+        <w:t>till och med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D15E4">
+        <w:t xml:space="preserve"> den 31 december 2026 får sätta in svenska väpnade styrkor bestående av markförband och specialförband om högst 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D15E4">
+        <w:t xml:space="preserve">700 personer, marina förband om högst 700 personer och flyg- och luftförsvarsförband om högst 600 personer för att i enlighet med internationell rätt bidra till Natos samlade avskräckning och försvar av det nordatlantiska området </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(bet. 2025/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>26:UFöU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">2, rskr. 2025/26:110). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A451941" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="06B2E041" w14:textId="07C499E4" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="000328D3">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="002F1306">
-        <w:t>Med Finlands och Sveriges Natoanslutning har den allierade säkerhetspolitiska och militärstrategiska kopplingen mellan Arktis och Östersjöregionen stärkts. Arktis, Höga Nord och Östersjön utgör en strategisk och operativ helhet. Det medför en särskild roll, ett särskilt ansvar och ett särskilt intresse för Sverige.</w:t>
+      <w:r>
+        <w:t>I regleringsbrevet för 2026 gav regeringen i uppdrag åt Försvarsmakten att tillsammans med Finland etablera Natos framskjutna närvaro i Finland</w:t>
+      </w:r>
+      <w:r w:rsidR="00046B95">
+        <w:t xml:space="preserve"> (FLF Finland)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6EF6">
+        <w:t xml:space="preserve">och tillsammans med allierade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E612B">
+        <w:t xml:space="preserve">fortsätta att utveckla den framskjutna närvaron i Finland och planera för svenskt deltagande. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4100">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E6AA47" w14:textId="31A12AAF" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="74EF685F" w14:textId="153E5ADB" w:rsidR="003B17B7" w:rsidRDefault="001962C6">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="002F1306">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">, områdets nationella minoriteter och alla andra invånare i den svenska delen av Arktis.  </w:t>
+      <w:r>
+        <w:t>Den 9 april</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C39">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beslutade regeringen propositionen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Svenskt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bidrag till Natos framskjutna närvaro i Finland</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2A27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(prop. 2025/26:220).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0590">
+        <w:t xml:space="preserve"> Riksdagen beslutade den 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0590">
+        <w:t>juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2004">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0590">
+        <w:t xml:space="preserve"> i enlighet med regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2004">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86A29">
+        <w:t xml:space="preserve"> att regeringen till och med den 31 december 2026 får sätta in svenska väpnade styrkor om högst 1 200 personer för att i enlighet med internationell rätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00552D3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86A29">
+        <w:t>bidra till FLF Finland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0590">
+        <w:t xml:space="preserve"> (bet. 2025/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B0590">
+        <w:t>26:UFöU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B0590">
+        <w:t>3, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2A27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0590">
+        <w:t xml:space="preserve">2025/26:330). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471F5390" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
-[...806 lines deleted...]
-    <w:p w14:paraId="29C9DEFD" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="41D0CFCA" w14:textId="2F410763" w:rsidR="00005A4C" w:rsidRPr="00005A4C" w:rsidRDefault="001962C6" w:rsidP="00005A4C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
-          <w:lang w:eastAsia="sv-SE"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F1306">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 5 juni 2026 om en ändring av regleringsbrevet i vilke</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Försvarsmakten ges i uppdrag att delta med cirka 600 personer inom ramarna för FLF Finland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3622">
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F1306">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006F3622">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vidare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3622">
+        <w:t>tillsammans med Nato, Finland och andra stater som är</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F1306">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Rysslands så kallade skuggflotta, som används för export av rysk olja i strid med sanktioner och pristak, rör sig även i Arktis. Fartygen är ofta undermåliga och agerar riskabelt till sjöss, vilket gör skuggflottan till ett säkerhets- och miljöhot. </w:t>
+      <w:r w:rsidRPr="006F3622">
+        <w:t>medlemmar i Nato fortsätta att utveckla FLF Finland utifrån Sveriges</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3622">
+        <w:t>ansvar som ramverksnation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00923BEC" w:rsidRPr="00923BEC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407C5A17" w14:textId="1F649687" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="6B6710D4" w14:textId="56A0A88F" w:rsidR="00005A4C" w:rsidRPr="00904AB7" w:rsidRDefault="00005A4C" w:rsidP="00005A4C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">och östersjöstater förutom Ryssland är Natoallierade. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>I enlighet med dåvarande 3 § lagen (2020:782) om operativt militärt samarbete beslutade regeringen samma dag att inom ramen för FLF Finland överlåta vissa förvaltningsuppgifter till Nato under perioden från och med den 6 juni 2026 till och med den 31 december 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D98F773" w14:textId="44AD5B78" w:rsidR="00470F58" w:rsidRPr="002F1306" w:rsidRDefault="00470F58" w:rsidP="003B2B42">
+    <w:p w14:paraId="38C788DA" w14:textId="07A5324A" w:rsidR="001962C6" w:rsidRDefault="00E86A29" w:rsidP="006F3622">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...5403 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId26"/>
+        <w:sectPr w:rsidR="001962C6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t>en 6 juni 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> överlämnades befälet av den svenska bataljonen från Sverige till Nato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52ED2988" w14:textId="77777777" w:rsidR="001962C6" w:rsidRPr="001550F8" w:rsidRDefault="001962C6" w:rsidP="00712829">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc210912997"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc241053668"/>
+      <w:r w:rsidRPr="001550F8">
+        <w:t>Den säkerhetspolitiska utvecklingen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="001550F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5967FF" w14:textId="5ABB50CE" w:rsidR="003B17B7" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">Rysslands fullskaliga och folkrättsvidriga invasion av Ukraina </w:t>
+      </w:r>
+      <w:r w:rsidR="0059012B">
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="0059012B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="0059012B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">februari 2022 har för lång tid framåt och i grunden försämrat det säkerhetspolitiska läget för Europa, Sverige och </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2E1C">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>närområde.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>Det säkerhetspolitiska läget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är allvarligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066ABC">
+        <w:t>prägla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066ABC">
+        <w:t xml:space="preserve"> av betydande osäkerhet</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2E1C">
+        <w:t>, och det finns fortsatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> risk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066ABC">
+        <w:t xml:space="preserve">för snabb försämring med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066ABC">
+        <w:t xml:space="preserve"> konsekvenser för Europas och Sveriges säkerhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471098C6" w14:textId="3D830F01" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00963015">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00963015">
+        <w:t>Den ryska aggressionen mot Ukraina har pågått i mer än t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>olv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve"> år och Rysslands fullskaliga invasion av Ukraina är inne på sitt f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>emte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve"> år</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ryska krigsansträngningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve"> fortsätter med oförminskad kraft. Ryssland har ställt om sitt samhälle och sin ekonomi för en långvarig krigsinsats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6D37C7" w14:textId="6CC53914" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00963015">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">Rysslands säkerhetspolitiska målsättningar sträcker sig bortom Ukraina. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2238" w:rsidRPr="005A2238">
+        <w:t>Bedömningen är därför att Ryssland kommer att befinna sig i konfrontation med väst under överskådlig tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DB29F4" w14:textId="6679A6C4" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00DD7285">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">Ryssland utgör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">således </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>ett allvarligt hot mot säkerheten i hela</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det euroatlantiska området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>. Ett väpnat angrepp mot Sverige eller våra allierade kan inte uteslutas. Det kan inte heller uteslutas att militära maktmedel eller hot om sådana kan komma att användas mot Sverige eller våra allierade. Om Ryssland med militärt våld skulle åstadkomma en förändring av gränser i Europa blir de säkerhetspolitiska konsekvenserna även i andra delar av världen allvarliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251C5C5B" w14:textId="3B23D208" w:rsidR="00217434" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve">Vid sidan av Svartahavsregionen är Sveriges närområde fortsatt den region i Europa där Rysslands intressen tydligast ställs mot Natos intressen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t>Östersjöregionen noteras återkommande sabotage, cyber</w:t>
+      </w:r>
+      <w:r>
+        <w:t>operationer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t>, störningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D">
+        <w:t>satellitbaserade positionerings- och navigationssystem</w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D" w:rsidRPr="00EA7BE0" w:rsidDel="009B046D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D" w:rsidRPr="004F1454">
+        <w:t xml:space="preserve">Global Navigation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B046D" w:rsidRPr="004F1454">
+        <w:t>Satellite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B046D" w:rsidRPr="004F1454">
+        <w:t xml:space="preserve"> System</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7C99" w:rsidRPr="002A59EC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005021C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>GNSS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gräns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t>kränkningar och andra incidenter med olika slags koppling till Ryssland. Rysslands riskbenägenhet och vårdslöshet har ökat.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den tilltagande geopolitiska maktkampen globalt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7285">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inverkar också på utvecklingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7285">
+        <w:t>i Sveriges närområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t xml:space="preserve">Arktis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har fått en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C126A">
+        <w:t>ökad säkerhetspolitisk och militärstrategisk betydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2204D647" w14:textId="652BA57B" w:rsidR="003B17B7" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Samtidigt har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve">Sveriges och Finlands medlemskap i Nato bidragit till att förbättra säkerhetssituationen för Sverige och våra grannländer. Sveriges Natomedlemskap ökar säkerheten för Sverige och stärker Nato som helhet. Natos operativa djup ökar och knyter Arktis, Nordatlanten och Östersjöområdet tätare samman, ur ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">såväl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve">strategiskt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve"> operativt perspektiv. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A59EC">
+        <w:t>Sveriges och Finlands</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t>territori</w:t>
+      </w:r>
+      <w:r w:rsidR="002A59EC">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7EF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t>blir central</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve"> för alliansens försvar av Nordeuropa. Sveriges och Finlands Natomedlemskap stärker den transatlantiska länken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7338262B" w14:textId="4B712A60" w:rsidR="001962C6" w:rsidRPr="00B66D72" w:rsidRDefault="001962C6" w:rsidP="00681D6C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">Nato är den yttersta garanten för europeisk och transatlantisk säkerhet. Full integration i Nato </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t>politiskt, militärt och civilt</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963015">
+        <w:t xml:space="preserve">är fortsatt centralt för att stärka Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve">säkerhet och av stor betydelse för våra allierade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790B541F" w14:textId="0EAB64BB" w:rsidR="001962C6" w:rsidRPr="00B66D72" w:rsidRDefault="001962C6" w:rsidP="00963015">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve">Trovärdigheten i Natos avskräckning och försvar bygger på sammanhållningen inom alliansen och på att allierade utvecklar och upprätthåller en stark militär förmåga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940390">
+        <w:t xml:space="preserve">Vid toppmötet i Ankara 2026 bekräftade Natos medlemmar sina åtaganden för det kollektiva försvaret. Alliansen följde också upp och bekräftade åtagandet från Haagtoppmötet 2025 om att samtliga allierade senast 2035 ska avsätta </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t>fem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940390">
+        <w:t xml:space="preserve"> procent av BNP årligen till utgifter för samlad försvarsförmåga i syfte att stärka alliansens avskräckning och försvar. Beslutet vid Haagtoppmötet togs för att möta </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7810">
+        <w:t>dels det</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7810" w:rsidRPr="00940390">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940390">
+        <w:t>långsiktiga hotet från Ryssland mot euroatlantisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve"> säkerhet och stabilitet,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A28">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7810">
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve"> hotet från terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268037A9" w14:textId="1CC52BA6" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00963015">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve">Inom alliansen pågår ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t>bördeskifte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B66D72">
+        <w:t xml:space="preserve"> som innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve"> att europeiska allierade och Kanada ta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t xml:space="preserve"> ett större ansvar för det konventionella försvaret av Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bland annat genom ökade försvarsinvesteringar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004441B8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58202EEC" w14:textId="64195F25" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="001464FD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="001962C6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A4D9E7" w14:textId="77777777" w:rsidR="001962C6" w:rsidRPr="005A72C8" w:rsidRDefault="001962C6" w:rsidP="00B548DF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc210912998"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc241053669"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC54BE2" w14:textId="2E954348" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6" w:rsidP="0059012B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Natos främsta uppgift som försvarsallians är att bevara fred och säkerhet i </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D">
+        <w:t>euroatlantiska området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">. Kollektivt försvar utgör grunden för Natos verksamhet. Natos strategiska koncept från 2022 slår fast att Natos tre kärnuppgifter fortsatt är: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA13BC" w:rsidRPr="003D0900">
+        <w:t>1) avskräckning och försvar, 2) civil och militär krishantering och förebyggande av kriser samt 3) säkerhetssamarbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">. Konceptet bekräftar Natos så kallade 360-gradersansats, dvs. alliansens beredskap att hantera hot och utmaningar i alla riktningar och i </w:t>
+      </w:r>
+      <w:r w:rsidR="00930BC5">
+        <w:t>mark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>-, luft</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:noBreakHyphen/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> sjö-, cyber- och rymddomäne</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA13BC">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>. Natos åtgärder för avskräckning och försvar syftar till att vara krigsavhållande</w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00361A40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">n kraftfull avskräckning i fredstid är en central del i Natos övergripande strategi för säkerhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FCDF8F" w14:textId="6EB894CB" w:rsidR="001962C6" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Genom att kontinuerligt uppvisa en trovärdig militär försvarsförmåga </w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D">
+        <w:t>och anpassa alliansens styrkedisposition och beredskap</w:t>
+      </w:r>
+      <w:r w:rsidR="009B046D" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">signalerar Nato till potentiella motståndare att alliansen står redo att försvara sig. Alliansen står ständigt i beredskap att med kort varsel förstärka och anpassa avskräckningen genom utökad närvaro inklusive </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA13BC">
+        <w:t xml:space="preserve">genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>att förstärka redan pågående operationer och aktiviteter om det bedöms nödvändigt utifrån säkerhetsläget. Natos integrerade luft</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> och robotförsvar, Natos stående marina styrkor och Natos framskjutna närvaro längs den östra flanken är exempel på ständigt pågående verksamhet som bidrar till att upprätthålla Natos avskräckning och försvar. Även allierades bi- och multilaterala operationer, militära övningar och andra aktiviteter bidrar till Natos samlade avskräckning. Aktiviteterna och operationerna kan genomföras under Natos ledning, av en enskild allierad eller som en sammansatt styrka av en grupp allierade. Allierades fredstida militära verksamhet i form av krigsförbandsproduktion, övningar samt operationer och andra aktiviteter för avskräckning och försvar utgör verktyg för att reglera Natos förhållningssätt och styrkedisposition utifrån ett föränderligt säkerhetsläge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAD24A3" w14:textId="303CDC6C" w:rsidR="001962C6" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Nato har </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">gemensam ledningsstruktur, planeringsresurser och sambandsmedel som möjliggör ett snabbt agerande när situationen så kräver. Genom Natos ledningsstruktur har alliansen förmåga och resurser att planera och leda krävande och storskaliga försvars- och krishanteringsinsatser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B197593" w14:textId="5DFE979E" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Det högsta militära beslutsfattande organet inom Nato är militärkommittén. Till dess uppgifter hör att ge råd</w:t>
+      </w:r>
+      <w:r w:rsidR="00217434">
+        <w:t xml:space="preserve"> i militära frågor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> till Nordatlantiska rådet, som är Natos högsta beslutande organ</w:t>
+      </w:r>
+      <w:r w:rsidR="00217434">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> Militärkommittén ger också direktiv till Natos högst</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7810">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A59EC">
+        <w:t xml:space="preserve"> militära</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> befälhavare i Europa (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Supreme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Allied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> Commander </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Europe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Saceur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Saceur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> leder Natos militära operationer i enlighet med Natos operationsplanering. Operationsplanerna täcker in hela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Saceurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> ansvarsområde och beskriver när, var och hur Nato ska avskräcka och vid behov genomföra försvarsoperationer inom alla domäner. </w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D">
+        <w:t>Natos</w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">operationsplanering ligger till grund för </w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D">
+        <w:t>alliansens</w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">militära agerande </w:t>
+      </w:r>
+      <w:r w:rsidR="00211419">
+        <w:t>under hela konfliktskalan från</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>fred</w:t>
+      </w:r>
+      <w:r w:rsidR="00211419">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> krig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC04F5C" w14:textId="1E49E2B2" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I Nordatlantiska rådet är alla Natos medlemsländer representerade och beslut fattas med konsensus. I händelse av ett väpnat angrepp mot en allierad och beslut av Nordatlantiska rådet om kollektiva försvarsåtgärder är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Saceur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> ansvarig för att genomföra alla militära åtgärder </w:t>
+      </w:r>
+      <w:r w:rsidR="002A59EC">
+        <w:t xml:space="preserve">som krävs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">– inom de ramar som fastställts av allierade när godkännandet sker i Nordatlantiska rådet – för att bevara eller återställa säkerheten på allierades territorium. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF442E">
+        <w:t>Trovärdigheten i Natos avskräckning och försvar bygger på att Natos politiska och militära strukturer kan fatta nödvändiga beslut inom den tid som situationen kräver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE91CA0" w14:textId="486DEAF0" w:rsidR="0029575D" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Natos operationsplanering utgår ifrån Natos koncept för avskräckning och försvar</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED66BF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">(Concept for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Deterrence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> of the Euro-Atlantic Area, DDA). Konceptet </w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D">
+        <w:t xml:space="preserve">med tillhörande planverk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>syftar till att säkerställa att Nato har ett sammanhållet ramverk för att möta hot mot alliansen. DDA-konceptet bygger på en kombination av allierades kärnvapenförmåga och allierades konventionella förmågor i alla domäner, inklusive luft</w:t>
+      </w:r>
+      <w:r w:rsidR="00575B5D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> och robotförsvar. Nato och dess medlemmars fredstida operationer och aktiviteter för avskräckning och försvar har samma gemensamma syfte: att avskräcka från väpnat angrepp och att, i händelse av ett väpnat angrepp, försvara alliansen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB156CA" w14:textId="7C6621DC" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Aktiviteter och operationer som syftar till avskräckning och försvar och som har krigsavhållande effekt </w:t>
+      </w:r>
+      <w:r w:rsidR="0029575D">
+        <w:t>genomförs dagligen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> över hela det nordatlantiska området. Syftet med aktiviteterna är att säkerställa den lägesuppfattning och beredskap som krävs för att upprätthålla fred. Exempelvis genomför Nato sedan januari 2025 avskräckningsaktiviteten Baltic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">, med syftet att förstärka sjöövervakningen och avskräcka från sabotage av kritisk undervattensinfrastruktur i Östersjön. Sedan februari 2026 genomför Nato också aktiviteten Arctic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Sentry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> som syftar till att öka säkerheten i Arktis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E9A41" w14:textId="27220BE7" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00BA0218">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Som en följd av det försämrade säkerhetspolitiska läget och det hot alliansen bedömer att Ryssland utgör har Nato successivt förstärkt det kollektiva försvaret genom att vidta en rad åtgärder för att förstärka alliansens förmåga till avskräckning och försvar, bland annat genom utökad närvaro längs den östra flanken, en ny styrkemodell</w:t>
+      </w:r>
+      <w:r w:rsidR="0037317B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>en förstärkt ledningsstruktur</w:t>
+      </w:r>
+      <w:r w:rsidR="0037317B">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="0037317B" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">beslut om nya regionala </w:t>
+      </w:r>
+      <w:r w:rsidR="0037317B">
+        <w:t>operations</w:t>
+      </w:r>
+      <w:r w:rsidR="0037317B" w:rsidRPr="003D0900">
+        <w:t>planer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145B391C" w14:textId="05E2B4DC" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Nato har sedan 2016 etablerat nio multinationella stridsgrupper längs dess östra flank. De </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> stridsgrupperna i Bulgarien, Estland, Finland, Lettland, Litauen, Polen, Rumänien, Slovakien och Ungern som utgör Natos framskjutna närvaro benämns Forward Land </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84CE6">
+        <w:t>(FLF)</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84CE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> kan vid behov utökas till en brigads storlek, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22B8D">
+        <w:t>irk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">a 5 000 soldater, i vart och ett av dessa länder. Varje stridsgrupp leds av en ramverksnation som ansvarar för sammansättningen av stridsgruppen samt ser till att resurser och personal finns tillgängliga. Den förstärkta militära närvaron i östra Europa och vid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">ordkalotten syftar till att verka avskräckande genom att trovärdigt demonstrera alliansens gemensamma styrka och förmåga att försvara sig mot ett potentiellt väpnat angrepp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAAA3B8" w14:textId="654110D2" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Vid Natos toppmöte i Washington 2024 enades alliansen om att etablera en framskjuten närvaro i Finland, FLF Finland. Sverige är ramverksnation och leder därmed FLF Finland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F577454" w14:textId="7098C41E" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Syftet med Natos integrerade luft- och robotförsvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Air and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Missile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C761B4">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>efence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, IAMD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> är att bevara den territoriella integriteten i de allierades luftrum samt att verka avskräckande mot attacker i luftrummet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:lastRenderedPageBreak/>
+        <w:t>De allierade som saknar tillräckliga IAMD-resurser, eller där förstärkning krävs, kan få stöd genom att Nato eller</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091">
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> allierad nation tillhandahåller denna förmåga. Verksamheten kan dels utgå från det egna territoriet, dels </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900">
+        <w:t>vara baserad på en annan allierad stats territorium</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900" w:rsidDel="00254CB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900">
+        <w:t>under en tidsbegränsad period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>. Ett exempel på operationer som Nato genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF4720">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> inom ramen för det integrerade luft- och robotförsvaret är den luftförsvarsoperation i Polen med syfte att skydda och upprätthålla säkerheten för logistiknod</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> som används för det militära och civila stödet till Ukraina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691693FA" w14:textId="3AE76830" w:rsidR="001962C6" w:rsidRPr="003D0900" w:rsidRDefault="001962C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">Natos stående marina styrkor utgör kärnan i Natos kontinuerliga marina förmåga, till vilka allierade bidrar rotationsvis. De marina enheterna är multinationella och står i hög beredskap. Styrkorna opererar i Natos hela marina ansvarsområde, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091">
+        <w:t>inklusive</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Östersjön, Nordsjön, Atlanten, Svarta havet och norra Medelhavet, och utgör även en del av den marina komponenten i Natos snabbinsatsstyrkor. Natos stående marina styrkor består av de stående styrkorna SNMG1 och SNMG2 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Standing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091">
+        <w:t>NATO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> Groups) samt de två stående minröjningsstyrkorna SNMCMG1 och SNMCMG2 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Standing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> NATO Mine </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Countermeasures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> Groups). Naval </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Striking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> and Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091">
+        <w:t>NATO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3091" w:rsidRPr="003D0900">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0900">
+        <w:t xml:space="preserve">(STRIKFORNATO) bidrar till aktiviteter och operationer för avskräckning och försvar. STRIKFORNATO är en marin stab inom Natos ledningsstruktur och kan vid behov utgöra en del av Natos stående snabbinsatsstyrka till sjöss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F57C2B5" w14:textId="12AFCBC7" w:rsidR="00DB62B9" w:rsidRPr="003D0900" w:rsidRDefault="00DB62B9" w:rsidP="003D0900">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="003D0900" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB704DC" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00A30ED2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc210912999"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc241053670"/>
+      <w:r>
+        <w:t>Folkrättslig grund för svenskt bidrag till Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC7DC26" w14:textId="59F79E11" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="007C797A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F561B">
+        <w:t xml:space="preserve">Den folkrättsliga grunden för de svenska bidragen till Natos samlade avskräckning och försvar vilar på det samtycke som de stater, på vars territorium verksamheten äger rum, har gett till Nato och allierade. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7655DD42" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="006F561B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F561B">
+        <w:t xml:space="preserve">Av relevans för svenskt deltagande i upprätthållandet av Natos gemensamma avskräckning och försvar är även havsrätten, såsom den kommer till uttryck i FN:s havsrättskonvention (SÖ 2000:1), och de friheter till sjöfart och överflygning på internationellt vatten som alla stater åtnjuter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0896920C" w14:textId="5A94C8A3" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="006F561B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F561B">
+        <w:t>Varje stat har också rätt till självförsvar i enlighet med artikel 51 i FN</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3B47">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F561B">
+        <w:t xml:space="preserve">stadgan, såväl individuellt som kollektivt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E223355" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="006F561B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F561B">
+        <w:t xml:space="preserve">Villkoren för våldsanvändning baseras på eventuella begränsningar som ställs av värdlandet, tillämpliga insatsregler och vad som i övrigt följer av folkrätten, inklusive de mänskliga rättigheterna och, i tillämpliga fall, internationell humanitär rätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594F3580" w14:textId="7ACF3E2C" w:rsidR="001962C6" w:rsidRPr="007610A5" w:rsidRDefault="001962C6" w:rsidP="006F561B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="001962C6" w:rsidRPr="007610A5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B108B4">
+        <w:t>De svenska styrkornas rättsliga status, i det fall styrkan befinner sig på en annan stats territorium, regleras enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F561B">
+        <w:t xml:space="preserve"> tillämpliga avtal med Nato och allierade där styrkorna ska verka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBE4F81" w14:textId="77777777" w:rsidR="001962C6" w:rsidRPr="005A72C8" w:rsidRDefault="001962C6" w:rsidP="00E9483B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc210913000"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc241053671"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Målsättning med svenskt bidrag till Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85A3F9" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="0055655E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I enlighet med artikel 5 i nordatlantiska fördraget (SÖ 2024:1) ska Sverige utan dröjsmål lämna stöd i händelse av ett väpnat angrepp mot någon av Natos medlemsstater. Natomedlemskapet innebär också att Sveriges nationella försvarsförmåga utgör en del av alliansens kollektiva försvar. Artikel 3 i nordatlantiska fördraget anger att parterna var för sig och tillsammans, genom egen beredskap och ömsesidigt bistånd, ska upprätthålla och utveckla sin individuella och kollektiva förmåga att stå emot väpnade angrepp. Sverige ska föra en solidarisk allianspolitik och bidra till att stärka säkerheten och stabiliteten i vårt närområde liksom i det nordatlantiska området som helhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F088B6" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00696D68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sverige ska vara en trovärdig, pålitlig och solidarisk allierad som över tid bidrar till hela Natos säkerhet i enlighet med alliansens 360-gradersperspektiv på säkerhet och försvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B96E56" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00696D68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att Sverige tillsammans med övriga allierade upprätthåller trovärdigheten i Natos avskräckning och de kollektiva försvarsgarantierna är centralt för Natos mål att bevara freden i det nordatlantiska området. Att vid behov snabbt kunna fatta nödvändiga nationella beslut är ett viktigt svenskt bidrag till Natos avskräckning och försvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA1CE5" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="007610A5" w:rsidRDefault="001962C6" w:rsidP="00696D68">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="007610A5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId46"/>
+          <w:headerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="even" r:id="rId48"/>
+          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:headerReference w:type="first" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De svenska bidragen till Natos samlade avskräckning och försvar stärker Sveriges säkerhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B82D7DB" w14:textId="7AE92BD5" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:ind w:hanging="737"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc241053672"/>
+      <w:r w:rsidRPr="00F30B73">
+        <w:t>Beskrivning av svenskt bidrag till Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="54B9BCF3" w14:textId="10CBAE49" w:rsidR="00CB2089" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">Sverige ska som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">trovärdig, pålitlig och solidarisk allierad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i operationer och aktiviteter som syftar till att upprätthålla Natos samlade avskräckning och försvar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> De svenska bidragen planeras omfatta resurser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81938">
+        <w:t>mark-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81938">
+        <w:t xml:space="preserve"> sjö- och luftdomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81938" w:rsidDel="00E81938">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">och bör vid behov samt med kort varsel kunna förstärkas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2CCF75" w14:textId="7CD49505" w:rsidR="00CB2089" w:rsidRDefault="001962C6" w:rsidP="00CB2089">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De svenska bidragen till Natos samlade avskräckning och försvar ska kunna lösa uppgifter såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>att värna allierades, och därmed Sveriges, suveränitet och territoriella integritet, värna allierades rättigheter och intressen, värna alliansens intressen samt främja säkerhet och förebygga konflikter. Uppgifterna förutses kunna lösas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom ramen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>såväl</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pågående som nya operationer och aktiviteter</w:t>
+      </w:r>
+      <w:r w:rsidR="00194C20">
+        <w:t>, och kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genomföras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> under ledning av Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det </w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E">
+        <w:t>bilaterala</w:t>
+      </w:r>
+      <w:r w:rsidR="0020114B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">försvarssamarbetet mellan Sverige och Finland (FISE), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Expeditionary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Force (JEF)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Nordic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Concept (NDC)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816DE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Bomber Task Force (BTF).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00194C20">
+        <w:t xml:space="preserve">Operationerna och aktiviteterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inkluderar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>säkerhetshöjande operationer</w:t>
+      </w:r>
+      <w:r w:rsidR="001736D3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till exempel i samband med övningar genom att övade förband övergår till att genomföra skarpa uppgifter eller genom att styrkebidrag tillförs till en pågående övning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F5B">
+        <w:t>All personal som deltar i de svenska bidragen till Natos samlade avskräckning och försvar ska vara anställd personal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2089" w:rsidRPr="00CB2089">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1005D" w14:textId="1AA175B1" w:rsidR="00CB2089" w:rsidRDefault="00CB2089" w:rsidP="00CB2089">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Samtliga bidrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> redogörs för nedan, vilka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> genomförs under ledning av Nato</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">ska i enlighet med Natos operationsplanering och mandat kunna övergå från avskräckning i fredstid till försvar av en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>allierads territorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481E4F70" w14:textId="452C27D0" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>vsikten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> att Sverige under 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> ska kunna bidra med förband</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om högst 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13275">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2992">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pågående och nya operationer och aktiviteter inom markdomänen. Bidraget förväntas framför allt användas inom ramen för Sveriges åtaganden inom Natos framskjutna närvaro i Finland</w:t>
+      </w:r>
+      <w:r w:rsidR="001736D3">
+        <w:t xml:space="preserve"> (FLF Finland)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> respektive Lettland</w:t>
+      </w:r>
+      <w:r w:rsidR="001736D3">
+        <w:t xml:space="preserve"> (FLF Lettland)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som redogörs för nedan. Även bidrag till andra operationer och aktiviteter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve">under ledning av Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i markdomänen kan bli aktuellt</w:t>
+      </w:r>
+      <w:r w:rsidR="00234DFF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDA6257" w14:textId="480D0E5D" w:rsidR="001962C6" w:rsidRPr="004E2FCA" w:rsidRDefault="001962C6" w:rsidP="000A467F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve">Sverige </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har åtagit sig att vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> ramverksnation för FLF Finland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve">FLF Finland är en del av Natos samlade avskräckning och försvar och bidrar till att stärka alliansens förmåga på Natos norra flank. Det svenska bidraget </w:t>
+      </w:r>
+      <w:r w:rsidR="0095470A">
+        <w:t xml:space="preserve">till FLF Finland </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">under 2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve">planeras uppgå till högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6063D">
+        <w:t>600 personer. Vid behov bör bidraget kunna uppgå till högst 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17D45">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6063D">
+        <w:t xml:space="preserve">500 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22E48" w:rsidRPr="00B6063D">
+        <w:t>personer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> I det svenska förbandet kommer även en nationell stödenhet ingå.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t>Det svenska förbandet avses vara baserat i Boden och</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve"> dessutom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> kunna verka i Finland och Norge. Svensk stabspersonal kommer även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> vara placerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00234DFF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t>vid de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> multinationella </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2FCA">
+        <w:t xml:space="preserve"> i Rovaniemi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006023CC">
+        <w:t xml:space="preserve">Finland. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35C5" w:rsidRPr="006023CC">
+        <w:t>Ramverksnationsansvaret för FLF Finland som regeringen har åtagit sig för Sveriges del avses, med förbehåll för riksdagens godkännande, vara ett långsiktigt åtagande</w:t>
+      </w:r>
+      <w:r w:rsidR="002A09C3" w:rsidRPr="006023CC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00470160">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFB7799" w14:textId="386B9AF1" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Regeringen har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> därutöver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>, med förbehåll för riksdagens godkännande, gjort åtaganden om att Sverige under 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> fortsatt ska bidra till Natos multinationella brigad i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom FLF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> Lettland</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> Sverige och Danmark planerar fortsatt att på halvårsbasis avlösa varandras bidrag till den av Kanada ledda styrkan i Lettland. Avsikten är även att placera stabsofficerare vid relevanta staber. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Hlk231820740"/>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Det svenska bidraget planeras uppgå till högst 600 personer. Vid behov bör bidraget kunna uppgå till högst 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17D45">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">200 personer, dvs. en bataljon med förstärkningsresurser. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">I det svenska förbandet förutses även ingå en nationell stödenhet för drift och underhåll. Det svenska förbandet </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA41E8">
+        <w:t>planeras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> vara baserat vid Camp Valdemar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Ādaži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> i Lettland och kunna verka även i Estland, Litauen och Polen. Det åtagande som regeringen har gjort för Sveriges del – med förbehåll för riksdagens godkännande – avser ett bidrag till FLF Lettland som är långsiktigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726AF3A6" w14:textId="507E5551" w:rsidR="00C22E48" w:rsidRDefault="00234DFF" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sverige ska</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA515D">
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kunna bidra med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>förband</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om högst 200 personer till ovan nämnda pågående och nya operationer inom markdomänen utöver FLF Finland och FLF Lettland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E50675E" w14:textId="1D5008CB" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Vidare är avsikten att Sverige under 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> ska kunna bidra med förband </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A585D">
+        <w:t xml:space="preserve">om högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17D09">
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A585D">
+        <w:t xml:space="preserve"> personer till pågående och nya operationer och aktiviteter inom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sjödomänen. Avsikten är att Sverige framför</w:t>
+      </w:r>
+      <w:r w:rsidR="008A140B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">allt ska bidra till Natos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>marina styrkor som syftar till att upprätthålla alliansen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> kontinuerliga marina närvaro samt har beredskap att snabbt kunna agera utifrån säkerhetsläget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det kan även bli aktuellt med bidrag till andra operationer och aktiviteter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve">under ledning av Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve">inom ramen för bi- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:lastRenderedPageBreak/>
+        <w:t>multilaterala samarbeten tillsammans med en eller flera allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i sjödomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43281A2C" w14:textId="632519DA" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Det svenska bidraget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till Natos marina styrkor och andra operationer och aktiviteter förutses bland annat utgöras av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> örlogsfartyg</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0B54">
+        <w:t>, amfibieförband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> och sjöoperativ helikopter med tillhörande </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F5B">
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">Avsikten är också att vid behov placera stabsofficerare vid relevanta staber. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve">Ett bidrag på 850 personer skulle </w:t>
+      </w:r>
+      <w:r w:rsidR="00293922">
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve"> kunna motsvara </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E">
+        <w:t xml:space="preserve">sex </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t>örlogsfartyg, ett stödfartyg med tillhörande stödenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="006F23F5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve">en sjöoperativ helikopter </w:t>
+      </w:r>
+      <w:r w:rsidR="006F23F5">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve"> ett amfibiekompani.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7480F1E8" w14:textId="215DB430" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F30B73">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">vsikten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>att Sverige under 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> ska kunna bidra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med förband om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757B22">
+        <w:t xml:space="preserve">högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940390">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00757B22">
+        <w:t xml:space="preserve"> personer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pågående och nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operationer och aktiviteter inom luftdomänen. Avsikten är att Sverige framför</w:t>
+      </w:r>
+      <w:r w:rsidR="008A140B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">allt ska bidra till Natos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>integrerade luft- och robotförsvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>flygförband</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och markbaserad luftförsvarsförmåga, exempelvis till Natos luftförsvarsoperation i Polen med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1C6E">
+        <w:t>uppgift att skydda och upprätthålla säkerheten för den logistiknod som används för det militära och civila stödet till Ukraina</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1285">
+        <w:t xml:space="preserve">Även här kan det bli aktuellt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med bidrag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1285">
+        <w:t>till andra operationer och aktiviteter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under ledning av Nato eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i luftdomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1C86">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50" w:rsidDel="00E17ACA">
+        <w:t>Uppgifterna ska kunna genomföras från såväl svenskt som andra allierade staters territorium.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50" w:rsidDel="00E17ACA">
+        <w:t xml:space="preserve">Svenska </w:t>
+      </w:r>
+      <w:r w:rsidDel="00E17ACA">
+        <w:t>förband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50" w:rsidDel="00E17ACA">
+        <w:t xml:space="preserve"> och tillhörande </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2F5B">
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50" w:rsidDel="00E17ACA">
+        <w:t xml:space="preserve"> förväntas vara tidsbegränsat baserade i andra allierade stater. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0B50">
+        <w:t>Avsikten är också att placera stabsofficerare vid relevanta staber.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve">Ett bidrag på 600 personer skulle </w:t>
+      </w:r>
+      <w:r w:rsidR="00293922">
+        <w:t>exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidR="00293922" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve">kunna motsvara </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E">
+        <w:t>tolv</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve"> stridsflygplan med tillhörande stödförband </w:t>
+      </w:r>
+      <w:r w:rsidR="006F23F5">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidR="006F23F5" w:rsidRPr="001E4F6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4F6E" w:rsidRPr="001E4F6E">
+        <w:t>ett luftvärnskompani.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2D804B" w14:textId="77777777" w:rsidR="003B17B7" w:rsidRDefault="003B17B7">
+      <w:pPr>
+        <w:sectPr w:rsidR="003B17B7" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="even" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E468404" w14:textId="6D07E673" w:rsidR="001962C6" w:rsidRPr="00144361" w:rsidRDefault="000E4A44" w:rsidP="0093723E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc210913002"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc241053673"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc4079163"/>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="001962C6">
+        <w:t>örslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="00007542" w:rsidRPr="00007542">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00007542">
+        <w:t>till beslut om svenskt bidrag till Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidR="001962C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="54542B61" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500FCDDE" w14:textId="33E59AED" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="007F051D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F051D">
+        <w:t>Riksdagen beslutar att regeringen till och med den 31 december 2027 får sätta in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D" w:rsidDel="00CC0E03">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve">svenska väpnade styrkor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestående av förband </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve">om högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00234DFF">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> personer i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> markdomänen, högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> personer i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> sjödomänen och högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">600 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t>personer i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> luftdomänen för att i enlighet med internationell rätt bidra till Natos samlade avskräckning och försvar av det nordatlantiska området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757234F3" w14:textId="77777777" w:rsidR="001962C6" w:rsidRPr="00064832" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00064832">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396643FE" w14:textId="2B9652D5" w:rsidR="001962C6" w:rsidRPr="00064832" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207331">
+        <w:t>De svenska styrkebidrage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207331">
+        <w:t xml:space="preserve"> inom ovan angivna ramar lämnas under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2027, i enlighet med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207331">
+        <w:t xml:space="preserve"> de närmare tidsangivelser och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207331">
+        <w:t xml:space="preserve">omfattning som följer av Natos </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller för det aktuella samarbetet relevant o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207331">
+        <w:t>perationsplanering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234B288A" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155EF1A1" w14:textId="22D64FCF" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som Natomedlem omfattas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">Sverige av de ömsesidiga försvarsförpliktelser som följer av artikel 5 i nordatlantiska fördraget. Det kollektiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">försvarsåtagandet i Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">central del i den svenska säkerhets- och försvarspolitiken. Att Sverige tillsammans med övriga allierade upprätthåller tilltron till de kollektiva försvarsgarantierna är centralt för Natos avskräckning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och försvar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">och för att bevara freden i det euroatlantiska området. Fredstida operationer och aktiviteter utgör en betydande del av alliansens avskräckning och försvar. </w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E" w:rsidRPr="00772E2B">
+        <w:t xml:space="preserve">Natos styrkedisposition, beredskap och operationsplanering anpassas kontinuerligt baserat på </w:t>
+      </w:r>
+      <w:r w:rsidR="006F30E0">
+        <w:t xml:space="preserve">bland annat </w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E" w:rsidRPr="00772E2B">
+        <w:t>förändringar i säkerhetsläget</w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76686981" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">Regeringen bedömer att dagens allvarliga säkerhetsläge i Europa kommer att bestå under överskådlig tid och att det riskerar att ytterligare förvärras. Ryssland utgör ett allvarligt hot mot säkerheten i hela Europa. Sedan 2014 har Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">successivt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och substantiellt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">förstärkt alliansens avskräcknings- och försvarsförmåga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BB43B8" w14:textId="37A6BA2E" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00170F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>Sverige förväntas som trovärdig, pålitlig och solidarisk allierad att</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> tillsammans med allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> aktivt bidra till Natos avskräckning och försvar, vilket också är av avgörande betydelse för Sveriges säkerhet. Sverige bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3">
+        <w:t xml:space="preserve">bidra till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>operationer och aktiviteter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>där det finns behov</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> och efterfrågan </w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F" w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">svenskt stöd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D50DFC" w14:textId="0A753C75" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00170F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av direkt betydelse för förutsättningarna för att delta i operationer och aktiviteter är bestämmelserna i 15 kap. regeringsformen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02028">
+        <w:t xml:space="preserve">(RF) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om insättandet av svenska väpnade styrkor. Enligt </w:t>
+      </w:r>
+      <w:r w:rsidDel="00845877">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> kap.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00845877">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">13 § första stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="00A02028">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får regeringen sätta in rikets försvarsmakt i enlighet med internationell rätt för att möta ett väpnat angrepp mot riket eller för att hindra en kränkning av rikets territorium. I dessa fall disponerar regeringen ensam över rikets försvarsmakt. Något beslut av riksdagen krävs alltså inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AFA60F" w14:textId="77777777" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00170F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringens förutsättningar att i övrigt – dvs. när det inte rör sig om sådana situationer som anges i 15 kap. 13 § RF – sätta in svenska väpnade styrkor, inklusive att besluta om att sända sådana styrkor till andra länder, regleras i 15 kap. 16 § RF. Av bestämmelsens första stycke följer att regeringen får sända svenska väpnade styrkor till andra länder eller i övrigt sätta in sådana styrkor för att fullgöra en internationell förpliktelse som har godkänts av riksdagen. Av andra stycket följer vidare att svenska väpnade styrkor i övrigt får sändas till andra länder eller sättas in om det finns ett medgivande i lag som anger förutsättningarna för åtgärden eller om riksdagen medger det i ett särskilt fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE3D1C5" w14:textId="79155907" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00170F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 1 § lagen (2020:782) om operativt militärt samarbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003851C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(LOMS) följer att regeringen, inom de närmare ramar som riksdagen beslutar om för ett kalenderår eller en annan period, </w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sätta in svenska väpnade styrkor för att i enlighet med internationell rätt delta i operationer eller andra aktiviteter för Natos samlade avskräckning och försvar. Av paragrafen följer vidare att regeringen, även utan ett sådant beslut, också får sätta in svensk</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> väpnad</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> styrk</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i Natos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1093">
+        <w:t xml:space="preserve">samlade avskräckning och försvar med </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20" w:rsidRPr="003C1093">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20">
+        <w:t>tt</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20" w:rsidRPr="003C1093">
+        <w:t xml:space="preserve"> begränsa</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20" w:rsidRPr="003C1093">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20">
+        <w:t>antal personer</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6D20" w:rsidRPr="003C1093">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C1093">
+        <w:t xml:space="preserve">under en begränsad tid om behovet av ett svenskt deltagande uppkommer med kort varsel eller om ett dröjsmål skulle kunna leda till avsevärda men för angelägna svenska intressen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C89B56" w14:textId="24FDCD05" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De närmare ramarna för regeringens möjlighet att sätta in väpnade styrkor föreslås i den här</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> omfatta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förband inom mark-, sjö- och luftdomänen om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> upp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00813000">
+        <w:t>till ett högsta antal personer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> i enlighet med vad som utvecklas nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737B28DD" w14:textId="4305554F" w:rsidR="001962C6" w:rsidRPr="00170F5F" w:rsidRDefault="001962C6" w:rsidP="00CE3D88">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">De svenska bidragen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som regeringen föreslås kunna fatta beslut om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">syftar till att tillsammans med styrkor från andra allierade upprätthålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Natos samlade avskräckning och försvar av det nordatlantiska området. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De svenska bidragen ska kunna lösa uppgifter såsom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>att värna allierades, och därmed Sveriges, suveränitet och territoriella integritet, värna allierades rättigheter och intressen, värna alliansens intressen samt främja säkerhet och förebygga konflikter. Uppgifterna förutses kunna lösas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom ramen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>såväl</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pågående som nya operationer och aktiviteter. Dessa ska kunna genomföras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> under ledning av Nato </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>inom ramen för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det fördjupade försvarssamarbetet mellan Sverige och Finland (FISE), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Expeditionary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Force (JEF)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Nordic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t xml:space="preserve"> Concept (NDC)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816DE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED32AC">
+        <w:t>Bomber Task Force (BTF).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71FB2">
+        <w:t>Resurser ur specialförbanden ska kunna användas inom samtliga tre domäner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D45D05" w14:textId="693C25EE" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>De svenska bidragen ska geografiskt kunna verka inom hela det nordatlantiska området, men det specifika deltagandet i enskilda operationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och aktiviteter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3">
+        <w:t>kan komma</w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3" w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">att avgränsas till särskilt utpekade delar av detta område. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C348CA" w:rsidRPr="00C348CA">
+        <w:t xml:space="preserve">Svenska styrkor som deltar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C348CA" w:rsidRPr="00C348CA">
+        <w:t>Natoledda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C348CA" w:rsidRPr="00C348CA">
+        <w:t xml:space="preserve"> operationer </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2CAA">
+        <w:t>ska kunna</w:t>
+      </w:r>
+      <w:r w:rsidR="00C348CA" w:rsidRPr="00C348CA">
+        <w:t xml:space="preserve"> underställas Natos befäl såväl utomlands som på svenskt territorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A69F1D3" w14:textId="6A0E4E87" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00264E90">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">Ett efterfrågat område är </w:t>
+      </w:r>
+      <w:r w:rsidR="00284EE1">
+        <w:t xml:space="preserve">fortsatta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3">
+        <w:t xml:space="preserve">bidrag med förband till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">operationer och aktiviteter inom markdomänen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">egeringens avsikt </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">inom det området </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">under 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framför allt ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">bidra till </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3">
+        <w:t>pågående och nya</w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3" w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">operationer och aktiviteter inom ramen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Natos framskjutna närvaro i Finland och i Lettland (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">FLF Finland </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respektive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve"> FLF Lettland</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6EEC3E" w14:textId="4A004169" w:rsidR="001962C6" w:rsidRPr="002E5C34" w:rsidRDefault="001962C6" w:rsidP="00697D09">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A32461">
+        <w:t xml:space="preserve">FLF Finland är en del av Natos samlade avskräckning och försvar och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve">bidrar till att stärka alliansens förmåga på Natos norra flank. Det svenska bidraget under 2027 planeras </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">omfatta markförband </w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1" w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve">högst </w:t>
+      </w:r>
+      <w:r w:rsidR="00F273D3">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00085CCA" w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t>personer</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1" w:rsidRPr="008271C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1" w:rsidRPr="000B1E6A">
+        <w:t>i normala fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5A7D" w:rsidRPr="00A32461">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> I det svenska förbandet kommer även en nationell stödenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> ingå. Det svenska förbandet avses vara baserat i Boden </w:t>
+      </w:r>
+      <w:r w:rsidR="008954BB">
+        <w:t>men ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve">dessutom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">kunna verka i Finland och Norge. Svensk stabspersonal kommer även att vara placerad vid den multinationella staben i Rovaniemi, Finland. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35C5" w:rsidRPr="00007542">
+        <w:t>Med förbehåll för riksdagens godkännande är det svenska ramverksnationsansvaret för FLF Finland ett långsiktigt åtagande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420E077C" w14:textId="7D2BB861" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="001F0556">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5C34">
+        <w:t>Det är också avsikten att Sverige fortsatt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> ska bidra med markförband till FLF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lettland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">. Det svenska förbandet </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA41E8">
+        <w:t>planeras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> vara baserat vid Camp Valdemar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>Ādaži</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> i Lettland och kunna verka även i Estland, Litauen och Polen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Här </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>föreslås att det svenska bidraget i normala fall ska uppgå till högst 600 personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4E1E8F" w14:textId="19E89215" w:rsidR="00B573F2" w:rsidRDefault="00DE5A7D" w:rsidP="00B573F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t>Det är viktigt att regeringen har möjlighet att tillfälligt kunna förstärka det svenska bidrage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n till FLF Lettland och FLF Finland</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51C26">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> Det kan exempelvis handla om behov uppkomna ur ett försämrat säkerhetsläge eller ur förbande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> dagliga verksamhet på plats</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1454">
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1E6A">
+        <w:t xml:space="preserve"> i samband med viss övningsverksamhet eller vid byte av personal. Förstärkningen kan omfatta tillförsel av personal eller materiel. En förstärkning är i många fall tidskritisk och den behöver anpassas till den specifika situationen. Detta gör att det i förväg är svårt att uppskatta omfattningen av en sådan förstärkning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0242BCC9" w14:textId="575FA972" w:rsidR="00B573F2" w:rsidRDefault="00B573F2" w:rsidP="00B573F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B573F2">
+        <w:t>Bidraget till FLF Lettland ska vid behov kunna förstärkas med högst</w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573F2">
+        <w:t xml:space="preserve">600 personer och därmed uppgå till högst 1 200 personer, motsvarande en bataljon med förstärkningsresurser. Bidraget till FLF Finland ska vid behov kunna förstärkas med högst </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE549B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00681D6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE549B">
+        <w:t>900</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B573F2">
+        <w:t xml:space="preserve"> personer och därmed uppgå till högst 2 500 personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00967454">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E06BE8A" w14:textId="4041928D" w:rsidR="00CD5F30" w:rsidRPr="00B573F2" w:rsidRDefault="00CD5F30" w:rsidP="00B573F2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t xml:space="preserve">et kan även bli aktuellt med bidrag till andra </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3">
+        <w:t xml:space="preserve">pågående och nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3C96">
+        <w:t>operationer och aktiviteter under ledning av Nato eller inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I denna del föreslås att Sverige ska kunna bidra med högst 200 personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61805CFB" w14:textId="2E1D852A" w:rsidR="005977D8" w:rsidRPr="005977D8" w:rsidRDefault="005977D8" w:rsidP="005977D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005977D8">
+        <w:t xml:space="preserve">Sammantaget föreslås att Sverige ska kunna bidra med högst </w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005977D8">
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F273D3">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005977D8">
+        <w:t>00 personer</w:t>
+      </w:r>
+      <w:r w:rsidR="009A19DA">
+        <w:t xml:space="preserve"> i markdomänen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005977D8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9D4502" w14:textId="3A201008" w:rsidR="001962C6" w:rsidRPr="00892C92" w:rsidRDefault="001962C6" w:rsidP="00697D09">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>Ett annat viktigt område där Sverige föreslås kunna bidra med förband är operationer och aktiviteter inom sjödomänen. Avsikten är att Sverige framför</w:t>
+      </w:r>
+      <w:r w:rsidR="008A140B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>allt ska bidra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med marina förband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> till Natos marina styrkor, men det kan även bli aktuellt med bidrag till andra </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3" w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">pågående och nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">operationer och aktiviteter under ledning av Nato eller inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade. Det svenska bidraget förutses framför allt verka i den norra delen av det nordatlantiska området, inklusive Östersjön. Bidraget i denna del föreslås uppgå till högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7782C2" w14:textId="4098C4A2" w:rsidR="001962C6" w:rsidRPr="00EE3E6B" w:rsidRDefault="001962C6" w:rsidP="00697D09">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>Ett tredje efterfrågat område är bidrag till operationer och aktiviteter i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> luftdomänen. Avsikten är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> Sverige</w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1" w:rsidRPr="008271C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008271C1">
+        <w:t>framför allt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> ska bidra till Natos integrerade luft- och robotförsvar med flygförband, exempelvis stridsflygplan, och </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="_Hlk234330679"/>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>markbaserad luftförsvarsförmåga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>et kan även bli aktuellt med bidrag till andra</w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3" w:rsidRPr="00C761F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761F3" w:rsidRPr="00892C92">
+        <w:t>pågående och nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> operationer och aktiviteter under ledning av Nato eller inom ramen för bi- och multilaterala samarbeten tillsammans med en eller flera allierade. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I denna del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B">
+        <w:t>att Sverige ska kunna bidra med högst</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73A20" w:rsidRPr="00EE3E6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B">
+        <w:t>600 personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4410F234" w14:textId="5076FAFC" w:rsidR="00EE3E6B" w:rsidRPr="00C17D09" w:rsidRDefault="001962C6" w:rsidP="002D3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3E6B">
+        <w:t xml:space="preserve">Uppgifterna inom Natos integrerade luft- och robotförsvar genomförs inom hela det nordatlantiska området. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3E6B" w:rsidRPr="00C17D09">
+        <w:t xml:space="preserve">Det svenska bidraget förutses i första hand genomföra operationer och andra aktiviteter i den norra delen av det nordatlantiska området, men ska kunna verka inom hela </w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3E6B" w:rsidRPr="00C17D09">
+        <w:t>nordatlantiska området för att fullt ut kunna bidra till Natos samlade avskräckning och försvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36662A15" w14:textId="01F2E25C" w:rsidR="001962C6" w:rsidRPr="00892C92" w:rsidRDefault="00EE3E6B" w:rsidP="002D3ADE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17D09">
+        <w:t xml:space="preserve">Ett svenskt bidrag </w:t>
+      </w:r>
+      <w:r w:rsidR="00430BA0">
+        <w:t xml:space="preserve">ska kunna verka </w:t>
+      </w:r>
+      <w:r>
+        <w:t>från</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17D09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430BA0">
+        <w:t xml:space="preserve">såväl </w:t>
+      </w:r>
+      <w:r w:rsidR="00430BA0" w:rsidRPr="00430BA0">
+        <w:t>svenskt</w:t>
+      </w:r>
+      <w:r w:rsidR="00430BA0">
+        <w:t xml:space="preserve"> som allierades</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C17D09">
+        <w:t>territorium.</w:t>
+      </w:r>
+      <w:r w:rsidR="00430BA0">
+        <w:t xml:space="preserve"> Periodvis förväntas s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B" w:rsidDel="00E17ACA">
+        <w:t xml:space="preserve">venska förband och tillhörande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B">
+        <w:t xml:space="preserve">personal vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B" w:rsidDel="00E17ACA">
+        <w:t>baserade i andra allierade stater</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3E6B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22B8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001962C6" w:rsidRPr="00EE3E6B">
+        <w:t>Till stöd för bidraget kan luftburen radar och stridsledning ingå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EE593C" w14:textId="530856B8" w:rsidR="001962C6" w:rsidRPr="00892C92" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">Ovan redovisade beståndsdelar utgör sammantaget ett relevant bidrag till Natos samlade avskräckning och försvar som svarar mot alliansens behov. Deltagandet förväntas därutöver främja Sveriges fortsatta integrering i Nato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E24478" w14:textId="3FBC4F4C" w:rsidR="001962C6" w:rsidRPr="00892C92" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve">Som framgår ovan får regeringen, enligt 1 § första stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB741F">
+        <w:t>LOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892C92">
+        <w:t xml:space="preserve"> sätta in svenska väpnade styrkor för att i enlighet med internationell rätt delta i operationer eller andra aktiviteter för Natos samlade avskräckning och försvar inom de närmare ramar som riksdagen beslutar om. Regeringen föreslår sammanfattningsvis att riksdagen beslutar de närmare ramarna på så sätt att regeringen till och med den 31 december 2027 får sätta in svenska väpnade styrkor bestående av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förband om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve">högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F273D3">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> personer i markdomänen, högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> personer i sjödomänen och högst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F051D">
+        <w:t xml:space="preserve"> personer i luftdomänen för att i enlighet med internationell rätt bidra till Natos samlade avskräckning och försvar av det nordatlantiska området.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9BBB94" w14:textId="32EB33DA" w:rsidR="00D2201D" w:rsidRPr="002E5C34" w:rsidRDefault="001962C6" w:rsidP="00D2201D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00892C92">
+        <w:t>Tidsramarna för de beskrivna bidragen kommer att variera och kan vara alltifrån en eller ett par dagar för en uppkommen flygoperation upp till omkring ett halvår för FLF Lettland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E5C34">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35C5" w:rsidRPr="00007542">
+        <w:t xml:space="preserve">Med förbehåll för riksdagens godkännande är avsikten att Sveriges bidrag inom FLF Finland kommer </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED35C5" w:rsidRPr="00007542">
+        <w:lastRenderedPageBreak/>
+        <w:t>att finnas på plats kontinuerligt över tid genom successiv rotation av svenska förband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6951C4" w14:textId="383AACB9" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E5C34">
+        <w:t>Hotbilden för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> den svenska personalen kommer att variera. Försvarsmakten kommer löpande att göra hot- och riskbedömning för de operationer och aktiviteter som utförs och vidta eventuella åtgärder utifrån myndighetens bedömningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4975096D" w14:textId="3B3BD9FF" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00DC2E91">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00290762">
+        <w:t xml:space="preserve">För den svenska styrkan som deltar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t>Natoledda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t xml:space="preserve"> operationer och aktiviteter preciseras tillåten våldsanvändning i Natos insatsregler. Insatsreglerna är knutna till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t>Saceurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t xml:space="preserve"> befogenheter </w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E">
+        <w:t xml:space="preserve">och stående mandat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290762">
+        <w:t>och kan vid behov utökas</w:t>
+      </w:r>
+      <w:r w:rsidR="0036137E">
+        <w:t xml:space="preserve"> eller begränsas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290762">
+        <w:t xml:space="preserve">efter beslut i Nordatlantiska rådet. Under vissa förutsättningar kan det förekomma våldsanvändning som går utöver styrkans egenskydd. För operationer och aktiviteter inom ramen för bi- eller multilaterala samarbeten med allierade kan deltagande länder komma överens om gemensamma insatsregler, men de svenska väpnade styrkorna kan annars agera utifrån ett nationellt mandat, exempelvis i enlighet med bestämmelserna i förordningen (1982:756) om Försvarsmaktens ingripanden vid kränkningar av Sveriges territorium under fred och neutralitet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00290762">
+        <w:t xml:space="preserve"> (IKFN-förordning). Liksom när regeringen tidigare har sänt väpnad styrka till andra länder begränsas våldsanvändningen ytterst av tillämplig nationell rätt och tillämplig folkrätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F78320" w14:textId="4E069EFA" w:rsidR="001962C6" w:rsidDel="00464ECC" w:rsidRDefault="001962C6" w:rsidP="00DC2E91">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidDel="00464ECC">
+        <w:t xml:space="preserve">En styrka som står under Natos befäl på svenskt territorium </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22B8D">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidDel="00464ECC">
+        <w:t xml:space="preserve">exempelvis inom ramen för FLF Finland </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22B8D">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidDel="00464ECC">
+        <w:t xml:space="preserve"> har rätt till självförsvar såväl enligt folkrätten som enligt svenska regler om nödvärn och nöd. För att en styrka under Natos </w:t>
+      </w:r>
+      <w:r w:rsidR="008954BB">
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00750D6F">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="008954BB">
+        <w:t>allierad</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B81">
+        <w:t xml:space="preserve"> stat</w:t>
+      </w:r>
+      <w:r w:rsidR="008954BB">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00464ECC">
+        <w:t xml:space="preserve"> befäl därutöver ska kunna bistå Sverige med att hindra kränkningar av eller möta väpnade angrepp mot svenskt territorium krävs att de förvaltningsuppgifte</w:t>
+      </w:r>
+      <w:r w:rsidR="00865DDD">
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidDel="00464ECC">
+        <w:t xml:space="preserve"> överlåts till Nato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176E2504" w14:textId="1AE644E0" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00DC2E91">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3970">
+        <w:t>De svenska väpnade styrk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>orna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> kommer som utgångspunkt att vara bidrag till Natos samlade fredstida verksamhet för avskräckning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> Det är också huvudsyftet med de bidrag som planeras.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970" w:rsidDel="00DA0E2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t>Ett väpnat angrepp mot en allierad kan emellertid inte uteslutas och skulle få mycket långtgående konsekvenser för Sveriges säkerhet. Rätten till såväl individuellt som kollektivt självförsvar enligt artikel 51 i FN-stadgan aktualiseras då. Natos operationsplanering för avskräckning och försvar är utformad så att styrkor som ställts under Natos ledning ska kunna delta i försvaret av allierades territorium</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2DB0" w:rsidRPr="00ED2DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2DB0" w:rsidRPr="003C3970">
+        <w:t>i en sådan situation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">. Exempelvis har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FLF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> Lettland </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och FLF Finland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">, Natos marina styrkor och Natos integrerade luft- och robotförsvar enligt denna operationsplanering viktiga funktioner i ett sådant läge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778EBB61" w14:textId="5613806E" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00DC2E91">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">De svenska bidragen till Natos avskräckning och försvar ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>då</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> kunna övergå från fredstida verksamhet med avskräckning som sitt förstahandssyfte till försvar mot det väpnade angreppet. Därför ingår det i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de ramar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> som regeringen ber riksdagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00016521">
+        <w:t>att besluta om</w:t>
+      </w:r>
+      <w:r w:rsidR="00016521" w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t>svenska bidrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504336">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som genomförs under ledning av Nato</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2DB0">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som vid tidpunkten för ett sådant väpnat angrepp redan står under </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sacuers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> befäl ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidR="00016521">
+        <w:t>stanna kvar</w:t>
+      </w:r>
+      <w:r w:rsidR="00016521" w:rsidRPr="003C3970">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:t>och fortsätta att utföra uppgifter inom ramen för Natos operationsplanering och mandat, inklusive genom att möta ett väpnat angrepp mot en allierad.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37581828" w14:textId="3C5DD27D" w:rsidR="001962C6" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3970">
+        <w:t xml:space="preserve">I och med Sveriges inträde i Nato har det vid sidan av de lagstadgade kraven etablerats en ordning för information till riksdagen om regeringens verksamhet inom ramen för medlemskapet. Informationen har lämnats i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3970">
+        <w:lastRenderedPageBreak/>
+        <w:t>form av en årlig skrivelse till riksdagen och vid muntliga föredragningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003936BE">
+        <w:t xml:space="preserve"> i utrikesutskottet och försvarsutskottet inför toppmöten och möten mellan utrikesministrarna och försvarsministrarna i Nordatlantiska rådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Utöver detta återrapporterar regeringen muntligen kvartalsvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003936BE">
+        <w:t>till de berörda utskotten om genomförandet av bidraget till Natos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samlade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003936BE">
+        <w:t xml:space="preserve"> avskräckning och försvar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC58FB">
+        <w:t>e bet. 2024/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC58FB">
+        <w:t>25:UFöU</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC58FB">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003936BE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A38548" w14:textId="0F4376E5" w:rsidR="001962C6" w:rsidRPr="00F42227" w:rsidRDefault="001962C6" w:rsidP="00F90F14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> händelse av en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kraftigt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> försämrad säkerhetspolitisk situation är det avgörande att riksdagens behov av insyn och inflytande säkerställs. I ett sådant läge avser regeringen att skyndsamt återkomma till riksdagen. Det kan innebära att regeringen informerar och överlägger med Utrikesnämnden enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2" w:rsidDel="00DA0E2C">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2" w:rsidDel="00DA0E2C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve"> eller att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kammaren eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935CA2">
+        <w:t xml:space="preserve">aktuella utskott informeras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BF6">
+        <w:t>Det kan även innebära att regeringen återkommer till riksdagen med en proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det kan bli aktuellt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BF6">
+        <w:t xml:space="preserve"> om den säkerhetspolitiska utvecklingen är sådan att det finns behov av nya svenska bidrag utöver det som omfattas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">riksdagens beslut baserat på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0BF6">
+        <w:t>denna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, eller annan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:t xml:space="preserve">antagen proposition. Detsamma gäller om det finns behov av nya svenska bidrag utöver sådana som beslutats med stöd av 1 § LOMS. Det gäller dock inte i fall där regeringen redan disponerar över Försvarsmakten i enlighet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227" w:rsidDel="00725F31">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:t xml:space="preserve"> kap. 13 § </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1631E4" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00F42227" w:rsidRDefault="001962C6" w:rsidP="00170F5F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00F42227" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId58"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="even" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:headerReference w:type="first" r:id="rId62"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42227">
+        <w:t>De nu aktuella svenska bidragen föreslås vara tidsbegränsade till och med den 31 december 2027 och i enlighet med vad regeringen redogjort närmare för i detta avsnitt och i avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF83698" w14:textId="77777777" w:rsidR="00365D02" w:rsidRPr="00F42227" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc239408447"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc241053674"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc210913003"/>
+      <w:r w:rsidRPr="00F42227">
+        <w:t>Överlåtelse av vissa förvaltningsuppgifter till Nato inom ramen för FLF Finland</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="09A16519" w14:textId="77777777" w:rsidR="00365D02" w:rsidRPr="0059480F" w:rsidRDefault="00365D02" w:rsidP="0059480F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0059480F">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764D11CC" w14:textId="4B7D980B" w:rsidR="008E2C14" w:rsidRDefault="008E2C14" w:rsidP="008E2C14">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2C14">
+        <w:t>Riksdagen beslutar att under 2027 överlåta vissa förvaltningsuppgifter till Nato. De förvaltningsuppgifter som överlåts innebär att Nato, inom ramen för Natos framskjutna närvaro i Finland (FLF Finland) och i enlighet med internationell rätt, på svenskt territorium får vidta militära försvarsåtgärder för att hindra kränkningar av svenskt och allierades territorium och möta väpnade angrepp mot Sverige och allierade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D557A3C" w14:textId="574A13BA" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00E52AAF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A16AB38" w14:textId="77777777" w:rsidR="00365D02" w:rsidRPr="00703D60" w:rsidRDefault="00365D02" w:rsidP="00E52AAF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703D60">
+        <w:t>Verksamheten inom ramen för FLF Finland kräver överlåtelse av vissa förvaltningsuppgifter till Nato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FE92C1" w14:textId="065ADCF0" w:rsidR="00923BEC" w:rsidRDefault="00923BEC" w:rsidP="00964041">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42227">
+        <w:t>Utgångspunkten enligt regeringsformen är att rättskipning och förvaltning</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40813" w:rsidRPr="00F42227">
+        <w:t>suppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:t xml:space="preserve"> i Sverige fullgörs av svenska myndigheter. Främmande staters myndigheter och organ kan inte utan vidare utöva några maktbefogenheter i Sverige. Det är dock möjligt att överlåta sådana uppgifter till utländska och mellanfolkliga organ om det uttryckligen framgår av regeringsformens bestämmelser. Rättskipnings- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förvaltningsuppgifter som inte direkt grundar sig på regeringsformen kan genom beslut av riksdagen överlåtas till en annan stat, till en mellanfolklig organisation eller till en utländsk eller internationell inrättning eller samfällighet (10 kap. 8 § första stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42227">
+        <w:t>). Uppgifter som inte innefattar myndighetsutövning får överlåtas genom riksdagsbeslut med enkel majoritet. Om uppgiften som överlåts innefattar myndighetsutövning ska riksdagens beslut fattas i den ordnin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">g som anges i 10 kap. 6 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> (10 kap. 8 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">). Det innebär att minst tre fjärdedelar av de röstande och mer än hälften av riksdagens ledamöter </w:t>
+      </w:r>
+      <w:r w:rsidR="0079602B" w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">måste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">rösta för </w:t>
+      </w:r>
+      <w:r w:rsidR="0079602B" w:rsidRPr="00904AB7">
+        <w:t>överlåt</w:t>
+      </w:r>
+      <w:r w:rsidR="00365D02">
+        <w:t>andet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">. Beslut kan också fattas i den ordning som gäller för stiftande av grundlag (se 8 kap. 14 § </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A816C4" w14:textId="43B663B7" w:rsidR="00F42227" w:rsidRDefault="00F42227" w:rsidP="00F42227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utövandet av militära maktbefogenheter i försvaret av Sverige mot väpnade angrepp och mot territoriella kränkningar har bedömts utgöra sådana uppgifter som på ett ingripande sätt påverkar svenska allmänna och enskilda intressen, och som från suveränitetssynpunkt i princip bör förbehållas svenska organ. Att tillåta att utländsk militär på svenskt territorium går i strid med invaderande fiendesoldater eller använder vapenmakt för att hindra kränkningar av svenskt territorium har ansetts vara en sådan överlåtelse som ska beslutas av riksdagen i den ordning som anges i 10 kap. 8 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (jfr prop. 2019/20:110 s. 16 och 17, prop. 2021/22:246 s. 10, prop. 2022/23:74 s. 27 och 28 och prop. 2025/26:254 s. 25 och 26). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7E22BC" w14:textId="7A66E4B5" w:rsidR="00F42227" w:rsidRDefault="00F42227" w:rsidP="00F42227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även försvarsåtgärder som utländsk militär utför på och från svenskt territorium till försvar av en annan allierad eller i övrigt för det kollektiva försvaret av alliansen, utan att Sverige är utsatt för en territoriell kränkning eller ett väpnat angrepp, kan utgöra sådana uppgifter som kräver riksdagens beslut om överlåtelse av förvaltningsuppgifter. Regeringen har bedömt att en försvarsåtgärd som skulle anses utgöra förvaltningsuppgift som innefattar myndighetsutövning om den utfördes för försvaret av Sverige även bör anses utgöra en sådan uppgift när den utförs för försvaret av en allierad (jfr prop. 2025/26:254 s. 24–26).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFE0D7C" w14:textId="610775B7" w:rsidR="00F42227" w:rsidRPr="00F42227" w:rsidRDefault="00F42227" w:rsidP="00F42227">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har också bedömt att mer begränsade samarbeten om utländskt militärt agerande på svenskt territorium, som inte innefattar utländskt direkt deltagande i stridigheter mot angripare eller annars användande av vapenmakt mot kränkande stat, inte förutsätter beslut enligt den särskilda beslutsordningen (prop. 2022/23:74 s. 28).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65010BC4" w14:textId="2F7923E1" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00E52AAF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>Vissa förvaltningsuppgifter behöver överföras till Nato inom ramen för FLF Finland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05711372" w14:textId="51ECB1CB" w:rsidR="00923BEC" w:rsidRPr="00904AB7" w:rsidRDefault="00923BEC" w:rsidP="00964041">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">Som redogörs för i avsnitt 8 avses FLF Finland vara baserat i Boden. Befälet över det svenska bidraget till FLF Finland, liksom andra svenska </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3BCC" w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">och andra allierades </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>bidrag till Natos avskräckning och försvar</w:t>
+      </w:r>
+      <w:r w:rsidR="0079602B" w:rsidRPr="00904AB7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> överlämnas till </w:t>
+      </w:r>
+      <w:r w:rsidR="001E3BCC" w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve">Natos högsta militära befälhavare i Europa, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>Saceur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>. För att en styrka under Natos befäl ska kunna genomföra militära försvarsåtgärder i Sverige krävs beslut om överlåtelse av förvaltningsuppgift</w:t>
+      </w:r>
+      <w:r w:rsidR="00865DDD" w:rsidRPr="00904AB7">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>. Det innebär att ett beslut om överlåtelse av förvaltningsuppgift</w:t>
+      </w:r>
+      <w:r w:rsidR="00865DDD" w:rsidRPr="00904AB7">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> till Nato måste fattas för att styrkan i och från Sverige ska kunna genomföra militära försvarsåtgärder. De militära försvarsåtgärder som kan komma i fråga och som kräver ett beslut om överlåtelse är åtgärder för att hindra kränkningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:lastRenderedPageBreak/>
+        <w:t>av svenskt och allierades territorium och för att möta väpnat angrepp mot Sverige och allierade (jfr prop. 2025/26:254 och se nedan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F64A36" w14:textId="113DA619" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">Riksdagen har i lag bemyndigat regeringen att överlåta vissa förvaltningsuppgifter på försvarsområdet till utländska organ. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4A44">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4A44" w:rsidRPr="000E4A44">
+        <w:t xml:space="preserve">en bestämmelse som nu är relevant är 2 § LOMS. Enligt den bestämmelsen får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">regeringen besluta att Nato vid genomförandet av militär verksamhet för avskräckning och försvar får vidta militära försvarsåtgärder i enlighet med internationell rätt på svenskt territorium, och i och med det beslutet överlåta förvaltningsuppgifter till Nato. Som följer av 10 kap. 8 § </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> ska beslutet avse ett särskilt fall. I detta ligger att regeringens beslut ska vara begränsat i olika avseenden, bland annat avseende tidsförhållanden (se prop. 2025/26:254 s. 67).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429CF62C" w14:textId="26B4E83E" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>Som framgår i avsnitt 4 är Sverige ramverksnation för FLF Finland. Verksamheten etablerades under 2026. Den 5 juni 2026 beslutade regeringen med tillämpning av dåvarande 3 § LOMS (nuvarande 2 § LOMS) att överlåta vissa förvaltningsuppgifter till Nato för perioden från och med den 6 juni 2026 till och med den 31 december 2026. Som anges i avsnitt 8 är det regeringens avsikt, med förbehåll för riksdagens godkännande, att det svenska ramverksnations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ansvaret för FLF Finland ska vara långsiktigt samt att Sveriges bidrag inom FLF Finland ska finnas på plats kontinuerligt över tid genom successiv rotation av svenska förband. För att Nato ska kunna vidta militära försvarsåtgärder på svenskt territorium under 2027 krävs alltså ett nytt beslut om överlåtelse av förvaltningsuppgifter. Med hänsyn bland annat till att Sveriges åtagande som ramverksnation för FLF Finland är ett långsiktigt åtagande – vilket innebär att beslut om överlåtelse av motsvarande förvaltningsuppgifter kan behöva fattas även för kommande år – bedömer regeringen sammantaget att den nu aktuella överlåtelsen inte avser ett sådant särskilt fall som regeringen får besluta om med stöd av 2 § LOMS. Överlåtelsen bör därför ske genom beslut av riksdagen i enlighet med 10 kap. 8 § </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C0700" w14:textId="0E37A7B4" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>De förvaltningsuppgifter som föreslås överlåtas innebär att Nato på svenskt territorium får vidta</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5427">
+        <w:t xml:space="preserve"> de nu aktuella</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> militära försvarsåtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5427">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> för att hindra kränkningar av svenskt och allierades territorium och möta väpnat angrepp mot Sverige och allierade. Det rör sig om uppgifter som typiskt sett ingår i en stats väpnade styrkors uppgifter och som Försvarsmakten ansvarar för i Sverige (jfr 1 och 3 §§ förordningen [2024:1333] med instruktion för Försvarsmakten). Begreppet militära försvarsåtgärder omfattar genomförande av operationer och andra aktiviteter för Natos avskräckning och försvar. I</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1516">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> hindra kränkningar ingår åtgärder för att upptäcka och ytterst med våld avvisa en främmande stats kränkning av svenskt eller allierad stats territorium (jfr 3 § 1 förordningen [1982:756] om Försvarsmaktens ingripanden vid kränkningar av Sveriges territorium under fred och neutralitet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> [IKFN-förordning]). I att möta väpnat angrepp ingår väpnad strid mot angripande styrkor med anledning av ett väpnat angrepp mot Sverige eller en allierad. Det kan röra sig om åtgärder i Sverige men även åtgärder från svenskt territorium riktat mot fientliga militära mål utanför svenskt territorium (jfr prop. 2025/26:254 s. 67 och 68). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E8C5E1" w14:textId="77777777" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">Genom riksdagens beslut om att överlåta vissa förvaltningsuppgifter till Nato skapas alltså rättsliga förutsättningar för styrkor som ställts under Natos befäl att utföra sådana uppgifter som beskrivits ovan i Sverige. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFC00A2" w14:textId="34707AEF" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beslutet avgränsas till sådana militära försvarsåtgärder för avskräckning och försvar som sker inom ramen för FLF Finland (se avsnitt 7). Beslutet avgränsas även tidsmässigt till att gälla under 2027, dvs. samma tid som regeringen ber om riksdagens godkännande för i fråga om Sveriges deltagande i bland annat FLF Finland (se avsnitt 8). Ramarna för FLF Finlands verksamhet beslutas gemensamt av de allierade med konsensus. De närmare förutsättningarna för genomförande av Natos verksamhet på allierades territorium </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1516">
+        <w:t>överenskoms</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1516" w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> sedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">vidare i den löpande dialogen mellan den berörda allierade, Nato och övriga allierade. Sverige företräds i detta avseende framför allt av regeringen och Försvarsmakten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B938DA" w14:textId="7F609BD6" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">När det gäller tillåten våldsanvändning vid utförandet av de överlåtna uppgifterna ska för det första framhållas att en styrka som står under Natos befäl på svenskt territorium – som FLF Finland – har rätt till självförsvar såväl enligt folkrätten som enligt svenska regler om nödvärn och nöd. Som framgår i avsnitt 5 och 8 regleras styrkans våldsanvändning därutöver i Natos insatsregler, i folkrätten och i eventuella nationella mandat. Det ska framhållas att det i tidigare lagstiftningsarbete bedömts att det inte krävs någon reglering i svensk lag av den maktutövning som utländska stödjande militära styrkor kan komma att utöva mot utländska fientliga styrkor. Detta är en följd av att regleringen i regeringsformen om grundläggande fri- och rättigheter (2 kap. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">) och om lagar och andra föreskrifter (8 kap. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>) ytterst inte kan anses omfatta sådana fiendestyrkor (prop. 2019/20:110 s. 37 och prop. 2025/26:254 s. 19).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC7825F" w14:textId="79A8BC46" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">I likhet med bestämmelsen i 2 § LOMS innebär överlåtelsen inte att Nato tilldelas maktbefogenheter gentemot civilbefolkningen som innebär inskränkningar i fri- och rättigheter enligt 2 kap. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve"> respektive ingrepp i enskildas personliga eller ekonomiska förhållanden enligt 8 kap. 2 § </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>. Det krävs särskilt lagstöd för att så ska kunna ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5E798C" w14:textId="654A55E4" w:rsidR="00365D02" w:rsidRPr="00365D02" w:rsidRDefault="00365D02" w:rsidP="00365D02">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">Som framgår ovan har tillåtelse till utländsk stödjande militär att vidta den nu aktuella typen av åtgärder bedömts utgöra en sådan överlåtelse av förvaltningsuppgifter som innefattar myndighetsutövning och som därför ska beslutas av riksdagen i den ordning som anges i 10 kap. 8 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t xml:space="preserve">, dvs. med kvalificerad majoritet eller i den ordning som gäller för stiftande av grundlag (se 10 kap. 6 § andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0533">
+        <w:t>RF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00365D02">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D46DFC" w14:textId="5A1D0AD0" w:rsidR="001962C6" w:rsidRPr="00904AB7" w:rsidRDefault="001962C6" w:rsidP="00C66BF3">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc241053675"/>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>Ekonomiska konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="7471119F" w14:textId="12414BFC" w:rsidR="001962C6" w:rsidRPr="00904AB7" w:rsidRDefault="001962C6" w:rsidP="00065B85">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>Natomedlemskapet innebär att deltagande i operationer eller andra aktiviteter för avskräckning och försvar tillsammans med andra allierade blir en del av försvaret av Sverige. Detta avser aktiviteter</w:t>
+      </w:r>
+      <w:r w:rsidR="006F30E0" w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> såväl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> under ledning av Nato som inom ramen för bi- och multilaterala samarbeten med andra allierade. Deltagandet prioriteras därmed som en del i Försvarsmaktens ordinarie verksamhet. Regeringen bedömer att kostnaderna för de svenska bidragen till Natos avskräckning och försvar under 2027 ryms inom de befintliga ekonomiska ramarna för utgiftsområde 6 Försvar och samhällets krisberedskap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E98A7C" w14:textId="6CBD25BE" w:rsidR="00923BEC" w:rsidRDefault="00923BEC" w:rsidP="00EF2D4E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t>Överlåtelse</w:t>
+      </w:r>
+      <w:r w:rsidR="006023CC" w:rsidRPr="00904AB7">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:t xml:space="preserve"> av vissa förvaltningsuppgifter till Nato syftar enbart till att skapa nödvändiga förutsättningar för Nato att inom ramen för FLF Finland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904AB7">
+        <w:lastRenderedPageBreak/>
+        <w:t>genomföra eventuella militära försvarsåtgärder på svenskt territorium. En sådan överlåtelse medför i sig inte några kostnader.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10849E58" w14:textId="000D81E7" w:rsidR="002E5C34" w:rsidRDefault="002E5C34">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1FF647" w14:textId="77777777" w:rsidR="00EF2D4E" w:rsidRDefault="00EF2D4E" w:rsidP="00ED4F8E">
+      <w:pPr>
+        <w:pStyle w:val="Proprubrik"/>
+        <w:spacing w:before="720" w:after="190"/>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="2118557928"/>
-[...1 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:id w:val="-137580982"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="69B9A2C7" w14:textId="4E813471" w:rsidR="00470F58" w:rsidRDefault="00691578" w:rsidP="00601D40">
+        <w:p w14:paraId="79C2B963" w14:textId="13EA5087" w:rsidR="00ED4F8E" w:rsidRDefault="00007542" w:rsidP="00ED4F8E">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
             <w:t>Utrikesdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="11A696FE" w14:textId="06687FD0" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="3E4F0FD0" w14:textId="38FD710E" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc230860179"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc206614080"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc210913004"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc241053676"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="1508867760"/>
-          <w:date w:fullDate="2026-05-28T00:00:00Z">
+          <w:id w:val="679708000"/>
+          <w:date w:fullDate="2026-10-08T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-[...6 lines deleted...]
-            <w:t>maj 2026</w:t>
+          <w:r w:rsidR="00007542">
+            <w:t>den 8 oktober 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
-    <w:p w14:paraId="3EFB5AED" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="7A1E7A59" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BDC08F8" w14:textId="5E82A16C" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="7E4895B9" w14:textId="333287BC" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="1592354236"/>
-[...1 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="2036694613"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009E799A">
-[...15 lines deleted...]
-            <w:t xml:space="preserve">Waltersson Grönvall, Forssmed, </w:t>
+          <w:r w:rsidR="00007542">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="002529A2">
+          <w:r w:rsidR="00007542">
             <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="002529A2">
-            <w:t xml:space="preserve">, Forssell, </w:t>
+          <w:r w:rsidR="00007542">
+            <w:t xml:space="preserve">, Forssell, Slottner, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="002529A2">
-[...7 lines deleted...]
-          <w:r w:rsidR="002529A2">
+          <w:r w:rsidR="00007542">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="002529A2">
-            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Rosencrantz, </w:t>
+          <w:r w:rsidR="00007542">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, Carlson, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="002529A2">
-            <w:t>Dousa</w:t>
+          <w:r w:rsidR="00007542">
+            <w:t>Pourmokhtari</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="002529A2">
-[...3 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+          <w:r w:rsidR="00007542">
+            <w:t xml:space="preserve">, Rosencrantz, Dousa, Larsson, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="002529A2">
+          <w:r w:rsidR="00007542">
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5350E7E3" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="41A4E1E7" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DCC87A" w14:textId="54779249" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="6D7B32F5" w14:textId="3F31B53B" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="-1423715855"/>
+          <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B44EF9">
+          <w:r w:rsidR="008F59F1">
             <w:t>Dousa</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6E03E86E" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="00827386" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="2A5ECB41" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRPr="00827386" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F8A452" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="008B7E85" w:rsidRDefault="00470F58" w:rsidP="0044419F">
+    <w:p w14:paraId="11A845F9" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRPr="00915BF3" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC4A80B" w14:textId="77777777" w:rsidR="00470F58" w:rsidRPr="006E102E" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="0E089F56" w14:textId="0611E6DD" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Svenskt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bidrag till Natos avskräckning och försvar under 2027</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="326F8810" w14:textId="77777777" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="000641A6">
+    <w:p w14:paraId="7BD55A2A" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRDefault="00ED4F8E" w:rsidP="00ED4F8E">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182C6F92" w14:textId="37236D5A" w:rsidR="00470F58" w:rsidRDefault="00470F58" w:rsidP="00A66E89">
-[...45 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+    <w:p w14:paraId="42B3555C" w14:textId="77777777" w:rsidR="00ED4F8E" w:rsidRPr="00C66BF3" w:rsidRDefault="00ED4F8E" w:rsidP="00C66BF3"/>
+    <w:sectPr w:rsidR="00ED4F8E" w:rsidRPr="00C66BF3" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId64"/>
+      <w:headerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="even" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:headerReference w:type="first" r:id="rId68"/>
+      <w:footerReference w:type="first" r:id="rId69"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E6247DE" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="00F8009C">
+    <w:p w14:paraId="77D6A822" w14:textId="77777777" w:rsidR="00877434" w:rsidRDefault="00877434" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BC88E99" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="00F8009C">
+    <w:p w14:paraId="097ABD7A" w14:textId="77777777" w:rsidR="00877434" w:rsidRDefault="00877434" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12370,2703 +6092,8018 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25B91B3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2EE70BE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="11" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CC83D8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2E78538D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CC83D8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2E78538D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A8CF38C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09693369" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="12" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="407E42AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6E48B355" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6E48B355" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="112CBF6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6660372D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="407E42AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6660372D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B9550C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="741D09C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0E9E2F43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="55C2BEAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0E9E2F43" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="55C2BEAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4059E4C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7CC6F810" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:docPr id="35" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="431C5A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="52C164A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="431C5A5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="52C164A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FCFEC05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F0B4005" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="414A63B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="439AF18F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="414A63B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="439AF18F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6388ABD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="789D9FB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DC25A10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62C3A80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DC25A10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62C3A80D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042EF053" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="5AB962B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:docPr id="38" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="472F375C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7F4B54A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="472F375C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7F4B54A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33946021" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="376456D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="18" name="Textruta 1"/>
+              <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0859E314" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="452E42EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0859E314" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="452E42EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA30CC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1A821E1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68DD3FB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="655D2A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68DD3FB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="655D2A24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F4923D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0DE04CB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0DE04CB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CAC5C8D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A3667E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A3667E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B5A7537" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E8D9F85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E8D9F85" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="761D7C91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="193870F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="193870F0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="599094F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E165357" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E165357" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0694C018" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="510363BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="510363BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="677FFB95" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="293BDB5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="293BDB5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="150B1073" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B9E0D76" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B9E0D76" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4222EBC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4FA23D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4FA23D5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16B14ABB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EB7D307" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EB7D307" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25262B9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07E72D55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07E72D55" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B56EB81" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0570B5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0570B5EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="307775DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="686763E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="686763E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F936DAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0042CC3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0042CC3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0376F945" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="05613E9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="05613E9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20E51228" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C4560E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C4560E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="283ED9E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="60A0BCEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="60A0BCEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="053E1684" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="43D25944" w14:textId="77777777" w:rsidR="00877434" w:rsidRDefault="00877434" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2609A40F" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRPr="006923D1" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="535D0C33" w14:textId="77777777" w:rsidR="00877434" w:rsidRPr="006923D1" w:rsidRDefault="00877434" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="002A1886" w14:textId="77777777" w:rsidR="00272FB9" w:rsidRDefault="00272FB9" w:rsidP="006923D1">
+    <w:p w14:paraId="15C39E7B" w14:textId="77777777" w:rsidR="00877434" w:rsidRDefault="00877434" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F9D4F86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="16638E62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E87D57F" w14:textId="38C38C9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00664D04">
+                        <w:p w14:paraId="6D1CAADF" w14:textId="768E2F73" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="1" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E87D57F" w14:textId="38C38C9F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00664D04">
+                  <w:p w14:paraId="6D1CAADF" w14:textId="768E2F73" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="2" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DCD85FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73019EB3" w14:textId="4E5C5D5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1080328665"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="19" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1061092304"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73019EB3" w14:textId="4E5C5D5C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1080328665"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="20" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1061092304"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60536B34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54488F8B" w14:textId="047A0894" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-43068597"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="21" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1269275306"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54488F8B" w14:textId="047A0894" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-43068597"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="22" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1269275306"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="357BD392" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74A90109" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E6B47EF" w14:textId="3A61245B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1768342724"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="25" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-134807785"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E6B47EF" w14:textId="3A61245B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1768342724"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="26" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-134807785"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EF8696D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4973CEF4" w14:textId="4C407707" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-173188425"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="27" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1827161795"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4973CEF4" w14:textId="4C407707" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-173188425"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="28" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1827161795"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3657A43F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ABC60DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65E3BB33" w14:textId="3FB3138A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-652064843"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="31" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1259027534"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65E3BB33" w14:textId="3FB3138A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-652064843"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="32" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1259027534"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5352EB59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4AB64D1E" w14:textId="56757358" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1653444448"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="33" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-67966248"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4AB64D1E" w14:textId="56757358" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1653444448"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="34" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-67966248"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="396A0FBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25F5ABDA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="188002DA" w14:textId="362985F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="66381480"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="37" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="752947902"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="188002DA" w14:textId="362985F7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="66381480"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="38" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="752947902"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48F92C1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5767E562" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E3DE14D" w14:textId="49E4CED4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7CD91BA8" w14:textId="0F575B2D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="3" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E3DE14D" w14:textId="49E4CED4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7CD91BA8" w14:textId="0F575B2D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="4" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D79371C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="554A3B57" w14:textId="4D3718EF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="933637355"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="39" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1877228577"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="554A3B57" w14:textId="4D3718EF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="933637355"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="40" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1877228577"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4685DE4F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="376DE172" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36FEB649" w14:textId="695D6D30" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-918028959"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="46" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-467044710"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36FEB649" w14:textId="695D6D30" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-918028959"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="47" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-467044710"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50E085D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46ACBA40" w14:textId="74532CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-689758476"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="48" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-913163330"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="46ACBA40" w14:textId="74532CC0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-689758476"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="49" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-913163330"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28DA301B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5553CC0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A299A2D" w14:textId="3E347614" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-770161921"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="57" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2085058009"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A299A2D" w14:textId="3E347614" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-770161921"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="58" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2085058009"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10141409" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65E49D8D" w14:textId="63189DDB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="486136647"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:del w:id="59" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1545202083"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65E49D8D" w14:textId="63189DDB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="486136647"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:del w:id="60" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1545202083"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DA80644" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AC41D22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0A83E0F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C7810DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="54AA59C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BF3F803" w14:textId="3CF482D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00664D04">
+                        <w:p w14:paraId="36244609" w14:textId="467F6584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1929150581"/>
+                              <w:id w:val="1363025154"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="7" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1494840105"/>
+                              <w:id w:val="872340128"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BF3F803" w14:textId="3CF482D5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00664D04">
+                  <w:p w14:paraId="36244609" w14:textId="467F6584" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1929150581"/>
+                        <w:id w:val="1363025154"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="8" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1494840105"/>
+                        <w:id w:val="872340128"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1EA9DEE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="29B45C0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5004C86D" w14:textId="7F7942C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3355D404" w14:textId="12FE4AD7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1917937327"/>
+                              <w:id w:val="1470623458"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="9" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="287788968"/>
+                              <w:id w:val="-1284033268"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5004C86D" w14:textId="7F7942C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3355D404" w14:textId="12FE4AD7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1917937327"/>
+                        <w:id w:val="1470623458"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="10" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="287788968"/>
+                        <w:id w:val="-1284033268"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57B17354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="008237BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C2175B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4444DED1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3890ADBA" w14:textId="207ADAA6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00664D04">
+                        <w:p w14:paraId="4C175C7C" w14:textId="030DAE61" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1120575497"/>
+                              <w:id w:val="1854374468"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="13" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-711959810"/>
+                              <w:id w:val="-748432327"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3890ADBA" w14:textId="207ADAA6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00664D04">
+                  <w:p w14:paraId="4C175C7C" w14:textId="030DAE61" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1120575497"/>
+                        <w:id w:val="1854374468"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="14" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-711959810"/>
+                        <w:id w:val="-748432327"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF8C564" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="04EC85A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57BA7EA7" w14:textId="652FB9A5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00460510" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53968F3F" w14:textId="52257143" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1362319330"/>
+                              <w:id w:val="-1543276471"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002529A2">
-                                <w:t>Skr.</w:t>
+                              <w:del w:id="15" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                                <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                                  <w:delText xml:space="preserve">  </w:delText>
+                                </w:r>
+                              </w:del>
+                              <w:r w:rsidR="00E745A8">
+                                <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1035113979"/>
+                              <w:id w:val="-627240936"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00691578">
-                                <w:t>2025/26:268</w:t>
+                              <w:r w:rsidR="0077398C">
+                                <w:t>2026/27:6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="57BA7EA7" w14:textId="652FB9A5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00272FB9" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53968F3F" w14:textId="52257143" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00877434" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1362319330"/>
+                        <w:id w:val="-1543276471"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002529A2">
-                          <w:t>Skr.</w:t>
+                        <w:del w:id="16" w:author="Edwin Sönnergren" w:date="2026-07-23T15:37:00Z" w16du:dateUtc="2026-07-23T13:37:00Z">
+                          <w:r w:rsidR="00244011" w:rsidDel="00E745A8">
+                            <w:delText xml:space="preserve">  </w:delText>
+                          </w:r>
+                        </w:del>
+                        <w:r w:rsidR="00E745A8">
+                          <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1035113979"/>
+                        <w:id w:val="-627240936"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00691578">
-                          <w:t>2025/26:268</w:t>
+                        <w:r w:rsidR="0077398C">
+                          <w:t>2026/27:6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CB9109A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5B36FEA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15138,57 +14175,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15271,57 +14308,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -15381,57 +14418,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15500,51 +14537,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15625,51 +14662,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15749,51 +14786,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -15876,51 +14913,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16003,63 +15040,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16146,57 +15183,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -16256,57 +15293,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -16348,51 +15385,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16489,51 +15526,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -16623,51 +15660,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16714,57 +15751,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16848,81 +15885,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -17028,1468 +16065,1801 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Edwin Sönnergren">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::edwin.sonnergren@gov.se::f408ba67-dad0-46b9-87d1-9bb1146df67c"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005922CA"/>
-    <w:rsid w:val="00000648"/>
+    <w:rsidRoot w:val="00223F0D"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00003D86"/>
+    <w:rsid w:val="00005A17"/>
+    <w:rsid w:val="00005A4C"/>
+    <w:rsid w:val="00006401"/>
     <w:rsid w:val="000070E2"/>
+    <w:rsid w:val="00007542"/>
     <w:rsid w:val="0000783D"/>
+    <w:rsid w:val="000079AB"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="00011231"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
-    <w:rsid w:val="00012A7A"/>
-    <w:rsid w:val="00013B3F"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="00014C10"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00016521"/>
+    <w:rsid w:val="00020B78"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="000213EA"/>
-    <w:rsid w:val="000231AF"/>
+    <w:rsid w:val="000218B6"/>
+    <w:rsid w:val="00023286"/>
+    <w:rsid w:val="00023BAC"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="00032D80"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00037332"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="00045A1F"/>
+    <w:rsid w:val="0004606D"/>
     <w:rsid w:val="00046417"/>
+    <w:rsid w:val="00046671"/>
+    <w:rsid w:val="00046B95"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00053C4B"/>
+    <w:rsid w:val="0004774C"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="00064653"/>
+    <w:rsid w:val="00065B85"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="0007411E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00075788"/>
+    <w:rsid w:val="00072E1E"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="000775EF"/>
     <w:rsid w:val="0008203A"/>
+    <w:rsid w:val="00084A52"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
+    <w:rsid w:val="00085CCA"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00095318"/>
+    <w:rsid w:val="00092B24"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A42BC"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
+    <w:rsid w:val="000A6B57"/>
     <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="000B2727"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C5259"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000E6531"/>
+    <w:rsid w:val="000D52DD"/>
+    <w:rsid w:val="000D6868"/>
+    <w:rsid w:val="000E1F16"/>
+    <w:rsid w:val="000E2B32"/>
+    <w:rsid w:val="000E4A44"/>
+    <w:rsid w:val="000E54CD"/>
+    <w:rsid w:val="000E6387"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E6C0D"/>
     <w:rsid w:val="000E7DA9"/>
+    <w:rsid w:val="000F3BD1"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="001006D5"/>
+    <w:rsid w:val="000F7638"/>
+    <w:rsid w:val="0010091F"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="00110809"/>
+    <w:rsid w:val="00107CF3"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="001141CE"/>
+    <w:rsid w:val="00114014"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="00116C5F"/>
+    <w:rsid w:val="001176AC"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00133050"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="001431C5"/>
     <w:rsid w:val="00144361"/>
+    <w:rsid w:val="001443AC"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001503F9"/>
-    <w:rsid w:val="00151834"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="00157DC3"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166193"/>
+    <w:rsid w:val="001736D3"/>
     <w:rsid w:val="00174E46"/>
+    <w:rsid w:val="001755EE"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
+    <w:rsid w:val="00181371"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="00182596"/>
+    <w:rsid w:val="001842C4"/>
+    <w:rsid w:val="001848E0"/>
     <w:rsid w:val="00185AD6"/>
-    <w:rsid w:val="0018680D"/>
     <w:rsid w:val="00186929"/>
+    <w:rsid w:val="00186EA6"/>
+    <w:rsid w:val="00187A02"/>
+    <w:rsid w:val="00187BF4"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00194C20"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="001962C6"/>
+    <w:rsid w:val="001A0EE6"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A43AC"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A5813"/>
+    <w:rsid w:val="001A6D98"/>
     <w:rsid w:val="001A6FAB"/>
+    <w:rsid w:val="001A7D72"/>
+    <w:rsid w:val="001B4CAB"/>
+    <w:rsid w:val="001B5CB6"/>
     <w:rsid w:val="001B7CDA"/>
+    <w:rsid w:val="001C0533"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C4491"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C6C0D"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0FBE"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D6EA3"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E384D"/>
+    <w:rsid w:val="001E3BCC"/>
+    <w:rsid w:val="001E4D99"/>
+    <w:rsid w:val="001E4EB1"/>
+    <w:rsid w:val="001E4F6E"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F76A7"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="0020211B"/>
+    <w:rsid w:val="0020114B"/>
+    <w:rsid w:val="0020265D"/>
+    <w:rsid w:val="002034F7"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00211523"/>
+    <w:rsid w:val="00210D61"/>
+    <w:rsid w:val="00211419"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002255C2"/>
+    <w:rsid w:val="00214215"/>
+    <w:rsid w:val="00217434"/>
+    <w:rsid w:val="00222399"/>
+    <w:rsid w:val="00223BF7"/>
+    <w:rsid w:val="00223E02"/>
+    <w:rsid w:val="00223F06"/>
+    <w:rsid w:val="00223F0D"/>
+    <w:rsid w:val="00227496"/>
     <w:rsid w:val="00233E31"/>
+    <w:rsid w:val="00234DFF"/>
     <w:rsid w:val="00235765"/>
+    <w:rsid w:val="00235D22"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00242CFB"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002529A2"/>
-    <w:rsid w:val="00252B78"/>
+    <w:rsid w:val="00251EE2"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00255714"/>
+    <w:rsid w:val="00255F2D"/>
+    <w:rsid w:val="00256B62"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262115"/>
+    <w:rsid w:val="00263171"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00263A61"/>
+    <w:rsid w:val="002641DD"/>
+    <w:rsid w:val="0026597D"/>
+    <w:rsid w:val="00265F4E"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00270682"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002773DE"/>
+    <w:rsid w:val="00272979"/>
+    <w:rsid w:val="00274E58"/>
+    <w:rsid w:val="00280992"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028201D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00282DE9"/>
+    <w:rsid w:val="00284EE1"/>
+    <w:rsid w:val="002852A2"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00286C7A"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="00293922"/>
     <w:rsid w:val="00294B19"/>
-    <w:rsid w:val="00294B57"/>
     <w:rsid w:val="00295225"/>
+    <w:rsid w:val="0029575D"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00296595"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="002A09C3"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A2F47"/>
+    <w:rsid w:val="002A59EC"/>
+    <w:rsid w:val="002A6569"/>
+    <w:rsid w:val="002A726E"/>
     <w:rsid w:val="002B01BF"/>
+    <w:rsid w:val="002B080D"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B671A"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
+    <w:rsid w:val="002C15CD"/>
     <w:rsid w:val="002C1EBF"/>
+    <w:rsid w:val="002C2520"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C782F"/>
+    <w:rsid w:val="002C59E6"/>
+    <w:rsid w:val="002C7909"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D20B9"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D5DF7"/>
+    <w:rsid w:val="002D605F"/>
+    <w:rsid w:val="002D67F1"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002D6AC8"/>
+    <w:rsid w:val="002E2004"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E2F53"/>
     <w:rsid w:val="002E57AD"/>
+    <w:rsid w:val="002E5C34"/>
     <w:rsid w:val="002E5F6A"/>
+    <w:rsid w:val="002E606A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F1306"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F6854"/>
+    <w:rsid w:val="002F5B88"/>
+    <w:rsid w:val="002F5EE1"/>
+    <w:rsid w:val="002F6945"/>
+    <w:rsid w:val="002F6AD3"/>
+    <w:rsid w:val="0030544D"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003224C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00327C20"/>
+    <w:rsid w:val="00324CDB"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00330007"/>
+    <w:rsid w:val="00330B1B"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003379F6"/>
+    <w:rsid w:val="00333670"/>
+    <w:rsid w:val="00336A21"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="0034222E"/>
+    <w:rsid w:val="00340C76"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="00346681"/>
+    <w:rsid w:val="00345B89"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00347C03"/>
+    <w:rsid w:val="003513CF"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354710"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
+    <w:rsid w:val="0036137E"/>
+    <w:rsid w:val="00361A40"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003645B0"/>
+    <w:rsid w:val="00365D02"/>
+    <w:rsid w:val="003662A4"/>
     <w:rsid w:val="0037021E"/>
+    <w:rsid w:val="0037059D"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="0037317B"/>
+    <w:rsid w:val="00375E23"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="00376A1B"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="003827A7"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
+    <w:rsid w:val="00385FFA"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00393C80"/>
+    <w:rsid w:val="003944FE"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A7617"/>
+    <w:rsid w:val="003A4015"/>
+    <w:rsid w:val="003A6433"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1339"/>
+    <w:rsid w:val="003B17B7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B4D79"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C5C3A"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D0CDE"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D392A"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003E07F8"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2696"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E694C"/>
+    <w:rsid w:val="003E4E78"/>
+    <w:rsid w:val="003E7DC7"/>
+    <w:rsid w:val="003F2320"/>
     <w:rsid w:val="003F2744"/>
-    <w:rsid w:val="003F3A7D"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0040272F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00411639"/>
+    <w:rsid w:val="0040140F"/>
+    <w:rsid w:val="004039E2"/>
+    <w:rsid w:val="00407743"/>
+    <w:rsid w:val="00413858"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042122A"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="00425A25"/>
+    <w:rsid w:val="00430BA0"/>
+    <w:rsid w:val="00430D31"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00435AF0"/>
+    <w:rsid w:val="00437BB9"/>
+    <w:rsid w:val="00442502"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="0045236D"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="004532DD"/>
+    <w:rsid w:val="0045439D"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="0045758D"/>
-    <w:rsid w:val="00460510"/>
+    <w:rsid w:val="00456186"/>
+    <w:rsid w:val="004633F7"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00470F58"/>
-    <w:rsid w:val="004718C8"/>
+    <w:rsid w:val="00470160"/>
+    <w:rsid w:val="00471A02"/>
+    <w:rsid w:val="00472579"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00474F7B"/>
-    <w:rsid w:val="004775B0"/>
+    <w:rsid w:val="004752E2"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00480EC6"/>
+    <w:rsid w:val="004833D9"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
+    <w:rsid w:val="004900A7"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00491807"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A4650"/>
+    <w:rsid w:val="00497671"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B0740"/>
+    <w:rsid w:val="004B1473"/>
+    <w:rsid w:val="004B26F7"/>
     <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004B46BB"/>
+    <w:rsid w:val="004B4CAA"/>
     <w:rsid w:val="004B5C2E"/>
+    <w:rsid w:val="004B683A"/>
     <w:rsid w:val="004B6A37"/>
-    <w:rsid w:val="004B74BA"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C302E"/>
+    <w:rsid w:val="004B7C43"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C5C73"/>
+    <w:rsid w:val="004C4A60"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D4010"/>
+    <w:rsid w:val="004D0662"/>
+    <w:rsid w:val="004D4EB5"/>
+    <w:rsid w:val="004D5C8C"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E465B"/>
-    <w:rsid w:val="004E5929"/>
+    <w:rsid w:val="004E5211"/>
+    <w:rsid w:val="004E5427"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
+    <w:rsid w:val="004F1454"/>
     <w:rsid w:val="004F29B2"/>
+    <w:rsid w:val="004F2C76"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F4F6F"/>
+    <w:rsid w:val="004F647B"/>
     <w:rsid w:val="00500B7A"/>
-    <w:rsid w:val="0050160B"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="005021C7"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
-    <w:rsid w:val="005051E9"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
+    <w:rsid w:val="00511B78"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00525C6A"/>
-    <w:rsid w:val="0052634F"/>
+    <w:rsid w:val="00521E65"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
+    <w:rsid w:val="00537C9F"/>
     <w:rsid w:val="00540DF7"/>
-    <w:rsid w:val="00540F9E"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
+    <w:rsid w:val="0054425F"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546F18"/>
+    <w:rsid w:val="00551A71"/>
+    <w:rsid w:val="00552D3F"/>
+    <w:rsid w:val="00552E6D"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554B50"/>
+    <w:rsid w:val="00554168"/>
+    <w:rsid w:val="005551EE"/>
     <w:rsid w:val="00556424"/>
+    <w:rsid w:val="005614E0"/>
     <w:rsid w:val="00561D74"/>
-    <w:rsid w:val="005637D7"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="00566171"/>
+    <w:rsid w:val="0057195E"/>
     <w:rsid w:val="005722ED"/>
+    <w:rsid w:val="00572B6A"/>
     <w:rsid w:val="00574282"/>
+    <w:rsid w:val="00574C97"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00575510"/>
+    <w:rsid w:val="00575B5D"/>
+    <w:rsid w:val="005833BF"/>
+    <w:rsid w:val="005838DB"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="005922CA"/>
+    <w:rsid w:val="0059012B"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="0059328F"/>
+    <w:rsid w:val="0059480F"/>
+    <w:rsid w:val="005970C1"/>
+    <w:rsid w:val="005977D8"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A2238"/>
+    <w:rsid w:val="005A29E8"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
+    <w:rsid w:val="005B0AAB"/>
+    <w:rsid w:val="005B2BDE"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B5EDD"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
+    <w:rsid w:val="005C40FB"/>
+    <w:rsid w:val="005C4F4C"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005D1F50"/>
+    <w:rsid w:val="005D0318"/>
+    <w:rsid w:val="005D0CBA"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D6033"/>
+    <w:rsid w:val="005D6CBF"/>
+    <w:rsid w:val="005E01FB"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E58D4"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E6BFD"/>
+    <w:rsid w:val="005E6331"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E77BA"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
+    <w:rsid w:val="005F23B1"/>
+    <w:rsid w:val="005F245B"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F46A5"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00602718"/>
+    <w:rsid w:val="006023CC"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00607118"/>
-    <w:rsid w:val="0061112E"/>
+    <w:rsid w:val="00607E41"/>
+    <w:rsid w:val="0061090A"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="00612B05"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00622B9B"/>
+    <w:rsid w:val="00622C39"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00630D4A"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="0063622E"/>
+    <w:rsid w:val="00637908"/>
+    <w:rsid w:val="00640539"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="00643FB4"/>
     <w:rsid w:val="0064723F"/>
+    <w:rsid w:val="00647E32"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006525CB"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0065579C"/>
+    <w:rsid w:val="00655764"/>
+    <w:rsid w:val="006558F5"/>
+    <w:rsid w:val="0065756D"/>
+    <w:rsid w:val="00657F7C"/>
+    <w:rsid w:val="00663FEB"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="00665405"/>
-    <w:rsid w:val="0066635D"/>
+    <w:rsid w:val="0066601C"/>
+    <w:rsid w:val="00666A34"/>
+    <w:rsid w:val="0066718C"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="00671220"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="00683629"/>
+    <w:rsid w:val="006803AE"/>
+    <w:rsid w:val="00681D6C"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00691578"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="006935E5"/>
+    <w:rsid w:val="00692552"/>
+    <w:rsid w:val="0069296C"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00695F3D"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A5019"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B165D"/>
-    <w:rsid w:val="006B2C17"/>
+    <w:rsid w:val="006B18A4"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B5F56"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006C3647"/>
     <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C42D4"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C7F2E"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D2992"/>
+    <w:rsid w:val="006D2ECA"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D57EB"/>
-    <w:rsid w:val="006D69A4"/>
+    <w:rsid w:val="006D54C4"/>
     <w:rsid w:val="006D6F79"/>
+    <w:rsid w:val="006D7D52"/>
+    <w:rsid w:val="006D7EAB"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E0CC7"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E6D05"/>
+    <w:rsid w:val="006F05F6"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F23F5"/>
+    <w:rsid w:val="006F30E0"/>
+    <w:rsid w:val="006F3F17"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F6FFD"/>
+    <w:rsid w:val="00700250"/>
     <w:rsid w:val="007020D6"/>
+    <w:rsid w:val="00702574"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00703A58"/>
+    <w:rsid w:val="00703D60"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00710506"/>
-    <w:rsid w:val="00712797"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00714DCE"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="0071735B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00734C8A"/>
+    <w:rsid w:val="0072553C"/>
+    <w:rsid w:val="007354EB"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00750D6F"/>
     <w:rsid w:val="00751306"/>
-    <w:rsid w:val="00751F4C"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
+    <w:rsid w:val="00757B22"/>
+    <w:rsid w:val="0076001D"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="007653C6"/>
+    <w:rsid w:val="00767D13"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="00771B2F"/>
+    <w:rsid w:val="00771B6A"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="0077398C"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
+    <w:rsid w:val="007751DD"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="0077798C"/>
+    <w:rsid w:val="00776C4F"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="0078178A"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="00784E32"/>
+    <w:rsid w:val="00786DE8"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790C59"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="0079602B"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A3915"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B44D3"/>
-    <w:rsid w:val="007B4AA5"/>
+    <w:rsid w:val="007B206D"/>
+    <w:rsid w:val="007B2C08"/>
+    <w:rsid w:val="007B5DE2"/>
+    <w:rsid w:val="007C0D74"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C5CCC"/>
+    <w:rsid w:val="007C477B"/>
     <w:rsid w:val="007C6631"/>
+    <w:rsid w:val="007C6B70"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1402"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D4161"/>
-    <w:rsid w:val="007E25B0"/>
+    <w:rsid w:val="007D4E6B"/>
+    <w:rsid w:val="007D7A28"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E4659"/>
+    <w:rsid w:val="007E5FD0"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F22A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F3E53"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="00803E4A"/>
     <w:rsid w:val="008054AE"/>
+    <w:rsid w:val="00805ADF"/>
+    <w:rsid w:val="00805B29"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="00806D98"/>
+    <w:rsid w:val="00807B4B"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="00813356"/>
+    <w:rsid w:val="00811E99"/>
+    <w:rsid w:val="00813CF8"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="00817ADE"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
+    <w:rsid w:val="0082535E"/>
+    <w:rsid w:val="008256EC"/>
+    <w:rsid w:val="008271C1"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00836AB5"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="0084616C"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="008523B1"/>
+    <w:rsid w:val="00847E82"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="0085576A"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00865EFF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0087608A"/>
+    <w:rsid w:val="00865DDD"/>
+    <w:rsid w:val="008723EC"/>
+    <w:rsid w:val="00872B43"/>
+    <w:rsid w:val="00874DAD"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="008761E7"/>
+    <w:rsid w:val="008763B2"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008810F4"/>
+    <w:rsid w:val="00877434"/>
+    <w:rsid w:val="00880666"/>
+    <w:rsid w:val="0088278F"/>
+    <w:rsid w:val="008827E7"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="008828BF"/>
+    <w:rsid w:val="00883541"/>
     <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="0088574B"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="0089006A"/>
     <w:rsid w:val="00890F70"/>
+    <w:rsid w:val="0089376C"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00893CC7"/>
+    <w:rsid w:val="008954BB"/>
     <w:rsid w:val="00897BD6"/>
+    <w:rsid w:val="008A140B"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A60AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B0FA5"/>
+    <w:rsid w:val="008A5DA3"/>
+    <w:rsid w:val="008B1516"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B4159"/>
+    <w:rsid w:val="008B216A"/>
+    <w:rsid w:val="008B2A27"/>
+    <w:rsid w:val="008B2FE1"/>
     <w:rsid w:val="008B48D7"/>
-    <w:rsid w:val="008B57CB"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B6485"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C25D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C4B1F"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D457B"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D6704"/>
-    <w:rsid w:val="008E03CE"/>
+    <w:rsid w:val="008D666F"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E13DB"/>
+    <w:rsid w:val="008E2C14"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
+    <w:rsid w:val="008E4695"/>
+    <w:rsid w:val="008E62F8"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
+    <w:rsid w:val="008F2047"/>
+    <w:rsid w:val="008F47C6"/>
+    <w:rsid w:val="008F59F1"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F6BDC"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="0090610E"/>
+    <w:rsid w:val="00904549"/>
+    <w:rsid w:val="00904AB7"/>
+    <w:rsid w:val="00906081"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
-    <w:rsid w:val="00914BD6"/>
+    <w:rsid w:val="00914C6F"/>
+    <w:rsid w:val="009151FE"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="009170EA"/>
+    <w:rsid w:val="00917695"/>
+    <w:rsid w:val="00917C5F"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="00923BEC"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="00932DE7"/>
+    <w:rsid w:val="00930BC5"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="0093350E"/>
+    <w:rsid w:val="009349BD"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="00937AD0"/>
-    <w:rsid w:val="00940661"/>
+    <w:rsid w:val="00937023"/>
+    <w:rsid w:val="009379D5"/>
+    <w:rsid w:val="00940390"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00941EB7"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="00947256"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947B40"/>
+    <w:rsid w:val="009518F1"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="00952CA4"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
+    <w:rsid w:val="0095470A"/>
+    <w:rsid w:val="00954956"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00955319"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009610B1"/>
+    <w:rsid w:val="00963BC6"/>
+    <w:rsid w:val="00964041"/>
+    <w:rsid w:val="00967454"/>
+    <w:rsid w:val="009722F6"/>
+    <w:rsid w:val="009726E7"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00981DB1"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993EBE"/>
+    <w:rsid w:val="00987186"/>
+    <w:rsid w:val="00995EBE"/>
+    <w:rsid w:val="009A19DA"/>
+    <w:rsid w:val="009A379A"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
-    <w:rsid w:val="009A50CA"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
+    <w:rsid w:val="009B046D"/>
+    <w:rsid w:val="009B0E86"/>
+    <w:rsid w:val="009B2E1C"/>
+    <w:rsid w:val="009B6A91"/>
     <w:rsid w:val="009C0F31"/>
+    <w:rsid w:val="009C2869"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C42E4"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C648D"/>
+    <w:rsid w:val="009C6D20"/>
+    <w:rsid w:val="009C6D64"/>
+    <w:rsid w:val="009C6EF6"/>
+    <w:rsid w:val="009C75C4"/>
+    <w:rsid w:val="009D0DAA"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D2439"/>
+    <w:rsid w:val="009D24EE"/>
+    <w:rsid w:val="009D3CCE"/>
+    <w:rsid w:val="009D63C2"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E799A"/>
+    <w:rsid w:val="009E2FCF"/>
+    <w:rsid w:val="009E44CA"/>
+    <w:rsid w:val="009E69C1"/>
+    <w:rsid w:val="009F0885"/>
+    <w:rsid w:val="009F1642"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F7938"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A0503D"/>
+    <w:rsid w:val="009F3C96"/>
+    <w:rsid w:val="00A01942"/>
+    <w:rsid w:val="00A02028"/>
+    <w:rsid w:val="00A035B9"/>
+    <w:rsid w:val="00A0419A"/>
+    <w:rsid w:val="00A04835"/>
+    <w:rsid w:val="00A05CE3"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
+    <w:rsid w:val="00A23DD6"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A2787D"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A319FA"/>
     <w:rsid w:val="00A32406"/>
-    <w:rsid w:val="00A325BC"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A46274"/>
+    <w:rsid w:val="00A40DEC"/>
+    <w:rsid w:val="00A432B8"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A5157D"/>
+    <w:rsid w:val="00A50A08"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A5373D"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A63089"/>
+    <w:rsid w:val="00A556A9"/>
+    <w:rsid w:val="00A5677E"/>
+    <w:rsid w:val="00A60DD5"/>
+    <w:rsid w:val="00A6152E"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A66E89"/>
+    <w:rsid w:val="00A64A0E"/>
+    <w:rsid w:val="00A650DA"/>
+    <w:rsid w:val="00A7024A"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
-    <w:rsid w:val="00A739A8"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A741BE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A746E0"/>
+    <w:rsid w:val="00A748C3"/>
+    <w:rsid w:val="00A75553"/>
     <w:rsid w:val="00A76360"/>
+    <w:rsid w:val="00A76C13"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A82718"/>
+    <w:rsid w:val="00A84CE6"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A85B47"/>
+    <w:rsid w:val="00A8603B"/>
+    <w:rsid w:val="00A86FD5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A872FE"/>
-    <w:rsid w:val="00A87FBF"/>
+    <w:rsid w:val="00A9000A"/>
+    <w:rsid w:val="00A91DE8"/>
+    <w:rsid w:val="00A92BEE"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA0FBD"/>
+    <w:rsid w:val="00AA13BC"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA5B4F"/>
+    <w:rsid w:val="00AA37A1"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA6196"/>
-    <w:rsid w:val="00AA7B57"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB56D9"/>
+    <w:rsid w:val="00AB430A"/>
+    <w:rsid w:val="00AB6548"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC24EE"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC3CD9"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC4D56"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD4CBE"/>
+    <w:rsid w:val="00AC66FD"/>
+    <w:rsid w:val="00AD3FCF"/>
     <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="00AE0B54"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE2232"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE72FD"/>
+    <w:rsid w:val="00AE7810"/>
     <w:rsid w:val="00AF1194"/>
+    <w:rsid w:val="00AF23A2"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
+    <w:rsid w:val="00AF2CAA"/>
+    <w:rsid w:val="00AF3B47"/>
+    <w:rsid w:val="00AF3DE0"/>
     <w:rsid w:val="00AF4655"/>
+    <w:rsid w:val="00AF4C27"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF5B3B"/>
-    <w:rsid w:val="00AF6EB6"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="00B0111F"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B02037"/>
     <w:rsid w:val="00B04D10"/>
+    <w:rsid w:val="00B06FAF"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B105F2"/>
+    <w:rsid w:val="00B11A71"/>
+    <w:rsid w:val="00B146BD"/>
+    <w:rsid w:val="00B14E14"/>
+    <w:rsid w:val="00B16A91"/>
+    <w:rsid w:val="00B16C37"/>
+    <w:rsid w:val="00B16C83"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B23E8A"/>
+    <w:rsid w:val="00B237BF"/>
+    <w:rsid w:val="00B30585"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B3286C"/>
+    <w:rsid w:val="00B32949"/>
     <w:rsid w:val="00B36F45"/>
-    <w:rsid w:val="00B407A3"/>
+    <w:rsid w:val="00B3771D"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B42405"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
+    <w:rsid w:val="00B43BEC"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B44EF9"/>
+    <w:rsid w:val="00B4466D"/>
     <w:rsid w:val="00B50A9C"/>
+    <w:rsid w:val="00B50B2D"/>
     <w:rsid w:val="00B50C12"/>
+    <w:rsid w:val="00B50CFA"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B530D7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B613EB"/>
+    <w:rsid w:val="00B5281C"/>
+    <w:rsid w:val="00B53640"/>
+    <w:rsid w:val="00B573F2"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B635EA"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B65F15"/>
+    <w:rsid w:val="00B6513A"/>
     <w:rsid w:val="00B66357"/>
+    <w:rsid w:val="00B668DA"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B70118"/>
+    <w:rsid w:val="00B66D72"/>
+    <w:rsid w:val="00B6741D"/>
     <w:rsid w:val="00B711B7"/>
+    <w:rsid w:val="00B71533"/>
+    <w:rsid w:val="00B71FB2"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B75477"/>
+    <w:rsid w:val="00B738B3"/>
+    <w:rsid w:val="00B7519D"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B77F5D"/>
+    <w:rsid w:val="00B80161"/>
+    <w:rsid w:val="00B80B81"/>
     <w:rsid w:val="00B82B71"/>
+    <w:rsid w:val="00B83D5E"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B91D9C"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA20EA"/>
+    <w:rsid w:val="00B94881"/>
+    <w:rsid w:val="00B97527"/>
+    <w:rsid w:val="00BA0936"/>
+    <w:rsid w:val="00BA5335"/>
+    <w:rsid w:val="00BA582C"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6841"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
+    <w:rsid w:val="00BB0326"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB5BFF"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC3931"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
-    <w:rsid w:val="00BD0EAB"/>
+    <w:rsid w:val="00BD11DA"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD57D3"/>
+    <w:rsid w:val="00BD4039"/>
+    <w:rsid w:val="00BD51BF"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE0DE8"/>
+    <w:rsid w:val="00BE3381"/>
+    <w:rsid w:val="00BE3B22"/>
+    <w:rsid w:val="00BE549B"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF2A83"/>
     <w:rsid w:val="00BF40F4"/>
+    <w:rsid w:val="00BF4238"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF5987"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00BF72D3"/>
-    <w:rsid w:val="00C008C4"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
+    <w:rsid w:val="00C05B11"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C06BA0"/>
+    <w:rsid w:val="00C06533"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C12D30"/>
+    <w:rsid w:val="00C13275"/>
+    <w:rsid w:val="00C13395"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C17BBA"/>
+    <w:rsid w:val="00C17D09"/>
+    <w:rsid w:val="00C21256"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C23209"/>
+    <w:rsid w:val="00C22E48"/>
+    <w:rsid w:val="00C24688"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C26397"/>
-    <w:rsid w:val="00C2658E"/>
+    <w:rsid w:val="00C3042A"/>
+    <w:rsid w:val="00C30D26"/>
     <w:rsid w:val="00C3241F"/>
-    <w:rsid w:val="00C33E78"/>
+    <w:rsid w:val="00C348CA"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C40857"/>
-    <w:rsid w:val="00C4733F"/>
+    <w:rsid w:val="00C40813"/>
+    <w:rsid w:val="00C44324"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
+    <w:rsid w:val="00C557F9"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
-    <w:rsid w:val="00C60211"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C63F0C"/>
+    <w:rsid w:val="00C64A76"/>
     <w:rsid w:val="00C67150"/>
-    <w:rsid w:val="00C67F60"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C704E4"/>
+    <w:rsid w:val="00C7092E"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
-    <w:rsid w:val="00C76463"/>
+    <w:rsid w:val="00C761B4"/>
+    <w:rsid w:val="00C761F3"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C87D45"/>
+    <w:rsid w:val="00C84C90"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C934FC"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C96264"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA0220"/>
+    <w:rsid w:val="00CA14D4"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA21EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA40A5"/>
+    <w:rsid w:val="00CA427A"/>
+    <w:rsid w:val="00CA621E"/>
     <w:rsid w:val="00CA644F"/>
+    <w:rsid w:val="00CA6CAC"/>
+    <w:rsid w:val="00CA6D62"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CA7E0B"/>
+    <w:rsid w:val="00CB0DB8"/>
+    <w:rsid w:val="00CB143F"/>
+    <w:rsid w:val="00CB2089"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC07BB"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC4AC8"/>
+    <w:rsid w:val="00CC4B57"/>
+    <w:rsid w:val="00CC4B64"/>
+    <w:rsid w:val="00CC6C8B"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CD0210"/>
-    <w:rsid w:val="00CD26DE"/>
+    <w:rsid w:val="00CC7E32"/>
+    <w:rsid w:val="00CD28BC"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD5F30"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="00CE502B"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF224D"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF4811"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D02A40"/>
+    <w:rsid w:val="00CF4356"/>
+    <w:rsid w:val="00CF4C9A"/>
+    <w:rsid w:val="00CF7C99"/>
+    <w:rsid w:val="00D04448"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D13491"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14CA1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D310F4"/>
+    <w:rsid w:val="00D14CD2"/>
+    <w:rsid w:val="00D203D0"/>
+    <w:rsid w:val="00D2201D"/>
+    <w:rsid w:val="00D22B8D"/>
+    <w:rsid w:val="00D24B91"/>
+    <w:rsid w:val="00D25527"/>
+    <w:rsid w:val="00D3049D"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D36B61"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
-    <w:rsid w:val="00D5068D"/>
     <w:rsid w:val="00D50784"/>
+    <w:rsid w:val="00D51C26"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D54BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D74D76"/>
+    <w:rsid w:val="00D5715E"/>
+    <w:rsid w:val="00D66F9E"/>
+    <w:rsid w:val="00D70F54"/>
+    <w:rsid w:val="00D74369"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D77734"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D971E1"/>
+    <w:rsid w:val="00D96811"/>
+    <w:rsid w:val="00DA0BBD"/>
+    <w:rsid w:val="00DA515D"/>
     <w:rsid w:val="00DA524D"/>
-    <w:rsid w:val="00DA5D42"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DB0D66"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB3FEF"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DC0B01"/>
-    <w:rsid w:val="00DC2462"/>
+    <w:rsid w:val="00DC1ACE"/>
+    <w:rsid w:val="00DC1D82"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC4992"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC7B37"/>
+    <w:rsid w:val="00DC69AE"/>
+    <w:rsid w:val="00DC747B"/>
+    <w:rsid w:val="00DC7EF3"/>
+    <w:rsid w:val="00DD0B3C"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2C88"/>
-    <w:rsid w:val="00DD68EB"/>
+    <w:rsid w:val="00DD4B29"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
+    <w:rsid w:val="00DE34C1"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
+    <w:rsid w:val="00DE5A7D"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF3B26"/>
+    <w:rsid w:val="00DF4720"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E02161"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E039F3"/>
+    <w:rsid w:val="00E01FB8"/>
+    <w:rsid w:val="00E02D8D"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E133C6"/>
+    <w:rsid w:val="00E1029B"/>
+    <w:rsid w:val="00E1219E"/>
+    <w:rsid w:val="00E14082"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E2170C"/>
+    <w:rsid w:val="00E17152"/>
+    <w:rsid w:val="00E2042F"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E326D5"/>
+    <w:rsid w:val="00E33646"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E417A1"/>
+    <w:rsid w:val="00E4324E"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
+    <w:rsid w:val="00E50F86"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E54EDE"/>
+    <w:rsid w:val="00E52AAF"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E664B5"/>
+    <w:rsid w:val="00E64887"/>
+    <w:rsid w:val="00E660ED"/>
+    <w:rsid w:val="00E67040"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E7084C"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E745A8"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E759D7"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E85D52"/>
+    <w:rsid w:val="00E86927"/>
+    <w:rsid w:val="00E86A29"/>
+    <w:rsid w:val="00E87A88"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E92816"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00E93963"/>
+    <w:rsid w:val="00E9686F"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA41E8"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB3120"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB6A87"/>
+    <w:rsid w:val="00EB4100"/>
+    <w:rsid w:val="00EB535D"/>
+    <w:rsid w:val="00EB5BE2"/>
+    <w:rsid w:val="00EB78F7"/>
+    <w:rsid w:val="00EC1581"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC396B"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC5EAB"/>
-    <w:rsid w:val="00ED323D"/>
+    <w:rsid w:val="00EC4F9C"/>
+    <w:rsid w:val="00EC6C17"/>
+    <w:rsid w:val="00ED2DB0"/>
+    <w:rsid w:val="00ED2F18"/>
+    <w:rsid w:val="00ED35C5"/>
+    <w:rsid w:val="00ED4F8E"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE0F67"/>
+    <w:rsid w:val="00ED66BF"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE3091"/>
+    <w:rsid w:val="00EE3E6B"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE763A"/>
+    <w:rsid w:val="00EF2D4E"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF449F"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF7492"/>
     <w:rsid w:val="00EF74DE"/>
+    <w:rsid w:val="00EF7662"/>
     <w:rsid w:val="00F007F3"/>
-    <w:rsid w:val="00F00ACC"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F0428C"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F0644B"/>
+    <w:rsid w:val="00F10338"/>
     <w:rsid w:val="00F10357"/>
+    <w:rsid w:val="00F112E5"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F13307"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F17D45"/>
+    <w:rsid w:val="00F205F2"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F2423A"/>
+    <w:rsid w:val="00F24CAE"/>
+    <w:rsid w:val="00F250B2"/>
     <w:rsid w:val="00F2564E"/>
+    <w:rsid w:val="00F2568C"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F273D3"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3244C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F426FA"/>
+    <w:rsid w:val="00F34E2F"/>
+    <w:rsid w:val="00F360BA"/>
+    <w:rsid w:val="00F4077E"/>
+    <w:rsid w:val="00F42227"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F464E0"/>
+    <w:rsid w:val="00F467DD"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F53598"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F60EB9"/>
+    <w:rsid w:val="00F55247"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
+    <w:rsid w:val="00F67E25"/>
+    <w:rsid w:val="00F7075D"/>
+    <w:rsid w:val="00F71B1C"/>
     <w:rsid w:val="00F7204B"/>
+    <w:rsid w:val="00F72190"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F73A20"/>
+    <w:rsid w:val="00F7722F"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F81E99"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F857FD"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F87EC0"/>
+    <w:rsid w:val="00F90E3A"/>
+    <w:rsid w:val="00F9157B"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F938FF"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
+    <w:rsid w:val="00F97AB1"/>
+    <w:rsid w:val="00FA0BD8"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA3D27"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA7EC4"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="00FB63C1"/>
+    <w:rsid w:val="00FB741F"/>
     <w:rsid w:val="00FB78A1"/>
+    <w:rsid w:val="00FB7E1C"/>
     <w:rsid w:val="00FC0765"/>
+    <w:rsid w:val="00FC207C"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC624E"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD4FAA"/>
+    <w:rsid w:val="00FD247E"/>
+    <w:rsid w:val="00FD3563"/>
+    <w:rsid w:val="00FD3A9E"/>
     <w:rsid w:val="00FD5004"/>
+    <w:rsid w:val="00FD6477"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2DCE"/>
+    <w:rsid w:val="00FE2F5B"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE7577"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF420C"/>
+    <w:rsid w:val="00FF4561"/>
+    <w:rsid w:val="00FF480B"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DE813E3"/>
-  <w15:docId w15:val="{2DDBE8E5-7354-4CA9-A165-D5CEF9878E3C}"/>
+  <w14:docId w14:val="6FD962E4"/>
+  <w15:docId w15:val="{D1913AD8-D1FE-4346-B436-771B4276D98D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -18848,51 +18218,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -19103,56 +18473,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -19315,267 +18686,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -19594,50 +18973,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -19656,217 +19036,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -19903,129 +19289,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -20035,292 +19424,303 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -20917,50 +20317,51 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -21008,178 +20409,697 @@
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00435AF0"/>
+    <w:rsid w:val="001E4D99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00873EFC"/>
+    <w:rsid w:val="00767D13"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00873EFC"/>
+    <w:rsid w:val="00767D13"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00873EFC"/>
+    <w:rsid w:val="00767D13"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00873EFC"/>
+    <w:rsid w:val="00767D13"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00873EFC"/>
+    <w:rsid w:val="00767D13"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD3A9E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="178543188">
+    <w:div w:id="91055837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1769614102">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="283852848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="377248521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="357781635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2027635734">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="687829754">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="503470729">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="984237952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="548419945">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1701517044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="918060954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1219822063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="983239860">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1841192765">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073432347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841941848">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1290280518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="690573121">
+    <w:div w:id="1336808823">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61098695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1412119631">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="803504022">
+    <w:div w:id="1452627318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2055538911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1661351075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="213348856">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1664746823">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="953512040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1684015637">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1448349086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1871070826">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="926692495">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1888108793">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1343360230">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="639384372">
+              <w:blockQuote w:val="1"/>
+              <w:marLeft w:val="720"/>
+              <w:marRight w:val="720"/>
+              <w:marTop w:val="100"/>
+              <w:marBottom w:val="100"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2097289303">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="137646209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2121029277">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1679574154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2134055325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="690955667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/tillf/dda2027/DDApropp/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21451,237 +21371,319 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
-[...14 lines deleted...]
-</dokumentvärden>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Utrikesdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Utrikesdepartementet"/>
+  <dokumentnummer etikett="Prop.">2026/27:6</dokumentnummer>
+  <titel>DDA-prop2027</titel>
+  <template id="14"/>
+  <departementsenhet id="Säkerhetspolitiska enheten"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor/>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>28</Value>
+    </TaxCatchAll>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Utrikesdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">9d481ed4-129e-47ac-a716-cf44fa41cd0b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14352</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14352</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14352</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="74" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="5c7c6788cfe33526a18b31196356f0d1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -21742,209 +21744,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
-[...41 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5FAE720-2DAA-4A24-8516-EB5C59AA7355}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20A08E68-C4FD-4F82-8406-CC60DF9AFA47}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F590D32-1DB8-4785-86F4-0D29FC3E5411}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EF34890-7113-4177-92D3-C14C72A903DB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E69052AE-3B35-4140-B8BD-BC950D130FD3}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6328686-5D66-415E-B7C9-444865DA8825}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA88763-2D40-4774-9081-C31CA4E7B628}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DB93B9F-F22C-4A2D-A66A-61220E0738A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C681FB4F-B8F5-45DB-9736-E6831D9F7E34}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F840911-F2DC-474D-BFE8-C8CF95487FAF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d2feb238-5002-4fe7-97b5-04c1183dd060"/>
+    <ds:schemaRef ds:uri="4f7c0240-bf6c-4c43-945f-1291173213f7"/>
+    <ds:schemaRef ds:uri="9a6662d1-b2c7-40fd-9716-3354cb341882"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F49BAC8F-E4AB-4A38-AA48-F49520333EFC}"/>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F59FC0B6-165E-4410-979C-416D27ED1F55}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>43</Pages>
-[...1 lines deleted...]
-  <Characters>102494</Characters>
+  <Pages>21</Pages>
+  <Words>8573</Words>
+  <Characters>45440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>854</Lines>
-  <Paragraphs>243</Paragraphs>
+  <Lines>378</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>DDA-prop2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>121589</CharactersWithSpaces>
+  <CharactersWithSpaces>53906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>DDA-prop2027</dc:title>
+  <dc:creator>Edvin Sönnergren</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version/>
+  <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr>28;#Utrikesdepartementet|9d481ed4-129e-47ac-a716-cf44fa41cd0b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>28;#Utrikesdepartementet|9d481ed4-129e-47ac-a716-cf44fa41cd0b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>4c09f19c-200f-4696-93ec-2dd942de73b8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="c9cd366cc722410295b9eacffbd73909">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_policyId">
+    <vt:lpwstr>0x0101000787FB7BB4849D41A5C57A862A6FE0CE|1846109918</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ItemRetentionFormula">
+    <vt:lpwstr>&lt;formula id="Microsoft.Office.RecordsManagement.PolicyFeatures.Expiration.Formula.BuiltIn"&gt;&lt;number&gt;5&lt;/number&gt;&lt;property&gt;ExpirationDate&lt;/property&gt;&lt;propertyId&gt;4bb3d96d-1df3-4fdd-8204-5f3ffa1ec161&lt;/propertyId&gt;&lt;period&gt;years&lt;/period&gt;&lt;/formula&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>